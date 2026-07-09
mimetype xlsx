--- v0 (2026-05-17)
+++ v1 (2026-07-09)
@@ -585,200 +585,200 @@
         <is>
           <t>Биметаллический радиатор 10 м2 0.96 Вт 8 секц. Global</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>8780 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Биметаллический радиатор 10 м2 0.98 Вт 7 секц. Rifar</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>5703 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>Биметаллический радиатор 10 м2 1.008 Вт 6 секц. Royal Thermo</t>
+          <t>Биметаллический радиатор 10 м2 1 Вт 10 секц. Rifar</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>3221 ₽/шт.</t>
+          <t>4335 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>Биметаллический радиатор 10 м2 1.026 Вт 6 секц. Global</t>
+          <t>Биметаллический радиатор 10 м2 1 Вт 5 секц. Rifar</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>7908 ₽/шт.</t>
+          <t>5593 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>Биметаллический радиатор 10 м2 1.026 Вт 6 секц. Royal Thermo</t>
+          <t>Биметаллический радиатор 10 м2 1,25 Вт 8 секц. Valfex</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>8788 ₽/шт.</t>
+          <t>8977 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>Биметаллический радиатор 10 м2 1,25 Вт 8 секц. Valfex</t>
+          <t>Биметаллический радиатор 10 м2 1,4 Вт 8 секц. Global</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>8977 ₽/шт.</t>
+          <t>6608 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>Биметаллический радиатор 10 м2 1,4 Вт 8 секц. Global</t>
+          <t>Биметаллический радиатор 10 м2 1.008 Вт 6 секц. Royal Thermo</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>6608 ₽/шт.</t>
+          <t>3221 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>Биметаллический радиатор 10 м2 1 Вт 10 секц. Rifar</t>
+          <t>Биметаллический радиатор 10 м2 1.026 Вт 6 секц. Global</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>4335 ₽/шт.</t>
+          <t>7908 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>Биметаллический радиатор 10 м2 1 Вт 5 секц. Rifar</t>
+          <t>Биметаллический радиатор 10 м2 1.026 Вт 6 секц. Royal Thermo</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>5593 ₽/шт.</t>
+          <t>8788 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Биметаллический радиатор 11 м2 0.73 Вт 6 секц. Konner</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>3347 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Биметаллический радиатор 11 м2 0.952 Вт 8 секц. Oasis</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>5685 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>Биметаллический радиатор 11 м2 1.104 Вт 6 секц. Global</t>
+          <t>Биметаллический радиатор 11 м2 1,12 Вт 8 секц. Global</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>4305 ₽/шт.</t>
+          <t>6400 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>Биметаллический радиатор 11 м2 1,12 Вт 8 секц. Global</t>
+          <t>Биметаллический радиатор 11 м2 1,12 Вт 8 секц. Rifar</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>6400 ₽/шт.</t>
+          <t>6419 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>Биметаллический радиатор 11 м2 1,12 Вт 8 секц. Rifar</t>
+          <t>Биметаллический радиатор 11 м2 1,8 Вт 6 секц. STOUT</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>6419 ₽/шт.</t>
+          <t>7760 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>Биметаллический радиатор 11 м2 1,8 Вт 6 секц. STOUT</t>
+          <t>Биметаллический радиатор 11 м2 1.104 Вт 6 секц. Global</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>7760 ₽/шт.</t>
+          <t>4305 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Биметаллический радиатор 12 м2 0.75 Вт 10 секц. Konner</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>3572 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Биметаллический радиатор 12 м2 1,2 Вт 10 секц. Global</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>3677 ₽/шт.</t>
         </is>
@@ -813,380 +813,380 @@
         <is>
           <t>Биметаллический радиатор 12 м2 1,2 Вт 6 секц. Rifar</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>5044 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Биметаллический радиатор 12 м2 1,5 Вт 6 секц. Halsen</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>8398 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t>Биметаллический радиатор 13 м2 1.024 Вт 8 секц. Oasis</t>
+          <t>Биметаллический радиатор 13 м2 1,26 Вт 9 секц. Rifar</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>3919 ₽/шт.</t>
+          <t>5463 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t>Биметаллический радиатор 13 м2 1,26 Вт 9 секц. Rifar</t>
+          <t>Биметаллический радиатор 13 м2 1,3 Вт 10 секц. Rifar</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>5463 ₽/шт.</t>
+          <t>3494 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t>Биметаллический радиатор 13 м2 1.344 Вт 8 секц. Royal Thermo</t>
+          <t>Биметаллический радиатор 13 м2 1,3 Вт 10 секц. STOUT</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>3415 ₽/шт.</t>
+          <t>4226 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t>Биметаллический радиатор 13 м2 1,3 Вт 10 секц. Rifar</t>
+          <t>Биметаллический радиатор 13 м2 1.024 Вт 8 секц. Oasis</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>3494 ₽/шт.</t>
+          <t>3919 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
-          <t>Биметаллический радиатор 13 м2 1,3 Вт 10 секц. STOUT</t>
+          <t>Биметаллический радиатор 13 м2 1.344 Вт 8 секц. Royal Thermo</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>4226 ₽/шт.</t>
+          <t>3415 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
-          <t>Биметаллический радиатор 14 м2 0.98 Вт 10 секц. Konner</t>
+          <t>Биметаллический радиатор 14 м2 0.9 Вт 12 секц. Konner</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>8132 ₽/шт.</t>
+          <t>6550 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
-          <t>Биметаллический радиатор 14 м2 0.9 Вт 12 секц. Konner</t>
+          <t>Биметаллический радиатор 14 м2 0.98 Вт 10 секц. Konner</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>6550 ₽/шт.</t>
+          <t>8132 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Биметаллический радиатор 14 м2 1,19 Вт 10 секц. Oasis</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>7451 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
-          <t>Биметаллический радиатор 14 м2 1.368 Вт 8 секц. Global</t>
+          <t>Биметаллический радиатор 14 м2 1,4 Вт 10 секц. Global</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>7741 ₽/шт.</t>
+          <t>4919 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
-          <t>Биметаллический радиатор 14 м2 1.368 Вт 8 секц. Royal Thermo</t>
+          <t>Биметаллический радиатор 14 м2 1,4 Вт 10 секц. Rifar</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>5208 ₽/шт.</t>
+          <t>5964 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
-          <t>Биметаллический радиатор 14 м2 1,44 Вт 12 секц. Global</t>
+          <t>Биметаллический радиатор 14 м2 1,4 Вт 14 секц. Global</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>4744 ₽/шт.</t>
+          <t>3833 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
-          <t>Биметаллический радиатор 14 м2 1,44 Вт 8 секц. STOUT</t>
+          <t>Биметаллический радиатор 14 м2 1,4 Вт 7 секц. Rifar</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>4707 ₽/шт.</t>
+          <t>8702 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
-          <t>Биметаллический радиатор 14 м2 1,4 Вт 10 секц. Global</t>
+          <t>Биметаллический радиатор 14 м2 1,44 Вт 12 секц. Global</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>4919 ₽/шт.</t>
+          <t>4744 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
-          <t>Биметаллический радиатор 14 м2 1,4 Вт 10 секц. Rifar</t>
+          <t>Биметаллический радиатор 14 м2 1,44 Вт 8 секц. STOUT</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>5964 ₽/шт.</t>
+          <t>4707 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
-          <t>Биметаллический радиатор 14 м2 1,4 Вт 14 секц. Global</t>
+          <t>Биметаллический радиатор 14 м2 1.368 Вт 8 секц. Global</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>3833 ₽/шт.</t>
+          <t>7741 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
-          <t>Биметаллический радиатор 14 м2 1,4 Вт 7 секц. Rifar</t>
+          <t>Биметаллический радиатор 14 м2 1.368 Вт 8 секц. Royal Thermo</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>8702 ₽/шт.</t>
+          <t>5208 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Биметаллический радиатор 15 м2 0.98 Вт 8 секц. Konner</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>7796 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
-          <t>Биметаллический радиатор 15 м2 1.472 Вт 8 секц. Global</t>
+          <t>Биметаллический радиатор 15 м2 1,5 Вт 12 секц. Valfex</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>3470 ₽/шт.</t>
+          <t>7749 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Биметаллический радиатор 15 м2 1,54 Вт 11 секц. Rifar</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>3678 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
-          <t>Биметаллический радиатор 15 м2 1,5 Вт 12 секц. Valfex</t>
+          <t>Биметаллический радиатор 15 м2 1.472 Вт 8 секц. Global</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>7749 ₽/шт.</t>
+          <t>3470 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>Биметаллический радиатор 16 м2 1,17 Вт 12 секц. Konner</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>5575 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Биметаллический радиатор 16 м2 1,28 Вт 10 секц. Oasis</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>3999 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
-          <t>Биметаллический радиатор 16 м2 1.428 Вт 12 секц. Oasis</t>
+          <t>Биметаллический радиатор 16 м2 1,54 Вт 8 секц. Halsen</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>5556 ₽/шт.</t>
+          <t>7864 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
-          <t>Биметаллический радиатор 16 м2 1,54 Вт 8 секц. Halsen</t>
+          <t>Биметаллический радиатор 16 м2 1,56 Вт 12 секц. STOUT</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>7864 ₽/шт.</t>
+          <t>3277 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
-          <t>Биметаллический радиатор 16 м2 1,56 Вт 12 секц. STOUT</t>
+          <t>Биметаллический радиатор 16 м2 1,6 Вт 12 секц. Rifar</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>3277 ₽/шт.</t>
+          <t>5533 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
-          <t>Биметаллический радиатор 16 м2 1,6 Вт 12 секц. Rifar</t>
+          <t>Биметаллический радиатор 16 м2 1,6 Вт 8 секц. Rifar</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>5533 ₽/шт.</t>
+          <t>3074 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
-          <t>Биметаллический радиатор 16 м2 1,6 Вт 8 секц. Rifar</t>
+          <t>Биметаллический радиатор 16 м2 1,8 Вт 8 секц. Konner</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>3074 ₽/шт.</t>
+          <t>7992 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
-          <t>Биметаллический радиатор 16 м2 1,8 Вт 8 секц. Konner</t>
+          <t>Биметаллический радиатор 16 м2 1.428 Вт 12 секц. Oasis</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>7992 ₽/шт.</t>
+          <t>5556 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Биметаллический радиатор 17 м2 1,68 Вт 10 секц. Royal Thermo</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
           <t>7279 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>Биметаллический радиатор 17 м2 1,68 Вт 12 секц. Global</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t>4313 ₽/шт.</t>
         </is>
@@ -1245,104 +1245,104 @@
         <is>
           <t>Биметаллический радиатор 17 м2 1,72 Вт 8 секц. Rifar</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
           <t>5653 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>Биметаллический радиатор 18 м2 1,23 Вт 10 секц. Konner</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
           <t>3390 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
-          <t>Биметаллический радиатор 18 м2 1,81 Вт 10 секц. STOUT</t>
+          <t>Биметаллический радиатор 18 м2 1,8 Вт 14 секц. Rifar</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>8973 ₽/шт.</t>
+          <t>7057 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
-          <t>Биметаллический радиатор 18 м2 1,82 Вт 14 секц. STOUT</t>
+          <t>Биметаллический радиатор 18 м2 1,8 Вт 9 секц. Rifar</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>7663 ₽/шт.</t>
+          <t>8236 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
-          <t>Биметаллический радиатор 18 м2 1,84 Вт 10 секц. Global</t>
+          <t>Биметаллический радиатор 18 м2 1,81 Вт 10 секц. STOUT</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>7832 ₽/шт.</t>
+          <t>8973 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
-          <t>Биметаллический радиатор 18 м2 1,8 Вт 14 секц. Rifar</t>
+          <t>Биметаллический радиатор 18 м2 1,82 Вт 14 секц. STOUT</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>7057 ₽/шт.</t>
+          <t>7663 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
-          <t>Биметаллический радиатор 18 м2 1,8 Вт 9 секц. Rifar</t>
+          <t>Биметаллический радиатор 18 м2 1,84 Вт 10 секц. Global</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>8236 ₽/шт.</t>
+          <t>7832 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>Биметаллический радиатор 19 м2 1.536 Вт 12 секц. Oasis</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
           <t>3507 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>Биметаллический радиатор 20 м2 1,35 Вт 10 секц. Konner</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
           <t>4987 ₽/шт.</t>
         </is>
@@ -1365,68 +1365,68 @@
         <is>
           <t>Биметаллический радиатор 20 м2 1,96 Вт 14 секц. Global</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
           <t>7934 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>Биметаллический радиатор 20 м2 1,96 Вт 14 секц. Rifar</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
           <t>8342 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
-          <t>Биметаллический радиатор 20 м2 2.016 Вт 12 секц. Royal Thermo</t>
+          <t>Биметаллический радиатор 20 м2 2 Вт 10 секц. Rifar</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>3518 ₽/шт.</t>
+          <t>4353 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
-          <t>Биметаллический радиатор 20 м2 2 Вт 10 секц. Rifar</t>
+          <t>Биметаллический радиатор 20 м2 2.016 Вт 12 секц. Royal Thermo</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>4353 ₽/шт.</t>
+          <t>3518 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>Биметаллический радиатор 21 м2 2.052 Вт 12 секц. Global</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
           <t>3304 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>Биметаллический радиатор 21 м2 2.052 Вт 12 секц. Royal Thermo</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
           <t>3037 ₽/шт.</t>
         </is>
@@ -1449,116 +1449,116 @@
         <is>
           <t>Биметаллический радиатор 22 м2 1,62 Вт 12 секц. Konner</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
           <t>7289 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t>Биметаллический радиатор 22 м2 2,16 Вт 12 секц. STOUT</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
           <t>3975 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
-          <t>Биметаллический радиатор 22 м2 2.208 Вт 12 секц. Global</t>
+          <t>Биметаллический радиатор 22 м2 2,2 Вт 11 секц. Rifar</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>4808 ₽/шт.</t>
+          <t>5774 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
-          <t>Биметаллический радиатор 22 м2 2,2 Вт 11 секц. Rifar</t>
+          <t>Биметаллический радиатор 22 м2 2.208 Вт 12 секц. Global</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>5774 ₽/шт.</t>
+          <t>4808 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t>Биметаллический радиатор 24 м2 2,1 Вт 12 секц. Halsen</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
           <t>8582 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t>Биметаллический радиатор 24 м2 2,1 Вт 12 секц. Oasis</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
           <t>3803 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
-          <t>Биметаллический радиатор 24 м2 2.394 Вт 14 секц. Global</t>
+          <t>Биметаллический радиатор 24 м2 2,4 Вт 12 секц. Rifar</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>8888 ₽/шт.</t>
+          <t>4889 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
-          <t>Биметаллический радиатор 24 м2 2,4 Вт 12 секц. Rifar</t>
+          <t>Биметаллический радиатор 24 м2 2.394 Вт 14 секц. Global</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>4889 ₽/шт.</t>
+          <t>8888 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
           <t>Биметаллический радиатор 25 м2 2,52 Вт 14 секц. STOUT</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
           <t>4254 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
           <t>Биметаллический радиатор 26 м2 2,6 Вт 13 секц. Global</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
           <t>6550 ₽/шт.</t>
         </is>
@@ -1569,128 +1569,128 @@
         <is>
           <t>Биметаллический радиатор 28 м2 2,8 Вт 14 секц. Rifar</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
           <t>7733 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
           <t>Биметаллический радиатор 5 м2 0.476 Вт 4 секц. Oasis</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
           <t>5607 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
-          <t>Биметаллический радиатор 5 м2 0.52 Вт 4 секц. STOUT</t>
+          <t>Биметаллический радиатор 5 м2 0.5 Вт 4 секц. Rifar</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>3736 ₽/шт.</t>
+          <t>3095 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
-          <t>Биметаллический радиатор 5 м2 0.5 Вт 4 секц. Rifar</t>
+          <t>Биметаллический радиатор 5 м2 0.5 Вт 4 секц. Valfex</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>3095 ₽/шт.</t>
+          <t>7573 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
-          <t>Биметаллический радиатор 5 м2 0.5 Вт 4 секц. Valfex</t>
+          <t>Биметаллический радиатор 5 м2 0.52 Вт 4 секц. STOUT</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>7573 ₽/шт.</t>
+          <t>3736 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
           <t>Биметаллический радиатор 6 м2 0.512 Вт 4 секц. Oasis</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
           <t>4146 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
           <t>Биметаллический радиатор 6 м2 0.56 Вт 4 секц. Rifar</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
           <t>4801 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
-          <t>Биметаллический радиатор 6 м2 0.648 Вт 4 секц. Royal Thermo</t>
+          <t>Биметаллический радиатор 6 м2 0.6 Вт 6 секц. Rifar</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>7944 ₽/шт.</t>
+          <t>6827 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
-          <t>Биметаллический радиатор 6 м2 0.6 Вт 6 секц. Rifar</t>
+          <t>Биметаллический радиатор 6 м2 0.648 Вт 4 секц. Royal Thermo</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>6827 ₽/шт.</t>
+          <t>7944 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
           <t>Биметаллический радиатор 6 м2 0.7 Вт 4 секц. Halsen</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
           <t>6353 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
           <t>Биметаллический радиатор 7 м2 0.49 Вт 4 секц. Konner</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
           <t>3688 ₽/шт.</t>
         </is>
@@ -1701,186 +1701,186 @@
         <is>
           <t>Биметаллический радиатор 7 м2 0.672 Вт 4 секц. Royal Thermo</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
           <t>6210 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
           <t>Биметаллический радиатор 7 м2 0.684 Вт 4 секц. Global</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
           <t>5142 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
-          <t>Биметаллический радиатор 7 м2 0.72 Вт 4 секц. STOUT</t>
+          <t>Биметаллический радиатор 7 м2 0.7 Вт 5 секц. Rifar</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>5195 ₽/шт.</t>
+          <t>3848 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
-          <t>Биметаллический радиатор 7 м2 0.72 Вт 6 секц. Global</t>
+          <t>Биметаллический радиатор 7 м2 0.72 Вт 4 секц. STOUT</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>7778 ₽/шт.</t>
+          <t>5195 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
-          <t>Биметаллический радиатор 7 м2 0.736 Вт 4 секц. Global</t>
+          <t>Биметаллический радиатор 7 м2 0.72 Вт 6 секц. Global</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>5810 ₽/шт.</t>
+          <t>7778 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
-          <t>Биметаллический радиатор 7 м2 0.7 Вт 5 секц. Rifar</t>
+          <t>Биметаллический радиатор 7 м2 0.736 Вт 4 секц. Global</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>3848 ₽/шт.</t>
+          <t>5810 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
           <t>Биметаллический радиатор 8 м2 0.714 Вт 6 секц. Oasis</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
           <t>8486 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
           <t>Биметаллический радиатор 8 м2 0.75 Вт 6 секц. Valfex</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
           <t>3117 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
           <t>Биметаллический радиатор 8 м2 0.78 Вт 6 секц. STOUT</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
           <t>5111 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
-          <t>Биметаллический радиатор 8 м2 0.84 Вт 6 секц. Global</t>
+          <t>Биметаллический радиатор 8 м2 0.8 Вт 4 секц. Rifar</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>6817 ₽/шт.</t>
+          <t>3658 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
-          <t>Биметаллический радиатор 8 м2 0.84 Вт 6 секц. Rifar</t>
+          <t>Биметаллический радиатор 8 м2 0.8 Вт 6 секц. Rifar</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>8283 ₽/шт.</t>
+          <t>6502 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
-          <t>Биметаллический радиатор 8 м2 0.8 Вт 4 секц. Rifar</t>
+          <t>Биметаллический радиатор 8 м2 0.8 Вт 8 секц. Global</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>3658 ₽/шт.</t>
+          <t>7327 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
-          <t>Биметаллический радиатор 8 м2 0.8 Вт 6 секц. Rifar</t>
+          <t>Биметаллический радиатор 8 м2 0.84 Вт 6 секц. Global</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>6502 ₽/шт.</t>
+          <t>6817 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
-          <t>Биметаллический радиатор 8 м2 0.8 Вт 8 секц. Global</t>
+          <t>Биметаллический радиатор 8 м2 0.84 Вт 6 секц. Rifar</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>7327 ₽/шт.</t>
+          <t>8283 ₽/шт.</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>