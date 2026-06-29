--- v0 (2026-05-14)
+++ v1 (2026-06-29)
@@ -585,80 +585,80 @@
         <is>
           <t>Ферротитан FeT40А16 ГОСТ 4761-91</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>1522 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Ферротитан FeT40А18 ГОСТ 4761-91</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>1577 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>Ферротитан FeT70A112 ГОСТ 4761-91</t>
+          <t>Ферротитан FeT70 ГОСТ 4761-91</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>1587 ₽/кг</t>
+          <t>1520 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>Ферротитан FeT70А15 ГОСТ 4761-91</t>
+          <t>Ферротитан FeT70A112 ГОСТ 4761-91</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>1585 ₽/кг</t>
+          <t>1587 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>Ферротитан FeT70 ГОСТ 4761-91</t>
+          <t>Ферротитан FeT70А15 ГОСТ 4761-91</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>1520 ₽/кг</t>
+          <t>1585 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Ферротитан ФТи25 ГОСТ 4761-91</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>1545 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Ферротитан ФТи30 ГОСТ 4761-91</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>1528 ₽/кг</t>
         </is>