--- v0 (2026-05-15)
+++ v1 (2026-07-02)
@@ -657,68 +657,68 @@
         <is>
           <t>Керамический шнур 40 мм CTR-1000</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>2188 ₽/бухта</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Керамический шнур 50 мм CTR-1000</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>2101 ₽/бухта</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>Керамический шнур 60 мм CTR-1000</t>
+          <t>Керамический шнур 6 мм CTR-1000</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>2406 ₽/бухта</t>
+          <t>2036 ₽/бухта</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>Керамический шнур 6 мм CTR-1000</t>
+          <t>Керамический шнур 60 мм CTR-1000</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>2036 ₽/бухта</t>
+          <t>2406 ₽/бухта</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Керамический шнур 8 мм CTR-1000</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>2278 ₽/бухта</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>