--- v0 (2026-05-18)
+++ v1 (2026-07-20)
@@ -645,366 +645,366 @@
         <is>
           <t>Котел водогрейный с механической подачей топлива малой мощности 659 кг КВМ-3,5-95ТЛПХ ТЛПХ ГОСТ 25365-82</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>1961277 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Котел водогрейный с механической подачей топлива малой мощности 700 кг КВМ-4,0-95ТЛПХ ТЛПХ ГОСТ 25365-82</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>2116543 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t xml:space="preserve">Котел водогрейный средней мощности серии 1220 кг КВ-ГМ-11,63-150  ГОСТ 25365-82   </t>
+          <t>Котел водогрейный с ручной подачей топлива малой мощности 117 кг КВР-0,63-95ОУР-К КВР ГОСТ 25365-82</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>2042284 ₽/шт.</t>
+          <t>1973461 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t xml:space="preserve">Котел водогрейный средней мощности серии 2450 кг КВ-ГМ-23,26-150  ГОСТ 25365-82   </t>
+          <t>Котел водогрейный с ручной подачей топлива малой мощности 148 кг КВР-0,8-95ОУР-К КВР ГОСТ 25365-82</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>2227106 ₽/шт.</t>
+          <t>1919178 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t xml:space="preserve">Котел водогрейный средней мощности серии 3580 кг КВ-ГМ-35-150  ГОСТ 25365-82   </t>
+          <t>Котел водогрейный с ручной подачей топлива малой мощности 172 кг КВР-0,93-95ОУР-К КВР ГОСТ 25365-82</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>1983539 ₽/шт.</t>
+          <t>1830576 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t xml:space="preserve">Котел водогрейный средней мощности серии 4320 кг КВ-ТС-23,26-150 (КВ-Р-23,26-150) КВР ГОСТ 25365-82  </t>
+          <t>Котел водогрейный с ручной подачей топлива малой мощности 185 кг КВР-1,0-95ОУР-К КВР ГОСТ 25365-82</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>926054 ₽/шт.</t>
+          <t>1147649 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t xml:space="preserve">Котел водогрейный средней мощности серии 4320 кг КВ-ТС-35-150 (КВ-Р-35-150) КВР ГОСТ 25365-82  </t>
+          <t>Котел водогрейный с ручной подачей топлива малой мощности 204 кг КВР-1,1-95ОУР-К КВР ГОСТ 25365-82</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>913808 ₽/шт.</t>
+          <t>1821533 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t xml:space="preserve">Котел водогрейный средней мощности серии 441 кг КВ-ГМ-4,65-150  ГОСТ 25365-82   </t>
+          <t>Котел водогрейный с ручной подачей топлива малой мощности 215 кг КВР-1,16-95ОУР-К КВР ГОСТ 25365-82</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>1608992 ₽/шт.</t>
+          <t>2016187 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t xml:space="preserve">Котел водогрейный средней мощности серии 4617 кг КВ-ТС-4,65-150 (КВ-Р-4,65-150) КВР ГОСТ 25365-82  </t>
+          <t>Котел водогрейный с ручной подачей топлива малой мощности 231 кг КВР-1,25-95ОУР-К КВР ГОСТ 25365-82</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>1959977 ₽/шт.</t>
+          <t>1973997 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t xml:space="preserve">Котел водогрейный средней мощности серии 4617 кг КВ-ТС-7,56-150 (КВ-Р-7,56-150) КВР ГОСТ 25365-82  </t>
+          <t>Котел водогрейный с ручной подачей топлива малой мощности 278 кг КВР-1,5-95ОУР-К КВР ГОСТ 25365-82</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>2096388 ₽/шт.</t>
+          <t>2276521 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t xml:space="preserve">Котел водогрейный средней мощности серии 4717 кг КВ-ТС-11,63-150 (КВ-Р-11,63-150) КВР ГОСТ 25365-82  </t>
+          <t>Котел водогрейный с ручной подачей топлива малой мощности 296 кг КВР-1,6-95ОУР-К КВР ГОСТ 25365-82</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>2086394 ₽/шт.</t>
+          <t>1450801 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t xml:space="preserve">Котел водогрейный средней мощности серии 5750 кг КВ-ГМ-116,3-150  ГОСТ 25365-82   </t>
+          <t>Котел водогрейный с ручной подачей топлива малой мощности 322 кг КВР-1,74-95ОУР-К КВР ГОСТ 25365-82</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>2393150 ₽/шт.</t>
+          <t>1546924 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t xml:space="preserve">Котел водогрейный средней мощности серии 5750 кг КВ-ГМ-58,2-150  ГОСТ 25365-82   </t>
+          <t>Котел водогрейный с ручной подачей топлива малой мощности 350 кг КВР-1,86-95ОУР-К КВР ГОСТ 25365-82</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>1420655 ₽/шт.</t>
+          <t>914515 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t xml:space="preserve">Котел водогрейный средней мощности серии 800 кг КВ-ГМ-7,56-150  ГОСТ 25365-82   </t>
+          <t>Котел водогрейный с ручной подачей топлива малой мощности 37 кг КВР-0,2-95ОУР-К КВР ГОСТ 25365-82</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>2434351 ₽/шт.</t>
+          <t>2345250 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t xml:space="preserve">Котел водогрейный средней мощности серии ПТВМ-30 ГОСТ 25365-82      </t>
+          <t>Котел водогрейный с ручной подачей топлива малой мощности 56 кг КВР-0,3-95ОУР-К КВР ГОСТ 25365-82</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>2183833 ₽/шт.</t>
+          <t>900686 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t>Котел водогрейный с ручной подачей топлива малой мощности 117 кг КВР-0,63-95ОУР-К КВР ГОСТ 25365-82</t>
+          <t>Котел водогрейный с ручной подачей топлива малой мощности 74 кг КВР-0,4-95ОУР-К КВР ГОСТ 25365-82</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>1973461 ₽/шт.</t>
+          <t>951914 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t>Котел водогрейный с ручной подачей топлива малой мощности 148 кг КВР-0,8-95ОУР-К КВР ГОСТ 25365-82</t>
+          <t xml:space="preserve">Котел водогрейный средней мощности серии 1220 кг КВ-ГМ-11,63-150  ГОСТ 25365-82   </t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>1919178 ₽/шт.</t>
+          <t>2042284 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t>Котел водогрейный с ручной подачей топлива малой мощности 172 кг КВР-0,93-95ОУР-К КВР ГОСТ 25365-82</t>
+          <t xml:space="preserve">Котел водогрейный средней мощности серии 2450 кг КВ-ГМ-23,26-150  ГОСТ 25365-82   </t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>1830576 ₽/шт.</t>
+          <t>2227106 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t>Котел водогрейный с ручной подачей топлива малой мощности 185 кг КВР-1,0-95ОУР-К КВР ГОСТ 25365-82</t>
+          <t xml:space="preserve">Котел водогрейный средней мощности серии 3580 кг КВ-ГМ-35-150  ГОСТ 25365-82   </t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>1147649 ₽/шт.</t>
+          <t>1983539 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t>Котел водогрейный с ручной подачей топлива малой мощности 204 кг КВР-1,1-95ОУР-К КВР ГОСТ 25365-82</t>
+          <t xml:space="preserve">Котел водогрейный средней мощности серии 4320 кг КВ-ТС-23,26-150 (КВ-Р-23,26-150) КВР ГОСТ 25365-82  </t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>1821533 ₽/шт.</t>
+          <t>926054 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
-          <t>Котел водогрейный с ручной подачей топлива малой мощности 215 кг КВР-1,16-95ОУР-К КВР ГОСТ 25365-82</t>
+          <t xml:space="preserve">Котел водогрейный средней мощности серии 4320 кг КВ-ТС-35-150 (КВ-Р-35-150) КВР ГОСТ 25365-82  </t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>2016187 ₽/шт.</t>
+          <t>913808 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
-          <t>Котел водогрейный с ручной подачей топлива малой мощности 231 кг КВР-1,25-95ОУР-К КВР ГОСТ 25365-82</t>
+          <t xml:space="preserve">Котел водогрейный средней мощности серии 441 кг КВ-ГМ-4,65-150  ГОСТ 25365-82   </t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>1973997 ₽/шт.</t>
+          <t>1608992 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
-          <t>Котел водогрейный с ручной подачей топлива малой мощности 278 кг КВР-1,5-95ОУР-К КВР ГОСТ 25365-82</t>
+          <t xml:space="preserve">Котел водогрейный средней мощности серии 4617 кг КВ-ТС-4,65-150 (КВ-Р-4,65-150) КВР ГОСТ 25365-82  </t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>2276521 ₽/шт.</t>
+          <t>1959977 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
-          <t>Котел водогрейный с ручной подачей топлива малой мощности 296 кг КВР-1,6-95ОУР-К КВР ГОСТ 25365-82</t>
+          <t xml:space="preserve">Котел водогрейный средней мощности серии 4617 кг КВ-ТС-7,56-150 (КВ-Р-7,56-150) КВР ГОСТ 25365-82  </t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>1450801 ₽/шт.</t>
+          <t>2096388 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
-          <t>Котел водогрейный с ручной подачей топлива малой мощности 322 кг КВР-1,74-95ОУР-К КВР ГОСТ 25365-82</t>
+          <t xml:space="preserve">Котел водогрейный средней мощности серии 4717 кг КВ-ТС-11,63-150 (КВ-Р-11,63-150) КВР ГОСТ 25365-82  </t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>1546924 ₽/шт.</t>
+          <t>2086394 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
-          <t>Котел водогрейный с ручной подачей топлива малой мощности 350 кг КВР-1,86-95ОУР-К КВР ГОСТ 25365-82</t>
+          <t xml:space="preserve">Котел водогрейный средней мощности серии 5750 кг КВ-ГМ-116,3-150  ГОСТ 25365-82   </t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>914515 ₽/шт.</t>
+          <t>2393150 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
-          <t>Котел водогрейный с ручной подачей топлива малой мощности 37 кг КВР-0,2-95ОУР-К КВР ГОСТ 25365-82</t>
+          <t xml:space="preserve">Котел водогрейный средней мощности серии 5750 кг КВ-ГМ-58,2-150  ГОСТ 25365-82   </t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>2345250 ₽/шт.</t>
+          <t>1420655 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
-          <t>Котел водогрейный с ручной подачей топлива малой мощности 56 кг КВР-0,3-95ОУР-К КВР ГОСТ 25365-82</t>
+          <t xml:space="preserve">Котел водогрейный средней мощности серии 800 кг КВ-ГМ-7,56-150  ГОСТ 25365-82   </t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>900686 ₽/шт.</t>
+          <t>2434351 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
-          <t>Котел водогрейный с ручной подачей топлива малой мощности 74 кг КВР-0,4-95ОУР-К КВР ГОСТ 25365-82</t>
+          <t xml:space="preserve">Котел водогрейный средней мощности серии ПТВМ-30 ГОСТ 25365-82      </t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>951914 ₽/шт.</t>
+          <t>2183833 ₽/шт.</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>