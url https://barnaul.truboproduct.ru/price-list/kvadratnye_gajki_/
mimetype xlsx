--- v0 (2026-05-17)
+++ v1 (2026-07-20)
@@ -525,944 +525,944 @@
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>*Актуальная цена на металлопрокат формируется исходя из объема поставки,
         формы оплаты и удаленности от заказчика места отгрузки.
         Конечную цену вам помогут рассчитать наши специалисты.</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Наименование категории</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Цена</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>Гайка квадратная низкая без фаски 1,2х4 мм М2 AISI-304 DIN 562</t>
+          <t>Гайка квадратная низкая без фаски 1,2х4 мм М2  DIN 562</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>28 ₽/шт.</t>
+          <t>27 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>Гайка квадратная низкая без фаски 1,2х4 мм М2 AISI-316 DIN 562</t>
+          <t>Гайка квадратная низкая без фаски 1,2х4 мм М2 AISI-304 DIN 562</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>28 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>Гайка квадратная низкая без фаски 1,2х4 мм М2  DIN 562</t>
+          <t>Гайка квадратная низкая без фаски 1,2х4 мм М2 AISI-316 DIN 562</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>27 ₽/шт.</t>
+          <t>28 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Гайка квадратная низкая без фаски 1,2х4 мм М2 А2 DIN 562</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>30 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Гайка квадратная низкая без фаски 1,2х4 мм М2 А4 DIN 562</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>27 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>Гайка квадратная низкая без фаски 1,6х5 мм М2,5 AISI-316 DIN 562</t>
+          <t>Гайка квадратная низкая без фаски 1,6х5 мм М2,5  DIN 562</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>29 ₽/шт.</t>
+          <t>32 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>Гайка квадратная низкая без фаски 1,6х5 мм М2,5  DIN 562</t>
+          <t>Гайка квадратная низкая без фаски 1,6х5 мм М2,5 AISI-316 DIN 562</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>32 ₽/шт.</t>
+          <t>29 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Гайка квадратная низкая без фаски 1,6х5 мм М2,5 А4 DIN 562</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>27 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>Гайка квадратная низкая без фаски 1,8х5,5 мм М3 AISI-304 DIN 562</t>
+          <t>Гайка квадратная низкая без фаски 1,8х5,5 мм М3  DIN 562</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>31 ₽/шт.</t>
+          <t>32 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>Гайка квадратная низкая без фаски 1,8х5,5 мм М3 AISI-316 DIN 562</t>
+          <t>Гайка квадратная низкая без фаски 1,8х5,5 мм М3 AISI-304 DIN 562</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>26 ₽/шт.</t>
+          <t>31 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>Гайка квадратная низкая без фаски 1,8х5,5 мм М3  DIN 562</t>
+          <t>Гайка квадратная низкая без фаски 1,8х5,5 мм М3 AISI-316 DIN 562</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>32 ₽/шт.</t>
+          <t>26 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Гайка квадратная низкая без фаски 1,8х5,5 мм М3 А2 DIN 562</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>28 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Гайка квадратная низкая без фаски 1,8х5,5 мм М3 А4 DIN 562</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>30 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>Гайка квадратная низкая без фаски 1х3,2 мм М1,6 AISI-304 DIN 562</t>
+          <t>Гайка квадратная низкая без фаски 1х3,2 мм М1,6  DIN 562</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>32 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>Гайка квадратная низкая без фаски 1х3,2 мм М1,6  DIN 562</t>
+          <t>Гайка квадратная низкая без фаски 1х3,2 мм М1,6 AISI-304 DIN 562</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>32 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Гайка квадратная низкая без фаски 1х3,2 мм М1,6 А4 DIN 562</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>31 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>Гайка квадратная низкая без фаски 2,2х7 мм М4 AISI-304 DIN 562</t>
+          <t>Гайка квадратная низкая без фаски 2,2х7 мм М4  DIN 562</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>29 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>Гайка квадратная низкая без фаски 2,2х7 мм М4 AISI-316 DIN 562</t>
+          <t>Гайка квадратная низкая без фаски 2,2х7 мм М4 AISI-304 DIN 562</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>26 ₽/шт.</t>
+          <t>29 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>Гайка квадратная низкая без фаски 2,2х7 мм М4  DIN 562</t>
+          <t>Гайка квадратная низкая без фаски 2,2х7 мм М4 AISI-316 DIN 562</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>29 ₽/шт.</t>
+          <t>26 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Гайка квадратная низкая без фаски 2,2х7 мм М4 А2 DIN 562</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>30 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Гайка квадратная низкая без фаски 2,2х7 мм М4 А4 DIN 562</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>29 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t>Гайка квадратная низкая без фаски 2,7х8 мм M5 AISI-304 DIN 562</t>
+          <t>Гайка квадратная низкая без фаски 2,7х8 мм M5  DIN 562</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>31 ₽/шт.</t>
+          <t>29 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t>Гайка квадратная низкая без фаски 2,7х8 мм M5 AISI-316 DIN 562</t>
+          <t>Гайка квадратная низкая без фаски 2,7х8 мм M5 AISI-304 DIN 562</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>31 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t>Гайка квадратная низкая без фаски 2,7х8 мм M5  DIN 562</t>
+          <t>Гайка квадратная низкая без фаски 2,7х8 мм M5 AISI-316 DIN 562</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>29 ₽/шт.</t>
+          <t>31 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Гайка квадратная низкая без фаски 2,7х8 мм M5 А2 DIN 562</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>28 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t>Гайка квадратная низкая без фаски 3,2х10 мм M6 AISI-316 DIN 562</t>
+          <t>Гайка квадратная низкая без фаски 3,2х10 мм M6  DIN 562</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>26 ₽/шт.</t>
+          <t>28 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t>Гайка квадратная низкая без фаски 3,2х10 мм M6  DIN 562</t>
+          <t>Гайка квадратная низкая без фаски 3,2х10 мм M6 AISI-316 DIN 562</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>28 ₽/шт.</t>
+          <t>26 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Гайка квадратная низкая без фаски 3,2х10 мм M6 А2 DIN 562</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>26 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Гайка квадратная низкая без фаски 3,2х10 мм M6 А4 DIN 562</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>30 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
-          <t>Гайка квадратная низкая без фаски 4х13 мм M8 AISI-316 DIN 562</t>
+          <t>Гайка квадратная низкая без фаски 4х13 мм M8  DIN 562</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>32 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
-          <t>Гайка квадратная низкая без фаски 4х13 мм M8  DIN 562</t>
+          <t>Гайка квадратная низкая без фаски 4х13 мм M8 AISI-316 DIN 562</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>32 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Гайка квадратная низкая без фаски 4х13 мм M8 А2 DIN 562</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>31 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Гайка квадратная низкая без фаски 4х13 мм M8 А4 DIN 562</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>27 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
-          <t>Гайка квадратная низкая без фаски 5х17 мм М10 AISI-304 DIN 562</t>
+          <t>Гайка квадратная низкая без фаски 5х17 мм М10  DIN 562</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>31 ₽/шт.</t>
+          <t>32 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
-          <t>Гайка квадратная низкая без фаски 5х17 мм М10 AISI-316 DIN 562</t>
+          <t>Гайка квадратная низкая без фаски 5х17 мм М10 AISI-304 DIN 562</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>27 ₽/шт.</t>
+          <t>31 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
-          <t>Гайка квадратная низкая без фаски 5х17 мм М10  DIN 562</t>
+          <t>Гайка квадратная низкая без фаски 5х17 мм М10 AISI-316 DIN 562</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>32 ₽/шт.</t>
+          <t>27 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Гайка квадратная низкая без фаски 5х17 мм М10 А2 DIN 562</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>31 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Гайка квадратная низкая без фаски 5х17 мм М10 А4 DIN 562</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>31 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
-          <t>Гайка квадратная с фаской 11,5х6,5х13 мм M8 AISI-304 DIN 557</t>
+          <t>Гайка квадратная с фаской 11,5х6,5х13 мм M8  DIN 557</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>23 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
-          <t>Гайка квадратная с фаской 11,5х6,5х13 мм M8 AISI-316 DIN 557</t>
+          <t>Гайка квадратная с фаской 11,5х6,5х13 мм M8 AISI-304 DIN 557</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>23 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
-          <t>Гайка квадратная с фаской 11,5х6,5х13 мм M8  DIN 557</t>
+          <t>Гайка квадратная с фаской 11,5х6,5х13 мм M8 AISI-316 DIN 557</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>23 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Гайка квадратная с фаской 11,5х6,5х13 мм M8 А2 DIN 557</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>23 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Гайка квадратная с фаской 11,5х6,5х13 мм M8 А4 DIN 557</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>23 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
-          <t>Гайка квадратная с фаской 14,5х8х16 мм М10 AISI-304 DIN 557</t>
+          <t>Гайка квадратная с фаской 14,5х8х16 мм М10  DIN 557</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>24 ₽/шт.</t>
+          <t>23 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
-          <t>Гайка квадратная с фаской 14,5х8х16 мм М10 AISI-316 DIN 557</t>
+          <t>Гайка квадратная с фаской 14,5х8х16 мм М10 AISI-304 DIN 557</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>23 ₽/шт.</t>
+          <t>24 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
-          <t>Гайка квадратная с фаской 14,5х8х16 мм М10  DIN 557</t>
+          <t>Гайка квадратная с фаской 14,5х8х16 мм М10 AISI-316 DIN 557</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>23 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Гайка квадратная с фаской 14,5х8х16 мм М10 А2 DIN 557</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>23 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Гайка квадратная с фаской 14,5х8х16 мм М10 А4 DIN 557</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>24 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
-          <t>Гайка квадратная с фаской 15,5х8х17 мм М10 AISI-304 DIN 557</t>
+          <t>Гайка квадратная с фаской 15,5х8х17 мм М10  DIN 557</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t>24 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
-          <t>Гайка квадратная с фаской 15,5х8х17 мм М10 AISI-316 DIN 557</t>
+          <t>Гайка квадратная с фаской 15,5х8х17 мм М10 AISI-304 DIN 557</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
           <t>24 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
-          <t>Гайка квадратная с фаской 15,5х8х17 мм М10  DIN 557</t>
+          <t>Гайка квадратная с фаской 15,5х8х17 мм М10 AISI-316 DIN 557</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t>24 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Гайка квадратная с фаской 15,5х8х17 мм М10 А2 DIN 557</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>24 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Гайка квадратная с фаской 15,5х8х17 мм М10 А4 DIN 557</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
           <t>24 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
-          <t>Гайка квадратная с фаской 16,5х10х18 мм M12 AISI-304 DIN 557</t>
+          <t>Гайка квадратная с фаской 16,5х10х18 мм M12  DIN 557</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t>25 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
-          <t>Гайка квадратная с фаской 16,5х10х18 мм M12 AISI-316 DIN 557</t>
+          <t>Гайка квадратная с фаской 16,5х10х18 мм M12 AISI-304 DIN 557</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
           <t>25 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
-          <t>Гайка квадратная с фаской 16,5х10х18 мм M12  DIN 557</t>
+          <t>Гайка квадратная с фаской 16,5х10х18 мм M12 AISI-316 DIN 557</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
           <t>25 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>Гайка квадратная с фаской 16,5х10х18 мм M12 А2 DIN 557</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
           <t>25 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>Гайка квадратная с фаской 16,5х10х18 мм M12 А4 DIN 557</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
           <t>24 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
-          <t>Гайка квадратная с фаской 17,2х10х19 мм M12 AISI-304 DIN 557</t>
+          <t>Гайка квадратная с фаской 17,2х10х19 мм M12  DIN 557</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
           <t>25 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
-          <t>Гайка квадратная с фаской 17,2х10х19 мм M12 AISI-316 DIN 557</t>
+          <t>Гайка квадратная с фаской 17,2х10х19 мм M12 AISI-304 DIN 557</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
           <t>25 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
-          <t>Гайка квадратная с фаской 17,2х10х19 мм M12  DIN 557</t>
+          <t>Гайка квадратная с фаской 17,2х10х19 мм M12 AISI-316 DIN 557</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
           <t>25 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>Гайка квадратная с фаской 17,2х10х19 мм M12 А2 DIN 557</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
           <t>25 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>Гайка квадратная с фаской 17,2х10х19 мм M12 А4 DIN 557</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
           <t>25 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
-          <t>Гайка квадратная с фаской 22х13х24 мм М16 AISI-304 DIN 557</t>
+          <t>Гайка квадратная с фаской 22х13х24 мм М16  DIN 557</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
           <t>26 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
-          <t>Гайка квадратная с фаской 22х13х24 мм М16 AISI-316 DIN 557</t>
+          <t>Гайка квадратная с фаской 22х13х24 мм М16 AISI-304 DIN 557</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
           <t>26 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
-          <t>Гайка квадратная с фаской 22х13х24 мм М16  DIN 557</t>
+          <t>Гайка квадратная с фаской 22х13х24 мм М16 AISI-316 DIN 557</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
           <t>26 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>Гайка квадратная с фаской 22х13х24 мм М16 А2 DIN 557</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
           <t>25 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>Гайка квадратная с фаской 22х13х24 мм М16 А4 DIN 557</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
           <t>26 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
-          <t>Гайка квадратная с фаской 6,7х4х8 мм M5 AISI-304 DIN 557</t>
+          <t>Гайка квадратная с фаской 6,7х4х8 мм M5  DIN 557</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
           <t>22 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
-          <t>Гайка квадратная с фаской 6,7х4х8 мм M5 AISI-316 DIN 557</t>
+          <t>Гайка квадратная с фаской 6,7х4х8 мм M5 AISI-304 DIN 557</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
           <t>22 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
-          <t>Гайка квадратная с фаской 6,7х4х8 мм M5  DIN 557</t>
+          <t>Гайка квадратная с фаской 6,7х4х8 мм M5 AISI-316 DIN 557</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
           <t>22 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>Гайка квадратная с фаской 6,7х4х8 мм M5 А2 DIN 557</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
           <t>22 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
-          <t>Гайка квадратная с фаской 8,7х5х10 мм M6 AISI-304 DIN 557</t>
+          <t>Гайка квадратная с фаской 8,7х5х10 мм M6  DIN 557</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
           <t>23 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
-          <t>Гайка квадратная с фаской 8,7х5х10 мм M6 AISI-316 DIN 557</t>
+          <t>Гайка квадратная с фаской 8,7х5х10 мм M6 AISI-304 DIN 557</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>22 ₽/шт.</t>
+          <t>23 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
-          <t>Гайка квадратная с фаской 8,7х5х10 мм M6  DIN 557</t>
+          <t>Гайка квадратная с фаской 8,7х5х10 мм M6 AISI-316 DIN 557</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>23 ₽/шт.</t>
+          <t>22 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>Гайка квадратная с фаской 8,7х5х10 мм M6 А2 DIN 557</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
           <t>23 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t>Гайка квадратная с фаской 8,7х5х10 мм M6 А4 DIN 557</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
           <t>22 ₽/шт.</t>
         </is>