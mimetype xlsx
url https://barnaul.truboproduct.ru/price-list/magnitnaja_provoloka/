--- v0 (2026-05-15)
+++ v1 (2026-09-09)
@@ -525,200 +525,200 @@
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>*Актуальная цена на металлопрокат формируется исходя из объема поставки,
         формы оплаты и удаленности от заказчика места отгрузки.
         Конечную цену вам помогут рассчитать наши специалисты.</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Наименование категории</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Цена</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>Магнитная проволока 0,012 52К13Ф ТУ 14-1-803-73</t>
+          <t>Магнитная проволока 0,01 52К13Ф ТУ 14-1-803-73</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>286 ₽/пг.м.</t>
+          <t>212 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>Магнитная проволока 0,012 ЭИ708А-ВИ ТУ 14-131-638-86</t>
+          <t>Магнитная проволока 0,01 ЭИ708А-ВИ ТУ 14-131-638-86</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>236 ₽/пг.м.</t>
+          <t>210 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>Магнитная проволока 0,01 52К13Ф ТУ 14-1-803-73</t>
+          <t>Магнитная проволока 0,012 52К13Ф ТУ 14-1-803-73</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>212 ₽/пг.м.</t>
+          <t>286 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>Магнитная проволока 0,016 52К13Ф ТУ 14-1-803-73</t>
+          <t>Магнитная проволока 0,012 ЭИ708А-ВИ ТУ 14-131-638-86</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>332 ₽/пг.м.</t>
+          <t>236 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>Магнитная проволока 0,016 ЭИ708А-ВИ ТУ 14-131-638-86</t>
+          <t>Магнитная проволока 0,016 52К13Ф ТУ 14-1-803-73</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>294 ₽/пг.м.</t>
+          <t>332 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>Магнитная проволока 0,01 ЭИ708А-ВИ ТУ 14-131-638-86</t>
+          <t>Магнитная проволока 0,016 ЭИ708А-ВИ ТУ 14-131-638-86</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>210 ₽/пг.м.</t>
+          <t>294 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Магнитная проволока 0,02 52К13Ф ТУ 14-1-803-73</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>342 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>Магнитная проволока 0,025 52К13Ф ТУ 14-1-803-73</t>
+          <t>Магнитная проволока 0,02 ЭИ708А-ВИ ТУ 14-131-638-86</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>489 ₽/пг.м.</t>
+          <t>337 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>Магнитная проволока 0,025 ЭИ708А-ВИ ТУ 14-131-638-86</t>
+          <t>Магнитная проволока 0,025 52К13Ф ТУ 14-1-803-73</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>414 ₽/пг.м.</t>
+          <t>489 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>Магнитная проволока 0,02 ЭИ708А-ВИ ТУ 14-131-638-86</t>
+          <t>Магнитная проволока 0,025 ЭИ708А-ВИ ТУ 14-131-638-86</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>337 ₽/пг.м.</t>
+          <t>414 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>Магнитная проволока 0,032 52К13Ф ТУ 14-1-803-73</t>
+          <t>Магнитная проволока 0,03 ЭИ708А-ВИ ГОСТ 18834-83</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>563 ₽/пг.м.</t>
+          <t>551 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>Магнитная проволока 0,032 ЭИ708А-ВИ ТУ 14-131-638-86</t>
+          <t>Магнитная проволока 0,032 52К13Ф ТУ 14-1-803-73</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>556 ₽/пг.м.</t>
+          <t>563 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>Магнитная проволока 0,03 ЭИ708А-ВИ ГОСТ 18834-83</t>
+          <t>Магнитная проволока 0,032 ЭИ708А-ВИ ТУ 14-131-638-86</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>551 ₽/пг.м.</t>
+          <t>556 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Магнитная проволока 0,04 52К13Ф ТУ 14-1-803-73</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>605 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Магнитная проволока 0,04 ЭИ708А-ВИ ТУ 14-131-638-86</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>600 ₽/пг.м.</t>
         </is>
@@ -789,452 +789,452 @@
         <is>
           <t>Магнитная проволока 0,08 52К13Ф ТУ 14-1-803-73</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>807 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Магнитная проволока 0,08 ЭИ708А-ВИ ТУ 14-131-638-86</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>727 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t>Магнитная проволока 0,11 52К13Ф ТУ 14-1-803-73</t>
+          <t>Магнитная проволока 0,1 52К13Ф ТУ 14-1-803-73</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>845 ₽/пг.м.</t>
+          <t>839 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t>Магнитная проволока 0,11 ЭИ708А-ВИ ТУ 14-131-638-86</t>
+          <t>Магнитная проволока 0,1 ЭИ708А-ВИ ТУ 14-131-638-86</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>842 ₽/пг.м.</t>
+          <t>826 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t>Магнитная проволока 0,12 52К13Ф ТУ 14-1-803-73</t>
+          <t>Магнитная проволока 0,11 52К13Ф ТУ 14-1-803-73</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>902 ₽/пг.м.</t>
+          <t>845 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t>Магнитная проволока 0,12 ЭИ708А-ВИ ТУ 14-131-638-86</t>
+          <t>Магнитная проволока 0,11 ЭИ708А-ВИ ТУ 14-131-638-86</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>871 ₽/пг.м.</t>
+          <t>842 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t>Магнитная проволока 0,14 52К13Ф ТУ 14-1-803-73</t>
+          <t>Магнитная проволока 0,12 52К13Ф ТУ 14-1-803-73</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>916 ₽/пг.м.</t>
+          <t>902 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t>Магнитная проволока 0,14 ЭИ708А-ВИ ТУ 14-131-638-86</t>
+          <t>Магнитная проволока 0,12 ЭИ708А-ВИ ТУ 14-131-638-86</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>910 ₽/пг.м.</t>
+          <t>871 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
-          <t>Магнитная проволока 0,1 52К13Ф ТУ 14-1-803-73</t>
+          <t>Магнитная проволока 0,14 52К13Ф ТУ 14-1-803-73</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>839 ₽/пг.м.</t>
+          <t>916 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
-          <t>Магнитная проволока 0,16 52К13Ф ТУ 14-1-803-73</t>
+          <t>Магнитная проволока 0,14 ЭИ708А-ВИ ТУ 14-131-638-86</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>1055 ₽/пг.м.</t>
+          <t>910 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
-          <t>Магнитная проволока 0,16 ЭИ708А-ВИ ТУ 14-131-638-86</t>
+          <t>Магнитная проволока 0,16 52К13Ф ТУ 14-1-803-73</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>1037 ₽/пг.м.</t>
+          <t>1055 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
-          <t>Магнитная проволока 0,18 52К13Ф ТУ 14-1-803-73</t>
+          <t>Магнитная проволока 0,16 ЭИ708А-ВИ ТУ 14-131-638-86</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>1118 ₽/пг.м.</t>
+          <t>1037 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
-          <t>Магнитная проволока 0,18 ЭИ708А-ВИ ТУ 14-131-638-86</t>
+          <t>Магнитная проволока 0,18 52К13Ф ТУ 14-1-803-73</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>1087 ₽/пг.м.</t>
+          <t>1118 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
-          <t>Магнитная проволока 0,1 ЭИ708А-ВИ ТУ 14-131-638-86</t>
+          <t>Магнитная проволока 0,18 ЭИ708А-ВИ ТУ 14-131-638-86</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>826 ₽/пг.м.</t>
+          <t>1087 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
-          <t>Магнитная проволока 0,22 52К13Ф ТУ 14-1-803-73</t>
+          <t>Магнитная проволока 0,2 52К13Ф ТУ 14-1-803-73</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>1287 ₽/пг.м.</t>
+          <t>1208 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
-          <t>Магнитная проволока 0,22 ЭИ708А-ВИ ТУ 14-131-638-86</t>
+          <t>Магнитная проволока 0,2 ЭИ708А-ВИ ТУ 14-131-638-86</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>1281 ₽/пг.м.</t>
+          <t>1144 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
-          <t>Магнитная проволока 0,2 52К13Ф ТУ 14-1-803-73</t>
+          <t>Магнитная проволока 0,22 52К13Ф ТУ 14-1-803-73</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>1208 ₽/пг.м.</t>
+          <t>1287 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
-          <t>Магнитная проволока 0,25 52К13Ф ТУ 14-1-803-73</t>
+          <t>Магнитная проволока 0,22 ЭИ708А-ВИ ТУ 14-131-638-86</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>1308 ₽/пг.м.</t>
+          <t>1281 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
-          <t>Магнитная проволока 0,25 ЭИ708А-ВИ ТУ 14-131-638-86</t>
+          <t>Магнитная проволока 0,25 52К13Ф ТУ 14-1-803-73</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>1300 ₽/пг.м.</t>
+          <t>1308 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
-          <t>Магнитная проволока 0,28 52К13Ф ТУ 14-1-803-73</t>
+          <t>Магнитная проволока 0,25 ЭИ708А-ВИ ТУ 14-131-638-86</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>1396 ₽/пг.м.</t>
+          <t>1300 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
-          <t>Магнитная проволока 0,28 ЭИ708А-ВИ ТУ 14-131-638-86</t>
+          <t>Магнитная проволока 0,28 52К13Ф ТУ 14-1-803-73</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>1316 ₽/пг.м.</t>
+          <t>1396 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
-          <t>Магнитная проволока 0,2 ЭИ708А-ВИ ТУ 14-131-638-86</t>
+          <t>Магнитная проволока 0,28 ЭИ708А-ВИ ТУ 14-131-638-86</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>1144 ₽/пг.м.</t>
+          <t>1316 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
-          <t>Магнитная проволока 0,32 52К13Ф ТУ 14-1-803-73</t>
+          <t>Магнитная проволока 0,3 52К13Ф ТУ 14-1-803-73</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>1459 ₽/пг.м.</t>
+          <t>1410 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
-          <t>Магнитная проволока 0,32 ЭИ708А-ВИ ТУ 14-131-638-86</t>
+          <t>Магнитная проволока 0,3 ЭИ708А-ВИ ТУ 14-131-638-86</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>1451 ₽/пг.м.</t>
+          <t>1408 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
-          <t>Магнитная проволока 0,3 52К13Ф ТУ 14-1-803-73</t>
+          <t>Магнитная проволока 0,32 52К13Ф ТУ 14-1-803-73</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>1410 ₽/пг.м.</t>
+          <t>1459 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
-          <t>Магнитная проволока 0,36 52К13Ф ТУ 14-1-803-73</t>
+          <t>Магнитная проволока 0,32 ЭИ708А-ВИ ТУ 14-131-638-86</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>1509 ₽/пг.м.</t>
+          <t>1451 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
-          <t>Магнитная проволока 0,36 ЭИ708А-ВИ ТУ 14-131-638-86</t>
+          <t>Магнитная проволока 0,36 52К13Ф ТУ 14-1-803-73</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>1489 ₽/пг.м.</t>
+          <t>1509 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
-          <t>Магнитная проволока 0,3 ЭИ708А-ВИ ТУ 14-131-638-86</t>
+          <t>Магнитная проволока 0,36 ЭИ708А-ВИ ТУ 14-131-638-86</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>1408 ₽/пг.м.</t>
+          <t>1489 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>Магнитная проволока 0,4 52К13Ф ТУ 14-1-803-73</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t>1533 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
-          <t>Магнитная проволока 0,45 52К13Ф ТУ 14-1-803-73</t>
+          <t>Магнитная проволока 0,4 ЭИ708А-ВИ ТУ 14-131-638-86</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>1593 ₽/пг.м.</t>
+          <t>1516 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
-          <t>Магнитная проволока 0,45 ЭИ708А-ВИ ТУ 14-131-638-86</t>
+          <t>Магнитная проволока 0,45 52К13Ф ТУ 14-1-803-73</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>1581 ₽/пг.м.</t>
+          <t>1593 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
-          <t>Магнитная проволока 0,4 ЭИ708А-ВИ ТУ 14-131-638-86</t>
+          <t>Магнитная проволока 0,45 ЭИ708А-ВИ ТУ 14-131-638-86</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>1516 ₽/пг.м.</t>
+          <t>1581 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Магнитная проволока 0,5 52К13Ф ТУ 14-1-803-73</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
           <t>1666 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
-          <t>Магнитная проволока 0,56 52К13Ф ТУ 14-1-803-73</t>
+          <t>Магнитная проволока 0,5 ЭИ708А-ВИ ТУ 14-131-638-86</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>1700 ₽/пг.м.</t>
+          <t>1618 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
-          <t>Магнитная проволока 0,56 ЭИ708А-ВИ ТУ 14-131-638-86</t>
+          <t>Магнитная проволока 0,56 52К13Ф ТУ 14-1-803-73</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>1691 ₽/пг.м.</t>
+          <t>1700 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
-          <t>Магнитная проволока 0,5 ЭИ708А-ВИ ТУ 14-131-638-86</t>
+          <t>Магнитная проволока 0,56 ЭИ708А-ВИ ТУ 14-131-638-86</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>1618 ₽/пг.м.</t>
+          <t>1691 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>Магнитная проволока 0,63 52К13Ф ТУ 14-1-803-73</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
           <t>1717 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>Магнитная проволока 0,63 ЭИ708А-ВИ ТУ 14-131-638-86</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
           <t>1704 ₽/пг.м.</t>
         </is>
@@ -1293,404 +1293,404 @@
         <is>
           <t>Магнитная проволока 0,9 52К13Ф ТУ 14-1-803-73</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
           <t>1793 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>Магнитная проволока 0,9 ЭИ708А-ВИ ТУ 14-131-638-86</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
           <t>1745 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
-          <t>Магнитная проволока 10 52К13Ф ТУ 14-1-803-73</t>
+          <t>Магнитная проволока 1 52К13Ф ТУ 14-1-803-73</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>2801 ₽/пг.м.</t>
+          <t>1797 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
-          <t>Магнитная проволока 10 ЭИ708А-ВИ ТУ 14-131-638-86</t>
+          <t>Магнитная проволока 1 ЭИ708А-ВИ ТУ 14-131-638-86</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>2761 ₽/пг.м.</t>
+          <t>1796 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>Магнитная проволока 1,1 52К13Ф ТУ 14-1-803-73</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
           <t>1826 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
-          <t>Магнитная проволока 11 52К13Ф ТУ 14-1-803-73</t>
+          <t>Магнитная проволока 1,1 ЭИ708А-ВИ ТУ 14-131-638-86</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>2851 ₽/пг.м.</t>
+          <t>1825 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
-          <t>Магнитная проволока 1,1 ЭИ708А-ВИ ТУ 14-131-638-86</t>
+          <t>Магнитная проволока 1,2 52К13Ф ТУ 14-1-803-73</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>1825 ₽/пг.м.</t>
+          <t>1907 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
-          <t>Магнитная проволока 11 ЭИ708А-ВИ ТУ 14-131-638-86</t>
+          <t>Магнитная проволока 1,2 ЭИ708А-ВИ ТУ 14-131-638-86</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>2837 ₽/пг.м.</t>
+          <t>1845 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
-          <t>Магнитная проволока 1,2 52К13Ф ТУ 14-1-803-73</t>
+          <t>Магнитная проволока 1,4 52К13Ф ТУ 14-1-803-73</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>1907 ₽/пг.м.</t>
+          <t>1985 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
-          <t>Магнитная проволока 12 52К13Ф ТУ 14-1-803-73</t>
+          <t>Магнитная проволока 1,4 ЭИ708А-ВИ ТУ 14-131-638-86</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>2910 ₽/пг.м.</t>
+          <t>1925 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
-          <t>Магнитная проволока 1,2 ЭИ708А-ВИ ТУ 14-131-638-86</t>
+          <t>Магнитная проволока 1,6 52К13Ф ТУ 14-1-803-73</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>1845 ₽/пг.м.</t>
+          <t>2027 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
-          <t>Магнитная проволока 12 ЭИ708А-ВИ ТУ 14-131-638-86</t>
+          <t>Магнитная проволока 1,6 ЭИ708А-ВИ ТУ 14-131-638-86</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>2897 ₽/пг.м.</t>
+          <t>1993 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
-          <t>Магнитная проволока 1,4 52К13Ф ТУ 14-1-803-73</t>
+          <t>Магнитная проволока 1,8 52К13Ф ТУ 14-1-803-73</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>1985 ₽/пг.м.</t>
+          <t>2060 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
-          <t>Магнитная проволока 14 52К13Ф ТУ 14-1-803-73</t>
+          <t>Магнитная проволока 1,8 ЭИ708А-ВИ ТУ 14-131-638-86</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>2922 ₽/пг.м.</t>
+          <t>2042 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
-          <t>Магнитная проволока 1,4 ЭИ708А-ВИ ТУ 14-131-638-86</t>
+          <t>Магнитная проволока 10 52К13Ф ТУ 14-1-803-73</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>1925 ₽/пг.м.</t>
+          <t>2801 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
-          <t>Магнитная проволока 14 ЭИ708А-ВИ ТУ 14-131-638-86</t>
+          <t>Магнитная проволока 10 ЭИ708А-ВИ ТУ 14-131-638-86</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>2912 ₽/пг.м.</t>
+          <t>2761 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
-          <t>Магнитная проволока 1 52К13Ф ТУ 14-1-803-73</t>
+          <t>Магнитная проволока 11 52К13Ф ТУ 14-1-803-73</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>1797 ₽/пг.м.</t>
+          <t>2851 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
-          <t>Магнитная проволока 1,6 52К13Ф ТУ 14-1-803-73</t>
+          <t>Магнитная проволока 11 ЭИ708А-ВИ ТУ 14-131-638-86</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>2027 ₽/пг.м.</t>
+          <t>2837 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
-          <t>Магнитная проволока 16 52К13Ф ТУ 14-1-803-73</t>
+          <t>Магнитная проволока 12 52К13Ф ТУ 14-1-803-73</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>2990 ₽/пг.м.</t>
+          <t>2910 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
-          <t>Магнитная проволока 1,6 ЭИ708А-ВИ ТУ 14-131-638-86</t>
+          <t>Магнитная проволока 12 ЭИ708А-ВИ ТУ 14-131-638-86</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>1993 ₽/пг.м.</t>
+          <t>2897 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
-          <t>Магнитная проволока 16 ЭИ708А-ВИ ТУ 14-131-638-86</t>
+          <t>Магнитная проволока 14 52К13Ф ТУ 14-1-803-73</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>2940 ₽/пг.м.</t>
+          <t>2922 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
-          <t>Магнитная проволока 1,8 52К13Ф ТУ 14-1-803-73</t>
+          <t>Магнитная проволока 14 ЭИ708А-ВИ ТУ 14-131-638-86</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>2060 ₽/пг.м.</t>
+          <t>2912 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
-          <t>Магнитная проволока 1,8 ЭИ708А-ВИ ТУ 14-131-638-86</t>
+          <t>Магнитная проволока 16 52К13Ф ТУ 14-1-803-73</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>2042 ₽/пг.м.</t>
+          <t>2990 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
-          <t>Магнитная проволока 1 ЭИ708А-ВИ ТУ 14-131-638-86</t>
+          <t>Магнитная проволока 16 ЭИ708А-ВИ ТУ 14-131-638-86</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>1796 ₽/пг.м.</t>
+          <t>2940 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
-          <t>Магнитная проволока 2,2 52К13Ф ТУ 14-1-803-73</t>
+          <t>Магнитная проволока 2 52К13Ф ТУ 14-1-803-73</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>2108 ₽/пг.м.</t>
+          <t>2073 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
-          <t>Магнитная проволока 2,2 ЭИ708А-ВИ ТУ 14-131-638-86</t>
+          <t>Магнитная проволока 2 ЭИ708А-ВИ ТУ 14-131-638-86</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>2075 ₽/пг.м.</t>
+          <t>2067 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
-          <t>Магнитная проволока 2 52К13Ф ТУ 14-1-803-73</t>
+          <t>Магнитная проволока 2,2 52К13Ф ТУ 14-1-803-73</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>2073 ₽/пг.м.</t>
+          <t>2108 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
-          <t>Магнитная проволока 2,5 52К13Ф ТУ 14-1-803-73</t>
+          <t>Магнитная проволока 2,2 ЭИ708А-ВИ ТУ 14-131-638-86</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>2125 ₽/пг.м.</t>
+          <t>2075 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
-          <t>Магнитная проволока 2,5 ЭИ708А-ВИ ТУ 14-131-638-86</t>
+          <t>Магнитная проволока 2,5 52К13Ф ТУ 14-1-803-73</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>2124 ₽/пг.м.</t>
+          <t>2125 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
-          <t>Магнитная проволока 2,8 52К13Ф ТУ 14-1-803-73</t>
+          <t>Магнитная проволока 2,5 ЭИ708А-ВИ ТУ 14-131-638-86</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>2142 ₽/пг.м.</t>
+          <t>2124 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
-          <t>Магнитная проволока 2,8 ЭИ708А-ВИ ТУ 14-131-638-86</t>
+          <t>Магнитная проволока 2,8 52К13Ф ТУ 14-1-803-73</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>2134 ₽/пг.м.</t>
+          <t>2142 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
-          <t>Магнитная проволока 2 ЭИ708А-ВИ ТУ 14-131-638-86</t>
+          <t>Магнитная проволока 2,8 ЭИ708А-ВИ ТУ 14-131-638-86</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>2067 ₽/пг.м.</t>
+          <t>2134 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
           <t>Магнитная проволока 3,2 52К13Ф ТУ 14-1-803-73</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
           <t>2177 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
           <t>Магнитная проволока 3,2 ЭИ708А-ВИ ТУ 14-131-638-86</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
           <t>2156 ₽/пг.м.</t>
         </is>
@@ -1713,128 +1713,128 @@
         <is>
           <t>Магнитная проволока 3,6 ЭИ708А-ВИ ТУ 14-131-638-86</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
           <t>2196 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
           <t>Магнитная проволока 4 52К13Ф ТУ 14-1-803-73</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
           <t>2393 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
-          <t>Магнитная проволока 4,5 52К13Ф ТУ 14-1-803-73</t>
+          <t>Магнитная проволока 4 ЭИ708А-ВИ ТУ 14-131-638-86</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>2413 ₽/пг.м.</t>
+          <t>2392 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
-          <t>Магнитная проволока 4,5 ЭИ708А-ВИ ТУ 14-131-638-86</t>
+          <t>Магнитная проволока 4,5 52К13Ф ТУ 14-1-803-73</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>2398 ₽/пг.м.</t>
+          <t>2413 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
-          <t>Магнитная проволока 4 ЭИ708А-ВИ ТУ 14-131-638-86</t>
+          <t>Магнитная проволока 4,5 ЭИ708А-ВИ ТУ 14-131-638-86</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>2392 ₽/пг.м.</t>
+          <t>2398 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
           <t>Магнитная проволока 5 52К13Ф ТУ 14-1-803-73</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
           <t>2479 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
-          <t>Магнитная проволока 5,6 52К13Ф ТУ 14-1-803-73</t>
+          <t>Магнитная проволока 5 ЭИ708А-ВИ ТУ 14-131-638-86</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>2497 ₽/пг.м.</t>
+          <t>2442 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
-          <t>Магнитная проволока 5,6 ЭИ708А-ВИ ТУ 14-131-638-86</t>
+          <t>Магнитная проволока 5,6 52К13Ф ТУ 14-1-803-73</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>2492 ₽/пг.м.</t>
+          <t>2497 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
-          <t>Магнитная проволока 5 ЭИ708А-ВИ ТУ 14-131-638-86</t>
+          <t>Магнитная проволока 5,6 ЭИ708А-ВИ ТУ 14-131-638-86</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>2442 ₽/пг.м.</t>
+          <t>2492 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
           <t>Магнитная проволока 6,3 52К13Ф ТУ 14-1-803-73</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
           <t>2624 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
           <t>Магнитная проволока 6,3 ЭИ708А-ВИ ТУ 14-131-638-86</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
           <t>2499 ₽/пг.м.</t>
         </is>