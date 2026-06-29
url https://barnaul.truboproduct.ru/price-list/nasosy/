--- v0 (2026-05-15)
+++ v1 (2026-06-29)
@@ -549,80 +549,80 @@
         <is>
           <t>Вакуумный насос 0.75 м3/ч 2,2 кВт ВВН 1-0,75</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>6400 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Вакуумный насос 0.8 м3/ч 2,2 кВт 2ВВН 1-0,8</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>6614 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>Вакуумный насос 12 м3/ч 22 кВт ВВН 1-12</t>
+          <t>Вакуумный насос 1,5 м3/ч 5,5 кВт ВВН 1-1,5</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>10323 ₽/ед</t>
+          <t>6948 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>Вакуумный насос 1,5 м3/ч 5,5 кВт ВВН 1-1,5</t>
+          <t>Вакуумный насос 1,5 м3/ч 5,5 кВт ВВН 1-1,5 с водоотделителем</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>6948 ₽/ед</t>
+          <t>6624 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>Вакуумный насос 1,5 м3/ч 5,5 кВт ВВН 1-1,5 с водоотделителем</t>
+          <t>Вакуумный насос 12 м3/ч 22 кВт ВВН 1-12</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>6624 ₽/ед</t>
+          <t>10323 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Вакуумный насос 3 м3/ч 7,5 кВт ВВН 1-3</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>7831 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Вакуумный насос 3 м3/ч 7,5 кВт ВВН 1-3 с водоотделителем</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>7823 ₽/ед</t>
         </is>
@@ -849,272 +849,272 @@
         <is>
           <t>Вихревой насос 16 м 3,6 м3/ч ВКС 1/16К-1Г</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>12049 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Вихревой насос 16 м 3,6 м3/ч ВКС 1/16К-2Г</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>11410 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t>Вихревой насос 24 м 18 м3/ч ВК 5/24А-1Г(32)</t>
+          <t>Вихревой насос 24 м 18 м3/ч ВК 5/24А(32)</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>30802 ₽/ед</t>
+          <t>32063 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
-          <t>Вихревой насос 24 м 18 м3/ч ВК 5/24А-2Г(32)</t>
+          <t>Вихревой насос 24 м 18 м3/ч ВК 5/24А-1Г(32)</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>30185 ₽/ед</t>
+          <t>30802 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
-          <t>Вихревой насос 24 м 18 м3/ч ВК 5/24А(32)</t>
+          <t>Вихревой насос 24 м 18 м3/ч ВК 5/24А-2Г(32)</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>32063 ₽/ед</t>
+          <t>30185 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
-          <t>Вихревой насос 24 м 18 м3/ч ВК 5/24Б-1Г(32)</t>
+          <t>Вихревой насос 24 м 18 м3/ч ВК 5/24Б(32)</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>30676 ₽/ед</t>
+          <t>32478 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
-          <t>Вихревой насос 24 м 18 м3/ч ВК 5/24Б-2Г(32)</t>
+          <t>Вихревой насос 24 м 18 м3/ч ВК 5/24Б-1Г(32)</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>30166 ₽/ед</t>
+          <t>30676 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
-          <t>Вихревой насос 24 м 18 м3/ч ВК 5/24Б(32)</t>
+          <t>Вихревой насос 24 м 18 м3/ч ВК 5/24Б-2Г(32)</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>32478 ₽/ед</t>
+          <t>30166 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
-          <t>Вихревой насос 24 м 18 м3/ч ВК 5/24К-1Г(32)</t>
+          <t>Вихревой насос 24 м 18 м3/ч ВК 5/24К(32)</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>38485 ₽/ед</t>
+          <t>32158 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
-          <t>Вихревой насос 24 м 18 м3/ч ВК 5/24К-2Г(32)</t>
+          <t>Вихревой насос 24 м 18 м3/ч ВК 5/24К-1Г(32)</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>35141 ₽/ед</t>
+          <t>38485 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
-          <t>Вихревой насос 24 м 18 м3/ч ВК 5/24К(32)</t>
+          <t>Вихревой насос 24 м 18 м3/ч ВК 5/24К-2Г(32)</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>32158 ₽/ед</t>
+          <t>35141 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Вихревой насос 24 м 18 м3/ч ВКО 5/24А(32)</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>38099 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
-          <t>Вихревой насос 24 м 18 м3/ч ВКС 5/24А-1Г(32)</t>
+          <t>Вихревой насос 24 м 18 м3/ч ВКС 5/24А(32)</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>34551 ₽/ед</t>
+          <t>35062 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
-          <t>Вихревой насос 24 м 18 м3/ч ВКС 5/24А-2Г(32)</t>
+          <t>Вихревой насос 24 м 18 м3/ч ВКС 5/24А-1Г(32)</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>33505 ₽/ед</t>
+          <t>34551 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
-          <t>Вихревой насос 24 м 18 м3/ч ВКС 5/24А(32)</t>
+          <t>Вихревой насос 24 м 18 м3/ч ВКС 5/24А-2Г(32)</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>35062 ₽/ед</t>
+          <t>33505 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
-          <t>Вихревой насос 24 м 18 м3/ч ВКС 5/24Б-1Г(32)</t>
+          <t>Вихревой насос 24 м 18 м3/ч ВКС 5/24Б(32)</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>33903 ₽/ед</t>
+          <t>34864 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
-          <t>Вихревой насос 24 м 18 м3/ч ВКС 5/24Б-2Г(32)</t>
+          <t>Вихревой насос 24 м 18 м3/ч ВКС 5/24Б-1Г(32)</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>32804 ₽/ед</t>
+          <t>33903 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
-          <t>Вихревой насос 24 м 18 м3/ч ВКС 5/24Б(32)</t>
+          <t>Вихревой насос 24 м 18 м3/ч ВКС 5/24Б-2Г(32)</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>34864 ₽/ед</t>
+          <t>32804 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
-          <t>Вихревой насос 24 м 18 м3/ч ВКС 5/24К-1Г(32)</t>
+          <t>Вихревой насос 24 м 18 м3/ч ВКС 5/24К(32)</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>34368 ₽/ед</t>
+          <t>37867 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
-          <t>Вихревой насос 24 м 18 м3/ч ВКС 5/24К-2Г(32)</t>
+          <t>Вихревой насос 24 м 18 м3/ч ВКС 5/24К-1Г(32)</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>32655 ₽/ед</t>
+          <t>34368 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
-          <t>Вихревой насос 24 м 18 м3/ч ВКС 5/24К(32)</t>
+          <t>Вихревой насос 24 м 18 м3/ч ВКС 5/24К-2Г(32)</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>37867 ₽/ед</t>
+          <t>32655 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Вихревой насос 26 м 7,2 м3/ч ВК 2/26А</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>22087 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Вихревой насос 26 м 7,2 м3/ч ВК 2/26А-1Г</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>20651 ₽/ед</t>
         </is>
@@ -1569,68 +1569,68 @@
         <is>
           <t>Вихревой насос 45 м 36 м3/ч ВКО 10/45А</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
           <t>39616 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
           <t>Вихревой насос 45 м 36 м3/ч ВКС 10/45А</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
           <t>39728 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
-          <t>Горизонтальный насос 1000 м3/ч 40 м 1Д 1600-90</t>
+          <t>Горизонтальный насос 100 м3/ч 22 м 1Д 200-90</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>322107 ₽/ед</t>
+          <t>283872 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
-          <t>Горизонтальный насос 100 м3/ч 22 м 1Д 200-90</t>
+          <t>Горизонтальный насос 1000 м3/ч 40 м 1Д 1600-90</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>283872 ₽/ед</t>
+          <t>322107 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
           <t>Горизонтальный насос 1030 м3/ч 87 м 1Д 1250-125б</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
           <t>282906 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
           <t>Горизонтальный насос 1050 м3/ч 44 м 1Д 1250-63б</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
           <t>265247 ₽/ед</t>
         </is>
@@ -1641,104 +1641,104 @@
         <is>
           <t>Горизонтальный насос 1100 м3/ч 52,5 м 1Д 1250-63а</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
           <t>279776 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
           <t>Горизонтальный насос 1150 м3/ч 102 м 1Д 1250-125а</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
           <t>325005 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
-          <t xml:space="preserve">Горизонтальный насос 1250 м3/ч 10 м 2Д 2000-21а </t>
+          <t>Горизонтальный насос 125 м3/ч 30 м 1Д 250-125</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>282368 ₽/ед</t>
+          <t>264643 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
-          <t>Горизонтальный насос 1250 м3/ч 125 м 1Д 1250-125</t>
+          <t xml:space="preserve">Горизонтальный насос 1250 м3/ч 10 м 2Д 2000-21а </t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>323715 ₽/ед</t>
+          <t>282368 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
-          <t>Горизонтальный насос 1250 м3/ч 13 м 2Д 2000-21</t>
+          <t>Горизонтальный насос 1250 м3/ч 125 м 1Д 1250-125</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>304513 ₽/ед</t>
+          <t>323715 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
-          <t>Горизонтальный насос 1250 м3/ч 63 м 1Д 1250-63</t>
+          <t>Горизонтальный насос 1250 м3/ч 13 м 2Д 2000-21</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>250298 ₽/ед</t>
+          <t>304513 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
-          <t>Горизонтальный насос 125 м3/ч 30 м 1Д 250-125</t>
+          <t>Горизонтальный насос 1250 м3/ч 63 м 1Д 1250-63</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>264643 ₽/ед</t>
+          <t>250298 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
           <t>Горизонтальный насос 1300 м3/ч 63 м 1Д 1600-90б</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
           <t>271131 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
           <t>Горизонтальный насос 135 м3/ч 80 м Д 160-112б</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
           <t>272291 ₽/ед</t>
         </is>
@@ -1761,80 +1761,80 @@
         <is>
           <t>Горизонтальный насос 150 м3/ч 100 м Д 160-112а</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
           <t>273168 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
           <t>Горизонтальный насос 150 м3/ч 18 м 1Д 315-71</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
           <t>287430 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
-          <t>Горизонтальный насос 1600 м3/ч 90 м 1Д 1600-90</t>
+          <t>Горизонтальный насос 160 м3/ч 112 м Д 160-112</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>334067 ₽/ед</t>
+          <t>275874 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
-          <t>Горизонтальный насос 160 м3/ч 112 м Д 160-112</t>
+          <t>Горизонтальный насос 160 м3/ч 62 м 1Д 200-90б</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>275874 ₽/ед</t>
+          <t>315516 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
-          <t>Горизонтальный насос 160 м3/ч 62 м 1Д 200-90б</t>
+          <t>Горизонтальный насос 1600 м3/ч 90 м 1Д 1600-90</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>315516 ₽/ед</t>
+          <t>334067 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
           <t xml:space="preserve">Горизонтальный насос 1750 м3/ч 18 м 2Д 2000-21а </t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
           <t>309295 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
           <t>Горизонтальный насос 180 м3/ч 25 м Д 200-36б</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
           <t>287766 ₽/ед</t>
         </is>
@@ -1845,80 +1845,80 @@
         <is>
           <t>Горизонтальный насос 180 м3/ч 74 м 1Д 200-90а</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
           <t>269202 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
           <t>Горизонтальный насос 190 м3/ч 29,7 м Д 200-36а</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
           <t>290145 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
-          <t>Горизонтальный насос 2000 м3/ч 21 м 2Д 2000-21</t>
+          <t>Горизонтальный насос 200 м3/ч 36 м Д 200-36</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>346468 ₽/ед</t>
+          <t>303030 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
-          <t>Горизонтальный насос 200 м3/ч 36 м Д 200-36</t>
+          <t>Горизонтальный насос 200 м3/ч 90 м 1Д 200-90</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>303030 ₽/ед</t>
+          <t>269787 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
-          <t>Горизонтальный насос 200 м3/ч 90 м 1Д 200-90</t>
+          <t>Горизонтальный насос 2000 м3/ч 21 м 2Д 2000-21</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>269787 ₽/ед</t>
+          <t>346468 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
           <t>Горизонтальный насос 220 м3/ч 36 м 1Д 315-50б</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
           <t>293309 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
           <t>Горизонтальный насос 240 м3/ч 101 м 1Д 250-125а</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
           <t>293784 ₽/ед</t>
         </is>
@@ -2145,68 +2145,68 @@
         <is>
           <t>Горизонтальный насос 630 м3/ч 125 м 1Д 630-125</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
           <t>270899 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="inlineStr">
         <is>
           <t>Горизонтальный насос 630 м3/ч 90 м 1Д 630-90</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
           <t>343504 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr">
         <is>
-          <t>Горизонтальный насос 700 м3/ч 40 м 1Д 800-56б</t>
+          <t>Горизонтальный насос 70 м3/ч 25 м Д 160-112а</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
-          <t>286003 ₽/ед</t>
+          <t>251660 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr">
         <is>
-          <t>Горизонтальный насос 70 м3/ч 25 м Д 160-112а</t>
+          <t>Горизонтальный насос 700 м3/ч 40 м 1Д 800-56б</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
-          <t>251660 ₽/ед</t>
+          <t>286003 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr">
         <is>
           <t>Горизонтальный насос 710 м3/ч 20 м 1Д 1250-63б</t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
           <t>343230 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr">
         <is>
           <t>Горизонтальный насос 720 м3/ч 80 м 1Д 720-90а</t>
         </is>
       </c>
       <c r="B148" t="inlineStr">
         <is>
           <t>290628 ₽/ед</t>
         </is>
@@ -2229,80 +2229,80 @@
         <is>
           <t>Горизонтальный насос 740 м3/ч 24 м 1Д 1250-63а</t>
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
           <t>307441 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="inlineStr">
         <is>
           <t>Горизонтальный насос 740 м3/ч 48 м 1Д 800-56а</t>
         </is>
       </c>
       <c r="B151" t="inlineStr">
         <is>
           <t>265454 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr">
         <is>
-          <t>Горизонтальный насос 800 м3/ч 28 м 1Д 1250-63</t>
+          <t>Горизонтальный насос 80 м3/ч 28 м Д 160-112</t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
         <is>
-          <t>317144 ₽/ед</t>
+          <t>263778 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="inlineStr">
         <is>
-          <t>Горизонтальный насос 800 м3/ч 56 м 1Д 800-56</t>
+          <t>Горизонтальный насос 800 м3/ч 28 м 1Д 1250-63</t>
         </is>
       </c>
       <c r="B153" t="inlineStr">
         <is>
-          <t>319546 ₽/ед</t>
+          <t>317144 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="inlineStr">
         <is>
-          <t>Горизонтальный насос 80 м3/ч 28 м Д 160-112</t>
+          <t>Горизонтальный насос 800 м3/ч 56 м 1Д 800-56</t>
         </is>
       </c>
       <c r="B154" t="inlineStr">
         <is>
-          <t>263778 ₽/ед</t>
+          <t>319546 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr">
         <is>
           <t>Горизонтальный насос 870 м3/ч 30 м 1Д 1600-90б</t>
         </is>
       </c>
       <c r="B155" t="inlineStr">
         <is>
           <t>308078 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="inlineStr">
         <is>
           <t>Горизонтальный насос 970 м3/ч 34 м 1Д 1600-90а</t>
         </is>
       </c>
       <c r="B156" t="inlineStr">
         <is>
           <t>300096 ₽/ед</t>
         </is>
@@ -2433,68 +2433,68 @@
         <is>
           <t xml:space="preserve">Горизонтальный насос правое вращение 1750 м3/ч 18 м 2Д 2000-21а </t>
         </is>
       </c>
       <c r="B167" t="inlineStr">
         <is>
           <t>314931 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="inlineStr">
         <is>
           <t>Горизонтальный насос правое вращение 180 м3/ч 74 м 1Д 200-90а</t>
         </is>
       </c>
       <c r="B168" t="inlineStr">
         <is>
           <t>258417 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="inlineStr">
         <is>
-          <t>Горизонтальный насос правое вращение 2000 м3/ч 21 м 2Д 2000-21</t>
+          <t>Горизонтальный насос правое вращение 200 м3/ч 90 м 1Д 200-90</t>
         </is>
       </c>
       <c r="B169" t="inlineStr">
         <is>
-          <t>329988 ₽/ед</t>
+          <t>328538 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="inlineStr">
         <is>
-          <t>Горизонтальный насос правое вращение 200 м3/ч 90 м 1Д 200-90</t>
+          <t>Горизонтальный насос правое вращение 2000 м3/ч 21 м 2Д 2000-21</t>
         </is>
       </c>
       <c r="B170" t="inlineStr">
         <is>
-          <t>328538 ₽/ед</t>
+          <t>329988 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="inlineStr">
         <is>
           <t>Горизонтальный насос правое вращение 220 м3/ч 36 м 1Д 315-50б</t>
         </is>
       </c>
       <c r="B171" t="inlineStr">
         <is>
           <t>268731 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="inlineStr">
         <is>
           <t>Горизонтальный насос правое вращение 300 м3/ч 42 м 1Д 315-50а</t>
         </is>
       </c>
       <c r="B172" t="inlineStr">
         <is>
           <t>297792 ₽/ед</t>
         </is>
@@ -3033,140 +3033,140 @@
         <is>
           <t>Коловратный насос 5 м3/ч 18 кгс/см2 КВ 1,8/18</t>
         </is>
       </c>
       <c r="B217" t="inlineStr">
         <is>
           <t>48397 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="inlineStr">
         <is>
           <t>Конденсатный насос 100 м3/ч 100 м 1КсВ 100-100-1</t>
         </is>
       </c>
       <c r="B218" t="inlineStr">
         <is>
           <t>616777 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="inlineStr">
         <is>
-          <t>Конденсатный насос 125 м3/ч 140 м 1КсВ 125-140-1</t>
+          <t>Конденсатный насос 12 м3/ч 110 м 1Кс 12-110</t>
         </is>
       </c>
       <c r="B219" t="inlineStr">
         <is>
-          <t>617284 ₽/ед</t>
+          <t>509358 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="inlineStr">
         <is>
-          <t>Конденсатный насос 125 м3/ч 71 м 1КсВ 125-71-1</t>
+          <t>Конденсатный насос 12 м3/ч 50 м 1Кс 12-50</t>
         </is>
       </c>
       <c r="B220" t="inlineStr">
         <is>
-          <t>651739 ₽/ед</t>
+          <t>511731 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="inlineStr">
         <is>
-          <t>Конденсатный насос 12 м3/ч 110 м 1Кс 12-110</t>
+          <t>Конденсатный насос 125 м3/ч 140 м 1КсВ 125-140-1</t>
         </is>
       </c>
       <c r="B221" t="inlineStr">
         <is>
-          <t>509358 ₽/ед</t>
+          <t>617284 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="inlineStr">
         <is>
-          <t>Конденсатный насос 12 м3/ч 50 м 1Кс 12-50</t>
+          <t>Конденсатный насос 125 м3/ч 71 м 1КсВ 125-71-1</t>
         </is>
       </c>
       <c r="B222" t="inlineStr">
         <is>
-          <t>511731 ₽/ед</t>
+          <t>651739 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="inlineStr">
         <is>
-          <t>Конденсатный насос 200 м3/ч 130 м 1КсВ 200-130-1</t>
+          <t>Конденсатный насос 20 м3/ч 110 м 1Кс 20-110</t>
         </is>
       </c>
       <c r="B223" t="inlineStr">
         <is>
-          <t>775009 ₽/ед</t>
+          <t>556460 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="inlineStr">
         <is>
-          <t>Конденсатный насос 200 м3/ч 220 м 1КсВ 200-220-1</t>
+          <t>Конденсатный насос 20 м3/ч 50 м 1Кс 20-50</t>
         </is>
       </c>
       <c r="B224" t="inlineStr">
         <is>
-          <t>658678 ₽/ед</t>
+          <t>559699 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="inlineStr">
         <is>
-          <t>Конденсатный насос 20 м3/ч 110 м 1Кс 20-110</t>
+          <t>Конденсатный насос 200 м3/ч 130 м 1КсВ 200-130-1</t>
         </is>
       </c>
       <c r="B225" t="inlineStr">
         <is>
-          <t>556460 ₽/ед</t>
+          <t>775009 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="inlineStr">
         <is>
-          <t>Конденсатный насос 20 м3/ч 50 м 1Кс 20-50</t>
+          <t>Конденсатный насос 200 м3/ч 220 м 1КсВ 200-220-1</t>
         </is>
       </c>
       <c r="B226" t="inlineStr">
         <is>
-          <t>559699 ₽/ед</t>
+          <t>658678 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="inlineStr">
         <is>
           <t>Конденсатный насос 315 м3/ч 160 м 1КсВ 315-160-1</t>
         </is>
       </c>
       <c r="B227" t="inlineStr">
         <is>
           <t>786325 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="inlineStr">
         <is>
           <t>Конденсатный насос 315 м3/ч 80 м 1КсВ 315-80-1</t>
         </is>
       </c>
       <c r="B228" t="inlineStr">
         <is>
           <t>777579 ₽/ед</t>
         </is>
@@ -3501,512 +3501,512 @@
         <is>
           <t>Морской насос 0,25 м3/ч 25 кгс/см2 НМШФ 0.6-25Ю</t>
         </is>
       </c>
       <c r="B256" t="inlineStr">
         <is>
           <t>100823 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="inlineStr">
         <is>
           <t>Морской насос 0,45 м3/ч 25 кгс/см2 А1 3В 0.25/25Б</t>
         </is>
       </c>
       <c r="B257" t="inlineStr">
         <is>
           <t>103366 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="inlineStr">
         <is>
-          <t>Морской насос 0,63 м3/ч 25 кгс/см2 НМШФ 0.8-25Ю</t>
+          <t>Морской насос 0,6 м3/ч 5 кгс/см2 АН 1В 1.6/5Б-3</t>
         </is>
       </c>
       <c r="B258" t="inlineStr">
         <is>
-          <t>104100 ₽/ед</t>
+          <t>103822 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="259">
       <c r="A259" t="inlineStr">
         <is>
-          <t>Морской насос 0,6 м3/ч 5 кгс/см2 АН 1В 1.6/5Б-3</t>
+          <t>Морской насос 0,63 м3/ч 25 кгс/см2 НМШФ 0.8-25Ю</t>
         </is>
       </c>
       <c r="B259" t="inlineStr">
         <is>
-          <t>103822 ₽/ед</t>
+          <t>104100 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="inlineStr">
         <is>
-          <t xml:space="preserve">Морской насос 10 м3/ч 4 кгс/см2 А1 2ВВ 10/16Б </t>
+          <t>Морской насос 1 м3/ч 25 кгс/см2 А1 3В 0.6/63Б</t>
         </is>
       </c>
       <c r="B260" t="inlineStr">
         <is>
-          <t>121116 ₽/ед</t>
+          <t>105990 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="inlineStr">
         <is>
-          <t>Морской насос 11,6 м3/ч 40 кгс/см2 А1 3В 8/63Б</t>
+          <t>Морской насос 1,2 м3/ч 5 кгс/см2 АН 1В 1.6/5Б-3</t>
         </is>
       </c>
       <c r="B261" t="inlineStr">
         <is>
-          <t>121291 ₽/ед</t>
+          <t>106376 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="inlineStr">
         <is>
-          <t>Морской насос 12,5 м3/ч 10 кгс/см2 А1 3В 8/25Б</t>
+          <t>Морской насос 1,3 м3/ч 25 кгс/см2 А1 3В 1.6/40Б</t>
         </is>
       </c>
       <c r="B262" t="inlineStr">
         <is>
-          <t>125468 ₽/ед</t>
+          <t>106485 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="inlineStr">
         <is>
-          <t>Морской насос 126 м3/ч 10 кгс/см2 А1 3В 320/16Б</t>
+          <t xml:space="preserve">Морской насос 1,6 м3/ч 4 кгс/см2 А1 2ВВ 1.6/16Б </t>
         </is>
       </c>
       <c r="B263" t="inlineStr">
         <is>
-          <t>139923 ₽/ед</t>
+          <t>106499 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="inlineStr">
         <is>
-          <t>Морской насос 1,2 м3/ч 5 кгс/см2 АН 1В 1.6/5Б-3</t>
+          <t>Морской насос 1,6 м3/ч 6 кгс/см2 НМШФ 2-40Б</t>
         </is>
       </c>
       <c r="B264" t="inlineStr">
         <is>
-          <t>106376 ₽/ед</t>
+          <t>106674 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="inlineStr">
         <is>
-          <t>Морской насос 130 м3/ч 4 кгс/см2 А1 3В 320/16Б</t>
+          <t>Морской насос 1,8 м3/ч 100 кгс/см2 А1 3В 1/100Б</t>
         </is>
       </c>
       <c r="B265" t="inlineStr">
         <is>
-          <t>141096 ₽/ед</t>
+          <t>107724 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="266">
       <c r="A266" t="inlineStr">
         <is>
-          <t>Морской насос 1,3 м3/ч 25 кгс/см2 А1 3В 1.6/40Б</t>
+          <t xml:space="preserve">Морской насос 10 м3/ч 4 кгс/см2 А1 2ВВ 10/16Б </t>
         </is>
       </c>
       <c r="B266" t="inlineStr">
         <is>
-          <t>106485 ₽/ед</t>
+          <t>121116 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="inlineStr">
         <is>
-          <t>Морской насос 160 м3/ч 4 кгс/см2 А1 3В 400/16Б</t>
+          <t>Морской насос 11,6 м3/ч 40 кгс/см2 А1 3В 8/63Б</t>
         </is>
       </c>
       <c r="B267" t="inlineStr">
         <is>
-          <t>144098 ₽/ед</t>
+          <t>121291 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="inlineStr">
         <is>
-          <t xml:space="preserve">Морской насос 1,6 м3/ч 4 кгс/см2 А1 2ВВ 1.6/16Б </t>
+          <t>Морской насос 12,5 м3/ч 10 кгс/см2 А1 3В 8/25Б</t>
         </is>
       </c>
       <c r="B268" t="inlineStr">
         <is>
-          <t>106499 ₽/ед</t>
+          <t>125468 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="269">
       <c r="A269" t="inlineStr">
         <is>
-          <t xml:space="preserve">Морской насос 16 м3/ч 4 кгс/см2 А1 2ВВ 16/16Б </t>
+          <t>Морской насос 126 м3/ч 10 кгс/см2 А1 3В 320/16Б</t>
         </is>
       </c>
       <c r="B269" t="inlineStr">
         <is>
-          <t>127820 ₽/ед</t>
+          <t>139923 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="270">
       <c r="A270" t="inlineStr">
         <is>
-          <t>Морской насос 1,6 м3/ч 6 кгс/см2 НМШФ 2-40Б</t>
+          <t>Морской насос 130 м3/ч 4 кгс/см2 А1 3В 320/16Б</t>
         </is>
       </c>
       <c r="B270" t="inlineStr">
         <is>
-          <t>106674 ₽/ед</t>
+          <t>141096 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="271">
       <c r="A271" t="inlineStr">
         <is>
-          <t>Морской насос 1,8 м3/ч 100 кгс/см2 А1 3В 1/100Б</t>
+          <t xml:space="preserve">Морской насос 16 м3/ч 4 кгс/см2 А1 2ВВ 16/16Б </t>
         </is>
       </c>
       <c r="B271" t="inlineStr">
         <is>
-          <t>107724 ₽/ед</t>
+          <t>127820 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="272">
       <c r="A272" t="inlineStr">
         <is>
-          <t>Морской насос 19,5 м3/ч 4 кгс/см2 Ш 40-4-19,5/4Б</t>
+          <t>Морской насос 160 м3/ч 4 кгс/см2 А1 3В 400/16Б</t>
         </is>
       </c>
       <c r="B272" t="inlineStr">
         <is>
-          <t>128956 ₽/ед</t>
+          <t>144098 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="inlineStr">
         <is>
-          <t>Морской насос 1 м3/ч 25 кгс/см2 А1 3В 0.6/63Б</t>
+          <t>Морской насос 19,5 м3/ч 4 кгс/см2 Ш 40-4-19,5/4Б</t>
         </is>
       </c>
       <c r="B273" t="inlineStr">
         <is>
-          <t>105990 ₽/ед</t>
+          <t>128956 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="274">
       <c r="A274" t="inlineStr">
         <is>
-          <t>Морской насос 21,6 м3/ч 10 кгс/см2 А1 3В 16/25Б</t>
+          <t>Морской насос 2 м3/ч 5 кгс/см2 АН 1В 6/5К-3</t>
         </is>
       </c>
       <c r="B274" t="inlineStr">
         <is>
-          <t>131688 ₽/ед</t>
+          <t>109159 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="275">
       <c r="A275" t="inlineStr">
         <is>
-          <t>Морской насос 21,6 м3/ч 25 кгс/см2 А1 3В 16/25Б</t>
+          <t>Морской насос 2,5 м3/ч 1,4 кгс/см2 АН 1В 1.6/5К-3</t>
         </is>
       </c>
       <c r="B275" t="inlineStr">
         <is>
-          <t>133025 ₽/ед</t>
+          <t>110359 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="276">
       <c r="A276" t="inlineStr">
         <is>
-          <t>Морской насос 21 м3/ч 4 кгс/см2 А1 3В 40/25Б</t>
+          <t>Морской насос 2,5 м3/ч 14 кгс/см2 1В 1,6/5Б-13</t>
         </is>
       </c>
       <c r="B276" t="inlineStr">
         <is>
-          <t>129137 ₽/ед</t>
+          <t>109167 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="277">
       <c r="A277" t="inlineStr">
         <is>
-          <t>Морской насос 21 м3/ч 63 кгс/см2 А1 3В 16/63Б</t>
+          <t xml:space="preserve">Морской насос 2,5 м3/ч 4 кгс/см2 А1 2ВВ 2.5/16Б </t>
         </is>
       </c>
       <c r="B277" t="inlineStr">
         <is>
-          <t>130052 ₽/ед</t>
+          <t>111656 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="278">
       <c r="A278" t="inlineStr">
         <is>
-          <t>Морской насос 255 м3/ч 4 кгс/см2 А1 3Вх2 320/16Б</t>
+          <t>Морской насос 21 м3/ч 4 кгс/см2 А1 3В 40/25Б</t>
         </is>
       </c>
       <c r="B278" t="inlineStr">
         <is>
-          <t>144771 ₽/ед</t>
+          <t>129137 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="279">
       <c r="A279" t="inlineStr">
         <is>
-          <t>Морской насос 2,5 м3/ч 14 кгс/см2 1В 1,6/5Б-13</t>
+          <t>Морской насос 21 м3/ч 63 кгс/см2 А1 3В 16/63Б</t>
         </is>
       </c>
       <c r="B279" t="inlineStr">
         <is>
-          <t>109167 ₽/ед</t>
+          <t>130052 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="280">
       <c r="A280" t="inlineStr">
         <is>
-          <t>Морской насос 2,5 м3/ч 1,4 кгс/см2 АН 1В 1.6/5К-3</t>
+          <t>Морской насос 21,6 м3/ч 10 кгс/см2 А1 3В 16/25Б</t>
         </is>
       </c>
       <c r="B280" t="inlineStr">
         <is>
-          <t>110359 ₽/ед</t>
+          <t>131688 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="281">
       <c r="A281" t="inlineStr">
         <is>
-          <t xml:space="preserve">Морской насос 2,5 м3/ч 4 кгс/см2 А1 2ВВ 2.5/16Б </t>
+          <t>Морской насос 21,6 м3/ч 25 кгс/см2 А1 3В 16/25Б</t>
         </is>
       </c>
       <c r="B281" t="inlineStr">
         <is>
-          <t>111656 ₽/ед</t>
+          <t>133025 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="282">
       <c r="A282" t="inlineStr">
         <is>
           <t xml:space="preserve">Морской насос 25 м3/ч 4 кгс/см2 А1 2ВВ 25/16Б </t>
         </is>
       </c>
       <c r="B282" t="inlineStr">
         <is>
           <t>134143 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="283">
       <c r="A283" t="inlineStr">
         <is>
-          <t>Морской насос 2 м3/ч 5 кгс/см2 АН 1В 6/5К-3</t>
+          <t>Морской насос 255 м3/ч 4 кгс/см2 А1 3Вх2 320/16Б</t>
         </is>
       </c>
       <c r="B283" t="inlineStr">
         <is>
-          <t>109159 ₽/ед</t>
+          <t>144771 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="284">
       <c r="A284" t="inlineStr">
         <is>
           <t>Морской насос 3,24 м3/ч 25 кгс/см2 А1 3В 1.6/40Б</t>
         </is>
       </c>
       <c r="B284" t="inlineStr">
         <is>
           <t>111727 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="285">
       <c r="A285" t="inlineStr">
         <is>
-          <t>Морской насос 325 м3/ч 4 кгс/см2 А1 3Вх2 400/16Б</t>
+          <t>Морской насос 3,8 м3/ч 100 кгс/см2 А1 3В 2.5/100Б</t>
         </is>
       </c>
       <c r="B285" t="inlineStr">
         <is>
-          <t>145734 ₽/ед</t>
+          <t>113007 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="286">
       <c r="A286" t="inlineStr">
         <is>
-          <t>Морской насос 37,5 м3/ч 2,5 кгс/см2 Ш 80-2,5Б</t>
+          <t>Морской насос 325 м3/ч 4 кгс/см2 А1 3Вх2 400/16Б</t>
         </is>
       </c>
       <c r="B286" t="inlineStr">
         <is>
-          <t>134667 ₽/ед</t>
+          <t>145734 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="287">
       <c r="A287" t="inlineStr">
         <is>
-          <t>Морской насос 3,8 м3/ч 100 кгс/см2 А1 3В 2.5/100Б</t>
+          <t>Морской насос 37,5 м3/ч 2,5 кгс/см2 Ш 80-2,5Б</t>
         </is>
       </c>
       <c r="B287" t="inlineStr">
         <is>
-          <t>113007 ₽/ед</t>
+          <t>134667 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="288">
       <c r="A288" t="inlineStr">
         <is>
-          <t>Морской насос 400 м3/ч 4 кгс/см2 А1 3Вх2 500/10Б</t>
+          <t xml:space="preserve">Морской насос 4 м3/ч 4 кгс/см2 А1 2ВВ 4/16 Б </t>
         </is>
       </c>
       <c r="B288" t="inlineStr">
         <is>
-          <t>146569 ₽/ед</t>
+          <t>113360 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="289">
       <c r="A289" t="inlineStr">
         <is>
-          <t>Морской насос 45 м3/ч 6,3 кгс/см2 А1 3В 63/25Б</t>
+          <t>Морской насос 4 м3/ч 4 кгс/см2 НМШФ 5-25Б</t>
         </is>
       </c>
       <c r="B289" t="inlineStr">
         <is>
-          <t>134991 ₽/ед</t>
+          <t>114529 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="290">
       <c r="A290" t="inlineStr">
         <is>
-          <t xml:space="preserve">Морской насос 4 м3/ч 4 кгс/см2 А1 2ВВ 4/16 Б </t>
+          <t>Морской насос 400 м3/ч 4 кгс/см2 А1 3Вх2 500/10Б</t>
         </is>
       </c>
       <c r="B290" t="inlineStr">
         <is>
-          <t>113360 ₽/ед</t>
+          <t>146569 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="291">
       <c r="A291" t="inlineStr">
         <is>
-          <t>Морской насос 4 м3/ч 4 кгс/см2 НМШФ 5-25Б</t>
+          <t>Морской насос 45 м3/ч 6,3 кгс/см2 А1 3В 63/25Б</t>
         </is>
       </c>
       <c r="B291" t="inlineStr">
         <is>
-          <t>114529 ₽/ед</t>
+          <t>134991 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="292">
       <c r="A292" t="inlineStr">
         <is>
-          <t>Морской насос 50 м3/ч 4 кгс/см2 А1 3В 125/16Б</t>
+          <t>Морской насос 5 м3/ч 4 кгс/см2 А1 3В 8/25Б</t>
         </is>
       </c>
       <c r="B292" t="inlineStr">
         <is>
-          <t>136818 ₽/ед</t>
+          <t>117914 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="293">
       <c r="A293" t="inlineStr">
         <is>
-          <t>Морской насос 50 м3/ч 4 кгс/см2 А1 3В 63/25Б</t>
+          <t>Морской насос 5 м3/ч 5 кгс/см2 АН 1В 6/5К-3</t>
         </is>
       </c>
       <c r="B293" t="inlineStr">
         <is>
-          <t>136089 ₽/ед</t>
+          <t>115152 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="294">
       <c r="A294" t="inlineStr">
         <is>
           <t>Морской насос 5,8 м3/ч 160 кгс/см2 А1 3В 4/160Б</t>
         </is>
       </c>
       <c r="B294" t="inlineStr">
         <is>
           <t>118547 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="295">
       <c r="A295" t="inlineStr">
         <is>
-          <t>Морской насос 5 м3/ч 4 кгс/см2 А1 3В 8/25Б</t>
+          <t>Морской насос 50 м3/ч 4 кгс/см2 А1 3В 125/16Б</t>
         </is>
       </c>
       <c r="B295" t="inlineStr">
         <is>
-          <t>117914 ₽/ед</t>
+          <t>136818 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="296">
       <c r="A296" t="inlineStr">
         <is>
-          <t>Морской насос 5 м3/ч 5 кгс/см2 АН 1В 6/5К-3</t>
+          <t>Морской насос 50 м3/ч 4 кгс/см2 А1 3В 63/25Б</t>
         </is>
       </c>
       <c r="B296" t="inlineStr">
         <is>
-          <t>115152 ₽/ед</t>
+          <t>136089 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="297">
       <c r="A297" t="inlineStr">
         <is>
           <t xml:space="preserve">Морской насос 6,3 м3/ч 4 кгс/см2 А1 2ВВ 6.3/16Б </t>
         </is>
       </c>
       <c r="B297" t="inlineStr">
         <is>
           <t>119810 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="298">
       <c r="A298" t="inlineStr">
         <is>
           <t>Морской насос 6,3 м3/ч 4 кгс/см2 НМШФ 8-25Б</t>
         </is>
       </c>
       <c r="B298" t="inlineStr">
         <is>
           <t>121032 ₽/ед</t>
         </is>
@@ -4029,16868 +4029,16868 @@
         <is>
           <t>Морской насос 90 м3/ч 10 кгс/см2 А1 3В 125/16Б</t>
         </is>
       </c>
       <c r="B300" t="inlineStr">
         <is>
           <t>137895 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="301">
       <c r="A301" t="inlineStr">
         <is>
           <t>Морской насос 90 м3/ч 4 кгс/см2 А1 3В 125/16Б</t>
         </is>
       </c>
       <c r="B301" t="inlineStr">
         <is>
           <t>138477 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="302">
       <c r="A302" t="inlineStr">
         <is>
-          <t>Насос 10 м3/ч 104 м Boosta  40-10 18-F-075-EQBE</t>
+          <t>Насос (G11/2-A) 10x110x5,5 СПА 6-10-110</t>
         </is>
       </c>
       <c r="B302" t="inlineStr">
         <is>
-          <t>275787 ₽/ед</t>
+          <t>145872 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="303">
       <c r="A303" t="inlineStr">
         <is>
-          <t>Насос 10 м3/ч 10 м Boosta  40-10 02-F-007-EQBE</t>
+          <t>Насос (G11/2-A) 10x140x7,5 СПА 6-10-140</t>
         </is>
       </c>
       <c r="B303" t="inlineStr">
         <is>
-          <t>281817 ₽/ед</t>
+          <t>144873 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="304">
       <c r="A304" t="inlineStr">
         <is>
-          <t>Насос 10 м3/ч 114,3 м Boosta  40-10 20-F-075-EQBE</t>
+          <t>Насос (G11/2-A) 10x180x9,3 СПА 6-10-180</t>
         </is>
       </c>
       <c r="B304" t="inlineStr">
         <is>
-          <t>275450 ₽/ед</t>
+          <t>141551 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="305">
       <c r="A305" t="inlineStr">
         <is>
-          <t>Насос 10 м3/ч 127,5 м Boosta  40-10 21-F-110-EQBE</t>
+          <t>Насос (G11/2-A) 10x205x11 СПА 6-10-205</t>
         </is>
       </c>
       <c r="B305" t="inlineStr">
         <is>
-          <t>275278 ₽/ед</t>
+          <t>138443 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="306">
       <c r="A306" t="inlineStr">
         <is>
-          <t>Насос 10 м3/ч 16 м Boosta  40-10 03-F-011-EQBE</t>
+          <t>Насос (G11/2-A) 10x90x4 СПА 6-10-90</t>
         </is>
       </c>
       <c r="B306" t="inlineStr">
         <is>
-          <t>281653 ₽/ед</t>
+          <t>146068 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="307">
       <c r="A307" t="inlineStr">
         <is>
-          <t>Насос 10 м3/ч 21,7 м Boosta  40-10 04-F-015-EQBE</t>
+          <t>Насос (G11/2-A) 16x100x7,5 СПА 6-16-100</t>
         </is>
       </c>
       <c r="B307" t="inlineStr">
         <is>
-          <t>281282 ₽/ед</t>
+          <t>198303 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="308">
       <c r="A308" t="inlineStr">
         <is>
-          <t>Насос 10 м3/ч 29 м Boosta  40-10 05-F-022-EQBE</t>
+          <t>Насос (G11/2-A) 16x130x9,3 СПА 6-16-130</t>
         </is>
       </c>
       <c r="B308" t="inlineStr">
         <is>
-          <t>280560 ₽/ед</t>
+          <t>192010 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="309">
       <c r="A309" t="inlineStr">
         <is>
-          <t>Насос 10 м3/ч 33,9 м Boosta  40-10 06-F-022-EQBE</t>
+          <t>Насос (G11/2-A) 16x150x11 СПА 6-16-150</t>
         </is>
       </c>
       <c r="B309" t="inlineStr">
         <is>
-          <t>280533 ₽/ед</t>
+          <t>191861 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="310">
       <c r="A310" t="inlineStr">
         <is>
-          <t>Насос 10 м3/ч 39,8 м Boosta  40-10 07-F-030-EQBE</t>
+          <t>Насос (G11/2-A) 16x175x13 СПА 6-16-175</t>
         </is>
       </c>
       <c r="B310" t="inlineStr">
         <is>
-          <t>280092 ₽/ед</t>
+          <t>186943 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="311">
       <c r="A311" t="inlineStr">
         <is>
-          <t>Насос 10 м3/ч 4,3 м Boosta  40-10 01-F-007-EQBE</t>
+          <t>Насос (G11/2-A) 16x195x15 СПА 6-16-195</t>
         </is>
       </c>
       <c r="B311" t="inlineStr">
         <is>
-          <t>281879 ₽/ед</t>
+          <t>181860 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="312">
       <c r="A312" t="inlineStr">
         <is>
-          <t>Насос 10 м3/ч 44,5 м Boosta  40-10 08-F-030-EQBE</t>
+          <t>Насос (G11/2-A) 16x60x4 СПА 6-16-60</t>
         </is>
       </c>
       <c r="B312" t="inlineStr">
         <is>
-          <t>279939 ₽/ед</t>
+          <t>141551 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="313">
       <c r="A313" t="inlineStr">
         <is>
-          <t>Насос 10 м3/ч 52,1 м Boosta  40-10 09-F-040-EQBE</t>
+          <t>Насос (G11/2-A) 16x85x5,5 СПА 6-16-85</t>
         </is>
       </c>
       <c r="B313" t="inlineStr">
         <is>
-          <t>279325 ₽/ед</t>
+          <t>136519 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="314">
       <c r="A314" t="inlineStr">
         <is>
-          <t>Насос 10 м3/ч 57,2 м Boosta  40-10 10-F-040-EQBE</t>
+          <t>Насос (G11/2-A) 25x100x11 СПА 6-25-100</t>
         </is>
       </c>
       <c r="B314" t="inlineStr">
         <is>
-          <t>279029 ₽/ед</t>
+          <t>138443 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="315">
       <c r="A315" t="inlineStr">
         <is>
-          <t>Насос 10 м3/ч 62,1 м Boosta  40-10 11-F-040-EQBE</t>
+          <t>Насос (G11/2-A) 25x115x13 СПА 6-25-115</t>
         </is>
       </c>
       <c r="B315" t="inlineStr">
         <is>
-          <t>278520 ₽/ед</t>
+          <t>161055 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="316">
       <c r="A316" t="inlineStr">
         <is>
-          <t>Насос 10 м3/ч 74,3 м Boosta  40-10 13-F-055-EQBE</t>
+          <t>Насос (G11/2-A) 25x120x15 СПА 6-25-120</t>
         </is>
       </c>
       <c r="B316" t="inlineStr">
         <is>
-          <t>278411 ₽/ед</t>
+          <t>158272 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="317">
       <c r="A317" t="inlineStr">
         <is>
-          <t>Насос 10 м3/ч 83,9 м Boosta  40-10 15-F-055-EQBE</t>
+          <t>Насос (G11/2-A) 25x145x18,5 СПА 6-25-145</t>
         </is>
       </c>
       <c r="B317" t="inlineStr">
         <is>
-          <t>277046 ₽/ед</t>
+          <t>146068 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="318">
       <c r="A318" t="inlineStr">
         <is>
-          <t>Насос 10 м3/ч 98,8 м Boosta  40-10 17-F-075-EQBE</t>
+          <t>Насос (G11/2-A) 25x160x22 СПА 6-25-160</t>
         </is>
       </c>
       <c r="B318" t="inlineStr">
         <is>
-          <t>276116 ₽/ед</t>
+          <t>145872 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="319">
       <c r="A319" t="inlineStr">
         <is>
-          <t>Насос 125 м3/ч 19,6 м Boosta  125-125 2-G-150-EQBE</t>
+          <t>Насос (G11/2-A) 25x175x30 СПА 6-25-175</t>
         </is>
       </c>
       <c r="B319" t="inlineStr">
         <is>
-          <t>349631 ₽/ед</t>
+          <t>136519 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="320">
       <c r="A320" t="inlineStr">
         <is>
-          <t>Насос 125 м3/ч 29,4 м Boosta  125-125 3-G-220-EQBE</t>
+          <t>Насос (G11/2-A) 25x35x4 СПА 6-25-35</t>
         </is>
       </c>
       <c r="B320" t="inlineStr">
         <is>
-          <t>349414 ₽/ед</t>
+          <t>180006 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="321">
       <c r="A321" t="inlineStr">
         <is>
-          <t>Насос 125 м3/ч 39,2 м Boosta  125-125 4-G-300-EQBE</t>
+          <t>Насос (G11/2-A) 25x45x5,5 СПА 6-25-45</t>
         </is>
       </c>
       <c r="B321" t="inlineStr">
         <is>
-          <t>349319 ₽/ед</t>
+          <t>171313 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="322">
       <c r="A322" t="inlineStr">
         <is>
-          <t>Насос 125 м3/ч 49 м Boosta  125-125 5-G-370-EQBE</t>
+          <t>Насос (G11/2-A) 25x65x7,5 СПА 6-25-65</t>
         </is>
       </c>
       <c r="B322" t="inlineStr">
         <is>
-          <t>348911 ₽/ед</t>
+          <t>167142 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="323">
       <c r="A323" t="inlineStr">
         <is>
-          <t>Насос 125 м3/ч 58,8 м Boosta  125-125 6-G-450-EQBE</t>
+          <t>Насос (G11/2-A) 25x80x9,3 СПА 6-25-80</t>
         </is>
       </c>
       <c r="B323" t="inlineStr">
         <is>
-          <t>348753 ₽/ед</t>
+          <t>144873 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="324">
       <c r="A324" t="inlineStr">
         <is>
-          <t>Насос 125 м3/ч 6,2 м Boosta  125-125 1-G-075-EQBE</t>
+          <t>Насос 1 м3/ч 10,6 м Boosta  25 -1 04-F-003-EQBE</t>
         </is>
       </c>
       <c r="B324" t="inlineStr">
         <is>
-          <t>349924 ₽/ед</t>
+          <t>257563 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="325">
       <c r="A325" t="inlineStr">
         <is>
-          <t>Насос 125 м3/ч 68,6 м Boosta  125-125 7-G-550-EQBE</t>
+          <t>Насос 1 м3/ч 101,2 м Boosta  25-1 34-F-022-EQBE</t>
         </is>
       </c>
       <c r="B325" t="inlineStr">
         <is>
-          <t>348280 ₽/ед</t>
+          <t>250316 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="326">
       <c r="A326" t="inlineStr">
         <is>
-          <t>Насос 125 м3/ч 77,1 м Boosta  125-125 8/2A-G-550-EQBE</t>
+          <t>Насос 1 м3/ч 108,7 м Boosta  25-1 37-F-022-EQBE</t>
         </is>
       </c>
       <c r="B326" t="inlineStr">
         <is>
-          <t>347779 ₽/ед</t>
+          <t>250136 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="327">
       <c r="A327" t="inlineStr">
         <is>
-          <t>Насос 15 м3/ч 118,8 м Boosta  50-15 15-F-150-EQBE</t>
+          <t>Насос 1 м3/ч 12,5 м Boosta  25 -1 05-F-003-EQBE</t>
         </is>
       </c>
       <c r="B327" t="inlineStr">
         <is>
-          <t>290218 ₽/ед</t>
+          <t>257058 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="328">
       <c r="A328" t="inlineStr">
         <is>
-          <t>Насос 15 м3/ч 13,1 м Boosta  50-15 02-F-022-EQBE</t>
+          <t>Насос 1 м3/ч 14 м Boosta  25-1 06-F-003-EQBE</t>
         </is>
       </c>
       <c r="B328" t="inlineStr">
         <is>
-          <t>288938 ₽/ед</t>
+          <t>256743 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="329">
       <c r="A329" t="inlineStr">
         <is>
-          <t>Насос 15 м3/ч 133,6 м Boosta  50-15 17-F-150-EQBE</t>
+          <t>Насос 1 м3/ч 15,2 м Boosta  25-1 07-F-003-EQBE</t>
         </is>
       </c>
       <c r="B329" t="inlineStr">
         <is>
-          <t>282025 ₽/ед</t>
+          <t>256410 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="330">
       <c r="A330" t="inlineStr">
         <is>
-          <t>Насос 15 м3/ч 20,1 м Boosta  50-15 03-F-030-EQBE</t>
+          <t>Насос 1 м3/ч 22,4 м Boosta  25-1 08-F-005-EQBE</t>
         </is>
       </c>
       <c r="B330" t="inlineStr">
         <is>
-          <t>287832 ₽/ед</t>
+          <t>256235 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="331">
       <c r="A331" t="inlineStr">
         <is>
-          <t>Насос 15 м3/ч 28,7 м Boosta  50-15 04-F-040-EQBE</t>
+          <t>Насос 1 м3/ч 24,6 м Boosta  25-1 09-F-005-EQBE</t>
         </is>
       </c>
       <c r="B331" t="inlineStr">
         <is>
-          <t>287733 ₽/ед</t>
+          <t>256191 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="332">
       <c r="A332" t="inlineStr">
         <is>
-          <t>Насос 15 м3/ч 34,9 м Boosta  50-15 05-F-040-EQBE</t>
+          <t>Насос 1 м3/ч 26,6 м Boosta  25-1 10-F-005-EQBE</t>
         </is>
       </c>
       <c r="B332" t="inlineStr">
         <is>
-          <t>286339 ₽/ед</t>
+          <t>254978 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="333">
       <c r="A333" t="inlineStr">
         <is>
-          <t>Насос 15 м3/ч 44,2 м Boosta  50-15 06-F-055-EQBE</t>
+          <t>Насос 1 м3/ч 28,5 м Boosta  25-1 11-F-005-EQBE</t>
         </is>
       </c>
       <c r="B333" t="inlineStr">
         <is>
-          <t>286114 ₽/ед</t>
+          <t>254777 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="334">
       <c r="A334" t="inlineStr">
         <is>
-          <t>Насос 15 м3/ч 50,5 м Boosta  50-15 07-F-055-EQBE</t>
+          <t>Насос 1 м3/ч 35,7 м Boosta  25-1 12-F-007-EQBE</t>
         </is>
       </c>
       <c r="B334" t="inlineStr">
         <is>
-          <t>283838 ₽/ед</t>
+          <t>254485 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="335">
       <c r="A335" t="inlineStr">
         <is>
-          <t>Насос 15 м3/ч 5,1 м Boosta  50-15 01-F-011-EQBE</t>
+          <t>Насос 1 м3/ч 38,2 м Boosta  25-1 13-F-007-EQBE</t>
         </is>
       </c>
       <c r="B335" t="inlineStr">
         <is>
-          <t>290158 ₽/ед</t>
+          <t>254279 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="336">
       <c r="A336" t="inlineStr">
         <is>
-          <t>Насос 15 м3/ч 60,6 м Boosta  50-15 08-F-075-EQBE</t>
+          <t>Насос 1 м3/ч 43,1 м Boosta  25-1 15-F-007-EQBE</t>
         </is>
       </c>
       <c r="B336" t="inlineStr">
         <is>
-          <t>282387 ₽/ед</t>
+          <t>254268 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="337">
       <c r="A337" t="inlineStr">
         <is>
-          <t>Насос 15 м3/ч 67,4 м Boosta  50-15 09-F-075-EQBE</t>
+          <t>Насос 1 м3/ч 51,2 м Boosta  25-1 17-F-011-EQBE</t>
         </is>
       </c>
       <c r="B337" t="inlineStr">
         <is>
-          <t>282348 ₽/ед</t>
+          <t>253235 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="338">
       <c r="A338" t="inlineStr">
         <is>
-          <t>Насос 15 м3/ч 77,5 м Boosta  50-15 10-F-110-EQBE</t>
+          <t>Насос 1 м3/ч 56,3 м Boosta  25-1 19-F-011-EQBE</t>
         </is>
       </c>
       <c r="B338" t="inlineStr">
         <is>
-          <t>290420 ₽/ед</t>
+          <t>252719 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="339">
       <c r="A339" t="inlineStr">
         <is>
-          <t>Насос 15 м3/ч 84,7 м Boosta  50-15 11-F-110-EQBE</t>
+          <t>Насос 1 м3/ч 6 м Boosta  25 -1 02-F-003-EQBE</t>
         </is>
       </c>
       <c r="B339" t="inlineStr">
         <is>
-          <t>282315 ₽/ед</t>
+          <t>257903 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="340">
       <c r="A340" t="inlineStr">
         <is>
-          <t>Насос 15 м3/ч 98,6 м Boosta  50-15 13-F-110-EQBE</t>
+          <t>Насос 1 м3/ч 63,5 м Boosta  25-1 22-F-011-EQBE</t>
         </is>
       </c>
       <c r="B340" t="inlineStr">
         <is>
-          <t>282243 ₽/ед</t>
+          <t>252506 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="341">
       <c r="A341" t="inlineStr">
         <is>
-          <t>Насос 1 м3/ч 101,2 м Boosta  25-1 34-F-022-EQBE</t>
+          <t>Насос 1 м3/ч 72,7 м Boosta  25-1 25-F-015-EQBE</t>
         </is>
       </c>
       <c r="B341" t="inlineStr">
         <is>
-          <t>250316 ₽/ед</t>
+          <t>252314 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="342">
       <c r="A342" t="inlineStr">
         <is>
-          <t>Насос 1 м3/ч 10,6 м Boosta  25 -1 04-F-003-EQBE</t>
+          <t>Насос 1 м3/ч 77,5 м Boosta  25-1 27-F-015-EQBE</t>
         </is>
       </c>
       <c r="B342" t="inlineStr">
         <is>
-          <t>257563 ₽/ед</t>
+          <t>252271 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="343">
       <c r="A343" t="inlineStr">
         <is>
-          <t>Насос 1 м3/ч 108,7 м Boosta  25-1 37-F-022-EQBE</t>
+          <t>Насос 1 м3/ч 8,4 м Boosta  25 -1 03-F-003-EQBE</t>
         </is>
       </c>
       <c r="B343" t="inlineStr">
         <is>
-          <t>250136 ₽/ед</t>
+          <t>257772 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="344">
       <c r="A344" t="inlineStr">
         <is>
-          <t>Насос 1 м3/ч 12,5 м Boosta  25 -1 05-F-003-EQBE</t>
+          <t>Насос 1 м3/ч 83,9 м Boosta  25-1 30-F-015-EQBE</t>
         </is>
       </c>
       <c r="B344" t="inlineStr">
         <is>
-          <t>257058 ₽/ед</t>
+          <t>252047 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="345">
       <c r="A345" t="inlineStr">
         <is>
-          <t>Насос 1 м3/ч 14 м Boosta  25-1 06-F-003-EQBE</t>
+          <t>Насос 1 м3/ч 96,3 м Boosta  25-1 32-F-022-EQBE</t>
         </is>
       </c>
       <c r="B345" t="inlineStr">
         <is>
-          <t>256743 ₽/ед</t>
+          <t>251662 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="346">
       <c r="A346" t="inlineStr">
         <is>
-          <t>Насос 1 м3/ч 15,2 м Boosta  25-1 07-F-003-EQBE</t>
+          <t>Насос 10 м3/ч 10 м Boosta  40-10 02-F-007-EQBE</t>
         </is>
       </c>
       <c r="B346" t="inlineStr">
         <is>
-          <t>256410 ₽/ед</t>
+          <t>281817 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="347">
       <c r="A347" t="inlineStr">
         <is>
-          <t>Насос 1 м3/ч 22,4 м Boosta  25-1 08-F-005-EQBE</t>
+          <t>Насос 10 м3/ч 104 м Boosta  40-10 18-F-075-EQBE</t>
         </is>
       </c>
       <c r="B347" t="inlineStr">
         <is>
-          <t>256235 ₽/ед</t>
+          <t>275787 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="348">
       <c r="A348" t="inlineStr">
         <is>
-          <t>Насос 1 м3/ч 24,6 м Boosta  25-1 09-F-005-EQBE</t>
+          <t>Насос 10 м3/ч 114,3 м Boosta  40-10 20-F-075-EQBE</t>
         </is>
       </c>
       <c r="B348" t="inlineStr">
         <is>
-          <t>256191 ₽/ед</t>
+          <t>275450 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="349">
       <c r="A349" t="inlineStr">
         <is>
-          <t>Насос 1 м3/ч 26,6 м Boosta  25-1 10-F-005-EQBE</t>
+          <t>Насос 10 м3/ч 127,5 м Boosta  40-10 21-F-110-EQBE</t>
         </is>
       </c>
       <c r="B349" t="inlineStr">
         <is>
-          <t>254978 ₽/ед</t>
+          <t>275278 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="350">
       <c r="A350" t="inlineStr">
         <is>
-          <t>Насос 1 м3/ч 28,5 м Boosta  25-1 11-F-005-EQBE</t>
+          <t>Насос 10 м3/ч 16 м Boosta  40-10 03-F-011-EQBE</t>
         </is>
       </c>
       <c r="B350" t="inlineStr">
         <is>
-          <t>254777 ₽/ед</t>
+          <t>281653 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="351">
       <c r="A351" t="inlineStr">
         <is>
-          <t>Насос 1 м3/ч 35,7 м Boosta  25-1 12-F-007-EQBE</t>
+          <t>Насос 10 м3/ч 21,7 м Boosta  40-10 04-F-015-EQBE</t>
         </is>
       </c>
       <c r="B351" t="inlineStr">
         <is>
-          <t>254485 ₽/ед</t>
+          <t>281282 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="352">
       <c r="A352" t="inlineStr">
         <is>
-          <t>Насос 1 м3/ч 38,2 м Boosta  25-1 13-F-007-EQBE</t>
+          <t>Насос 10 м3/ч 29 м Boosta  40-10 05-F-022-EQBE</t>
         </is>
       </c>
       <c r="B352" t="inlineStr">
         <is>
-          <t>254279 ₽/ед</t>
+          <t>280560 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="353">
       <c r="A353" t="inlineStr">
         <is>
-          <t>Насос 1 м3/ч 43,1 м Boosta  25-1 15-F-007-EQBE</t>
+          <t>Насос 10 м3/ч 33,9 м Boosta  40-10 06-F-022-EQBE</t>
         </is>
       </c>
       <c r="B353" t="inlineStr">
         <is>
-          <t>254268 ₽/ед</t>
+          <t>280533 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="354">
       <c r="A354" t="inlineStr">
         <is>
-          <t>Насос 1 м3/ч 51,2 м Boosta  25-1 17-F-011-EQBE</t>
+          <t>Насос 10 м3/ч 39,8 м Boosta  40-10 07-F-030-EQBE</t>
         </is>
       </c>
       <c r="B354" t="inlineStr">
         <is>
-          <t>253235 ₽/ед</t>
+          <t>280092 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="355">
       <c r="A355" t="inlineStr">
         <is>
-          <t>Насос 1 м3/ч 56,3 м Boosta  25-1 19-F-011-EQBE</t>
+          <t>Насос 10 м3/ч 4,3 м Boosta  40-10 01-F-007-EQBE</t>
         </is>
       </c>
       <c r="B355" t="inlineStr">
         <is>
-          <t>252719 ₽/ед</t>
+          <t>281879 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="356">
       <c r="A356" t="inlineStr">
         <is>
-          <t>Насос 1 м3/ч 63,5 м Boosta  25-1 22-F-011-EQBE</t>
+          <t>Насос 10 м3/ч 44,5 м Boosta  40-10 08-F-030-EQBE</t>
         </is>
       </c>
       <c r="B356" t="inlineStr">
         <is>
-          <t>252506 ₽/ед</t>
+          <t>279939 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="357">
       <c r="A357" t="inlineStr">
         <is>
-          <t>Насос 1 м3/ч 6 м Boosta  25 -1 02-F-003-EQBE</t>
+          <t>Насос 10 м3/ч 52,1 м Boosta  40-10 09-F-040-EQBE</t>
         </is>
       </c>
       <c r="B357" t="inlineStr">
         <is>
-          <t>257903 ₽/ед</t>
+          <t>279325 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="358">
       <c r="A358" t="inlineStr">
         <is>
-          <t>Насос 1 м3/ч 72,7 м Boosta  25-1 25-F-015-EQBE</t>
+          <t>Насос 10 м3/ч 57,2 м Boosta  40-10 10-F-040-EQBE</t>
         </is>
       </c>
       <c r="B358" t="inlineStr">
         <is>
-          <t>252314 ₽/ед</t>
+          <t>279029 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="359">
       <c r="A359" t="inlineStr">
         <is>
-          <t>Насос 1 м3/ч 77,5 м Boosta  25-1 27-F-015-EQBE</t>
+          <t>Насос 10 м3/ч 62,1 м Boosta  40-10 11-F-040-EQBE</t>
         </is>
       </c>
       <c r="B359" t="inlineStr">
         <is>
-          <t>252271 ₽/ед</t>
+          <t>278520 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="360">
       <c r="A360" t="inlineStr">
         <is>
-          <t>Насос 1 м3/ч 83,9 м Boosta  25-1 30-F-015-EQBE</t>
+          <t>Насос 10 м3/ч 74,3 м Boosta  40-10 13-F-055-EQBE</t>
         </is>
       </c>
       <c r="B360" t="inlineStr">
         <is>
-          <t>252047 ₽/ед</t>
+          <t>278411 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="361">
       <c r="A361" t="inlineStr">
         <is>
-          <t>Насос 1 м3/ч 8,4 м Boosta  25 -1 03-F-003-EQBE</t>
+          <t>Насос 10 м3/ч 83,9 м Boosta  40-10 15-F-055-EQBE</t>
         </is>
       </c>
       <c r="B361" t="inlineStr">
         <is>
-          <t>257772 ₽/ед</t>
+          <t>277046 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="362">
       <c r="A362" t="inlineStr">
         <is>
-          <t>Насос 1 м3/ч 96,3 м Boosta  25-1 32-F-022-EQBE</t>
+          <t>Насос 10 м3/ч 98,8 м Boosta  40-10 17-F-075-EQBE</t>
         </is>
       </c>
       <c r="B362" t="inlineStr">
         <is>
-          <t>251662 ₽/ед</t>
+          <t>276116 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="363">
       <c r="A363" t="inlineStr">
         <is>
-          <t>Насос 22 м3/ч 100,6 м Boosta  50-22 14-F-150-EQBE</t>
+          <t>Насос 125 м3/ч 19,6 м Boosta  125-125 2-G-150-EQBE</t>
         </is>
       </c>
       <c r="B363" t="inlineStr">
         <is>
-          <t>290768 ₽/ед</t>
+          <t>349631 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="364">
       <c r="A364" t="inlineStr">
         <is>
-          <t>Насос 22 м3/ч 11,5 м Boosta  50-22 02-F-022-EQBE</t>
+          <t>Насос 125 м3/ч 29,4 м Boosta  125-125 3-G-220-EQBE</t>
         </is>
       </c>
       <c r="B364" t="inlineStr">
         <is>
-          <t>294844 ₽/ед</t>
+          <t>349414 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="365">
       <c r="A365" t="inlineStr">
         <is>
-          <t>Насос 22 м3/ч 123,2 м Boosta  50-22 17-F-185-EQBE</t>
+          <t>Насос 125 м3/ч 39,2 м Boosta  125-125 4-G-300-EQBE</t>
         </is>
       </c>
       <c r="B365" t="inlineStr">
         <is>
-          <t>295733 ₽/ед</t>
+          <t>349319 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="366">
       <c r="A366" t="inlineStr">
         <is>
-          <t>Насос 22 м3/ч 23 м Boosta  50-22 04-F-040-EQBE</t>
+          <t>Насос 125 м3/ч 49 м Boosta  125-125 5-G-370-EQBE</t>
         </is>
       </c>
       <c r="B366" t="inlineStr">
         <is>
-          <t>293450 ₽/ед</t>
+          <t>348911 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="367">
       <c r="A367" t="inlineStr">
         <is>
-          <t>Насос 22 м3/ч 28,8 м Boosta  50-22 05-F-055-EQBE</t>
+          <t>Насос 125 м3/ч 58,8 м Boosta  125-125 6-G-450-EQBE</t>
         </is>
       </c>
       <c r="B367" t="inlineStr">
         <is>
-          <t>293243 ₽/ед</t>
+          <t>348753 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="368">
       <c r="A368" t="inlineStr">
         <is>
-          <t>Насос 22 м3/ч 3,4 м Boosta  50-22 01-F-011-EQBE</t>
+          <t>Насос 125 м3/ч 6,2 м Boosta  125-125 1-G-075-EQBE</t>
         </is>
       </c>
       <c r="B368" t="inlineStr">
         <is>
-          <t>294987 ₽/ед</t>
+          <t>349924 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="369">
       <c r="A369" t="inlineStr">
         <is>
-          <t>Насос 22 м3/ч 42,6 м Boosta  50-22 06-F-075-EQBE</t>
+          <t>Насос 125 м3/ч 68,6 м Boosta  125-125 7-G-550-EQBE</t>
         </is>
       </c>
       <c r="B369" t="inlineStr">
         <is>
-          <t>293212 ₽/ед</t>
+          <t>348280 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="370">
       <c r="A370" t="inlineStr">
         <is>
-          <t>Насос 22 м3/ч 45 м Boosta  50-22 03-F-030-EQBE</t>
+          <t>Насос 125 м3/ч 77,1 м Boosta  125-125 8/2A-G-550-EQBE</t>
         </is>
       </c>
       <c r="B370" t="inlineStr">
         <is>
-          <t>293990 ₽/ед</t>
+          <t>347779 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="371">
       <c r="A371" t="inlineStr">
         <is>
-          <t>Насос 22 м3/ч 48,8 м Boosta  50-22 07-F-075-EQBE</t>
+          <t>Насос 15 м3/ч 118,8 м Boosta  50-15 15-F-150-EQBE</t>
         </is>
       </c>
       <c r="B371" t="inlineStr">
         <is>
-          <t>292751 ₽/ед</t>
+          <t>290218 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="372">
       <c r="A372" t="inlineStr">
         <is>
-          <t>Насос 22 м3/ч 58,2 м Boosta  50-22 08-F-110-EQBE</t>
+          <t>Насос 15 м3/ч 13,1 м Boosta  50-15 02-F-022-EQBE</t>
         </is>
       </c>
       <c r="B372" t="inlineStr">
         <is>
-          <t>292647 ₽/ед</t>
+          <t>288938 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="373">
       <c r="A373" t="inlineStr">
         <is>
-          <t>Насос 22 м3/ч 64,8 м Boosta  50-22 09-F-110-EQBE</t>
+          <t>Насос 15 м3/ч 133,6 м Boosta  50-15 17-F-150-EQBE</t>
         </is>
       </c>
       <c r="B373" t="inlineStr">
         <is>
-          <t>292391 ₽/ед</t>
+          <t>282025 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="374">
       <c r="A374" t="inlineStr">
         <is>
-          <t>Насос 22 м3/ч 71,3 м Boosta  50-22 10-F-110-EQBE</t>
+          <t>Насос 15 м3/ч 20,1 м Boosta  50-15 03-F-030-EQBE</t>
         </is>
       </c>
       <c r="B374" t="inlineStr">
         <is>
-          <t>291621 ₽/ед</t>
+          <t>287832 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="375">
       <c r="A375" t="inlineStr">
         <is>
-          <t>Насос 22 м3/ч 87,4 м Boosta  50-22 12-F-150-EQBE</t>
+          <t>Насос 15 м3/ч 28,7 м Boosta  50-15 04-F-040-EQBE</t>
         </is>
       </c>
       <c r="B375" t="inlineStr">
         <is>
-          <t>291219 ₽/ед</t>
+          <t>287733 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="376">
       <c r="A376" t="inlineStr">
         <is>
-          <t>Насос 33 м3/ч 106,2 м Boosta  65-33 7/1A-G-185-EQBE</t>
+          <t>Насос 15 м3/ч 34,9 м Boosta  50-15 05-F-040-EQBE</t>
         </is>
       </c>
       <c r="B376" t="inlineStr">
         <is>
-          <t>296935 ₽/ед</t>
+          <t>286339 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="377">
       <c r="A377" t="inlineStr">
         <is>
-          <t>Насос 33 м3/ч 113,3 м Boosta  65-33 7-G-185-EQBE</t>
+          <t>Насос 15 м3/ч 44,2 м Boosta  50-15 06-F-055-EQBE</t>
         </is>
       </c>
       <c r="B377" t="inlineStr">
         <is>
-          <t>296155 ₽/ед</t>
+          <t>286114 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="378">
       <c r="A378" t="inlineStr">
         <is>
-          <t>Насос 33 м3/ч 115,3 м Boosta  65-33 8/2A-G-185-EQBE</t>
+          <t>Насос 15 м3/ч 5,1 м Boosta  50-15 01-F-011-EQBE</t>
         </is>
       </c>
       <c r="B378" t="inlineStr">
         <is>
-          <t>295741 ₽/ед</t>
+          <t>290158 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="379">
       <c r="A379" t="inlineStr">
         <is>
-          <t>Насос 33 м3/ч 121,7 м Boosta  65-33 8/1A-G-185-EQBE</t>
+          <t>Насос 15 м3/ч 50,5 м Boosta  50-15 07-F-055-EQBE</t>
         </is>
       </c>
       <c r="B379" t="inlineStr">
         <is>
-          <t>295733 ₽/ед</t>
+          <t>283838 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="380">
       <c r="A380" t="inlineStr">
         <is>
-          <t>Насос 33 м3/ч 127,9 м Boosta  65-33 9/2A-G-220-EQBE</t>
+          <t>Насос 15 м3/ч 60,6 м Boosta  50-15 08-F-075-EQBE</t>
         </is>
       </c>
       <c r="B380" t="inlineStr">
         <is>
-          <t>314199 ₽/ед</t>
+          <t>282387 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="381">
       <c r="A381" t="inlineStr">
         <is>
-          <t>Насос 33 м3/ч 12,7 м Boosta  65-33 1-G-030-EQBE</t>
+          <t>Насос 15 м3/ч 67,4 м Boosta  50-15 09-F-075-EQBE</t>
         </is>
       </c>
       <c r="B381" t="inlineStr">
         <is>
-          <t>307534 ₽/ед</t>
+          <t>282348 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="382">
       <c r="A382" t="inlineStr">
         <is>
-          <t>Насос 33 м3/ч 128 м Boosta  65-338-G-220-EQBE</t>
+          <t>Насос 15 м3/ч 77,5 м Boosta  50-15 10-F-110-EQBE</t>
         </is>
       </c>
       <c r="B382" t="inlineStr">
         <is>
-          <t>314925 ₽/ед</t>
+          <t>290420 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="383">
       <c r="A383" t="inlineStr">
         <is>
-          <t>Насос 33 м3/ч 135,9 м Boosta  65-33 9/1A-G-220-EQBE</t>
+          <t>Насос 15 м3/ч 84,7 м Boosta  50-15 11-F-110-EQBE</t>
         </is>
       </c>
       <c r="B383" t="inlineStr">
         <is>
-          <t>313610 ₽/ед</t>
+          <t>282315 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="384">
       <c r="A384" t="inlineStr">
         <is>
-          <t>Насос 33 м3/ч 143,7 м Boosta  65-33 9-G-220-EQBE</t>
+          <t>Насос 15 м3/ч 98,6 м Boosta  50-15 13-F-110-EQBE</t>
         </is>
       </c>
       <c r="B384" t="inlineStr">
         <is>
-          <t>313545 ₽/ед</t>
+          <t>282243 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="385">
       <c r="A385" t="inlineStr">
         <is>
-          <t>Насос 33 м3/ч 143,9 м Boosta  65-33 10/2A-G-220-EQBE</t>
+          <t>Насос 22 м3/ч 100,6 м Boosta  50-22 14-F-150-EQBE</t>
         </is>
       </c>
       <c r="B385" t="inlineStr">
         <is>
-          <t>312187 ₽/ед</t>
+          <t>290768 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="386">
       <c r="A386" t="inlineStr">
         <is>
-          <t>Насос 33 м3/ч 154,2 м Boosta  65-33 10/1A-G-300-EQBE</t>
+          <t>Насос 22 м3/ч 11,5 м Boosta  50-22 02-F-022-EQBE</t>
         </is>
       </c>
       <c r="B386" t="inlineStr">
         <is>
-          <t>311662 ₽/ед</t>
+          <t>294844 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="387">
       <c r="A387" t="inlineStr">
         <is>
-          <t>Насос 33 м3/ч 162,2 м Boosta  65-33 10-G-300-EQBE</t>
+          <t>Насос 22 м3/ч 123,2 м Boosta  50-22 17-F-185-EQBE</t>
         </is>
       </c>
       <c r="B387" t="inlineStr">
         <is>
-          <t>311152 ₽/ед</t>
+          <t>295733 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="388">
       <c r="A388" t="inlineStr">
         <is>
-          <t>Насос 33 м3/ч 163,7 м Boosta  65-33 11/2A-G-300-EQBE</t>
+          <t>Насос 22 м3/ч 23 м Boosta  50-22 04-F-040-EQBE</t>
         </is>
       </c>
       <c r="B388" t="inlineStr">
         <is>
-          <t>310043 ₽/ед</t>
+          <t>293450 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="389">
       <c r="A389" t="inlineStr">
         <is>
-          <t>Насос 33 м3/ч 16,6 м Boosta  65-33 2/2A-G-040-EQBE</t>
+          <t>Насос 22 м3/ч 28,8 м Boosta  50-22 05-F-055-EQBE</t>
         </is>
       </c>
       <c r="B389" t="inlineStr">
         <is>
-          <t>307505 ₽/ед</t>
+          <t>293243 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="390">
       <c r="A390" t="inlineStr">
         <is>
-          <t>Насос 33 м3/ч 171 м Boosta  65-33 11/1A-G-300-EQBE</t>
+          <t>Насос 22 м3/ч 3,4 м Boosta  50-22 01-F-011-EQBE</t>
         </is>
       </c>
       <c r="B390" t="inlineStr">
         <is>
-          <t>309952 ₽/ед</t>
+          <t>294987 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="391">
       <c r="A391" t="inlineStr">
         <is>
-          <t>Насос 33 м3/ч 176,9 м Boosta  65-33 11-G-300-EQBE</t>
+          <t>Насос 22 м3/ч 42,6 м Boosta  50-22 06-F-075-EQBE</t>
         </is>
       </c>
       <c r="B391" t="inlineStr">
         <is>
-          <t>309106 ₽/ед</t>
+          <t>293212 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="392">
       <c r="A392" t="inlineStr">
         <is>
-          <t>Насос 33 м3/ч 178,3 м Boosta  65-33 12/2A-G-300-EQBE</t>
+          <t>Насос 22 м3/ч 45 м Boosta  50-22 03-F-030-EQBE</t>
         </is>
       </c>
       <c r="B392" t="inlineStr">
         <is>
-          <t>308754 ₽/ед</t>
+          <t>293990 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="393">
       <c r="A393" t="inlineStr">
         <is>
-          <t>Насос 33 м3/ч 185,6 м Boosta  65-33 12/1A-G-300-EQBE</t>
+          <t>Насос 22 м3/ч 48,8 м Boosta  50-22 07-F-075-EQBE</t>
         </is>
       </c>
       <c r="B393" t="inlineStr">
         <is>
-          <t>308690 ₽/ед</t>
+          <t>292751 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="394">
       <c r="A394" t="inlineStr">
         <is>
-          <t>Насос 33 м3/ч 192,9 м Boosta  65-33 12-G-300-EQBE</t>
+          <t>Насос 22 м3/ч 58,2 м Boosta  50-22 08-F-110-EQBE</t>
         </is>
       </c>
       <c r="B394" t="inlineStr">
         <is>
-          <t>308686 ₽/ед</t>
+          <t>292647 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="395">
       <c r="A395" t="inlineStr">
         <is>
-          <t>Насос 33 м3/ч 197,6 м Boosta  65-33 13/2A-G-300-EQBE</t>
+          <t>Насос 22 м3/ч 64,8 м Boosta  50-22 09-F-110-EQBE</t>
         </is>
       </c>
       <c r="B395" t="inlineStr">
         <is>
-          <t>308451 ₽/ед</t>
+          <t>292391 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="396">
       <c r="A396" t="inlineStr">
         <is>
-          <t>Насос 33 м3/ч 202,4 м Boosta  65-33 13/1A-G-300-EQBE</t>
+          <t>Насос 22 м3/ч 71,3 м Boosta  50-22 10-F-110-EQBE</t>
         </is>
       </c>
       <c r="B396" t="inlineStr">
         <is>
-          <t>307933 ₽/ед</t>
+          <t>291621 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="397">
       <c r="A397" t="inlineStr">
         <is>
-          <t>Насос 33 м3/ч 22,3 м Boosta  65-33 2/1A-G-040-EQBE</t>
+          <t>Насос 22 м3/ч 87,4 м Boosta  50-22 12-F-150-EQBE</t>
         </is>
       </c>
       <c r="B397" t="inlineStr">
         <is>
-          <t>306772 ₽/ед</t>
+          <t>291219 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="398">
       <c r="A398" t="inlineStr">
         <is>
-          <t>Насос 33 м3/ч 29,6 м Boosta  65-33 3/2A-G-055-EQBE</t>
+          <t>Насос 3 м3/ч 10,1 м Boosta  25-3 04-F-003-EQBE</t>
         </is>
       </c>
       <c r="B398" t="inlineStr">
         <is>
-          <t>305812 ₽/ед</t>
+          <t>263211 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="399">
       <c r="A399" t="inlineStr">
         <is>
-          <t>Насос 33 м3/ч 29,9 м Boosta  65-33 2-G-055-EQBE</t>
+          <t>Насос 3 м3/ч 100,2 м Boosta  25-3 29-F-030-EQBE</t>
         </is>
       </c>
       <c r="B399" t="inlineStr">
         <is>
-          <t>306005 ₽/ед</t>
+          <t>259235 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="400">
       <c r="A400" t="inlineStr">
         <is>
-          <t>Насос 33 м3/ч 37 м Boosta  65-33 3/1A-G-075-EQBE</t>
+          <t>Насос 3 м3/ч 106 м Boosta  25-3 31-F-030-EQBE</t>
         </is>
       </c>
       <c r="B400" t="inlineStr">
         <is>
-          <t>304980 ₽/ед</t>
+          <t>258658 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="401">
       <c r="A401" t="inlineStr">
         <is>
-          <t>Насос 33 м3/ч 44,6 м Boosta  65-33 3-G-075-EQBE</t>
+          <t>Насос 3 м3/ч 111,2 м Boosta  25-3 33-F-030-EQBE</t>
         </is>
       </c>
       <c r="B401" t="inlineStr">
         <is>
-          <t>304842 ₽/ед</t>
+          <t>258481 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="402">
       <c r="A402" t="inlineStr">
         <is>
-          <t>Насос 33 м3/ч 47,2 м Boosta  65-33 4/2A-G-075-EQBE</t>
+          <t>Насос 3 м3/ч 16,2 м Boosta  25-3 05-F-005-EQBE</t>
         </is>
       </c>
       <c r="B402" t="inlineStr">
         <is>
-          <t>304200 ₽/ед</t>
+          <t>262992 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="403">
       <c r="A403" t="inlineStr">
         <is>
-          <t>Насос 33 м3/ч 55,1 м Boosta  65-33 4/1A-G-110-EQBE</t>
+          <t>Насос 3 м3/ч 18,5 м Boosta  25-3 06-F-005-EQBE</t>
         </is>
       </c>
       <c r="B403" t="inlineStr">
         <is>
-          <t>302670 ₽/ед</t>
+          <t>262878 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="404">
       <c r="A404" t="inlineStr">
         <is>
-          <t>Насос 33 м3/ч 63,1 м Boosta  65-33 4-G-110-EQBE</t>
+          <t>Насос 3 м3/ч 24,6 м Boosta  25-3 07-F-007-EQBE</t>
         </is>
       </c>
       <c r="B404" t="inlineStr">
         <is>
-          <t>302613 ₽/ед</t>
+          <t>262679 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="405">
       <c r="A405" t="inlineStr">
         <is>
-          <t>Насос 33 м3/ч 63 м Boosta  65-33 5/2A-G-110-EQBE</t>
+          <t>Насос 3 м3/ч 27,5 м Boosta  25-3 08-F-007-EQBE</t>
         </is>
       </c>
       <c r="B405" t="inlineStr">
         <is>
-          <t>301982 ₽/ед</t>
+          <t>261686 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="406">
       <c r="A406" t="inlineStr">
         <is>
-          <t>Насос 33 м3/ч 6,7 м Boosta  65-33 1/1A-G-022-EQBE</t>
+          <t>Насос 3 м3/ч 31,6 м Boosta  25-3 09-F-011-EQBE</t>
         </is>
       </c>
       <c r="B406" t="inlineStr">
         <is>
-          <t>307925 ₽/ед</t>
+          <t>260859 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="407">
       <c r="A407" t="inlineStr">
         <is>
-          <t>Насос 33 м3/ч 70 м Boosta  65-33 5/1A-G-110-EQBE</t>
+          <t>Насос 3 м3/ч 34,5 м Boosta  25-3 10-F-011-EQBE</t>
         </is>
       </c>
       <c r="B407" t="inlineStr">
         <is>
-          <t>301629 ₽/ед</t>
+          <t>260677 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="408">
       <c r="A408" t="inlineStr">
         <is>
-          <t>Насос 33 м3/ч 80,5 м Boosta  65-33 5-G-150-EQBE</t>
+          <t>Насос 3 м3/ч 37,4 м Boosta  25-3 11-F-011-EQBE</t>
         </is>
       </c>
       <c r="B408" t="inlineStr">
         <is>
-          <t>300600 ₽/ед</t>
+          <t>260662 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="409">
       <c r="A409" t="inlineStr">
         <is>
-          <t>Насос 33 м3/ч 81,2 м Boosta  65-33 6/2A-G-150-EQBE</t>
+          <t>Насос 3 м3/ч 40,1 м Boosta  25-3 12-F-011-EQBE</t>
         </is>
       </c>
       <c r="B409" t="inlineStr">
         <is>
-          <t>299756 ₽/ед</t>
+          <t>260641 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="410">
       <c r="A410" t="inlineStr">
         <is>
-          <t>Насос 33 м3/ч 90,4 м Boosta  65-33 6/1A-G-150-EQBE</t>
+          <t>Насос 3 м3/ч 45,6 м Boosta  25-3 13-F-015-EQBE</t>
         </is>
       </c>
       <c r="B410" t="inlineStr">
         <is>
-          <t>297545 ₽/ед</t>
+          <t>260530 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="411">
       <c r="A411" t="inlineStr">
         <is>
-          <t>Насос 33 м3/ч 96,1 м Boosta  65-33 6-G-150-EQBE</t>
+          <t>Насос 3 м3/ч 48,5 м Boosta  25-3 14-F-015-EQBE</t>
         </is>
       </c>
       <c r="B411" t="inlineStr">
         <is>
-          <t>297493 ₽/ед</t>
+          <t>260132 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="412">
       <c r="A412" t="inlineStr">
         <is>
-          <t>Насос 33 м3/ч 98,2 м Boosta  65-33 7/2A-G-150-EQBE</t>
+          <t>Насос 3 м3/ч 54,2 м Boosta  25-3 16-F-015-EQBE</t>
         </is>
       </c>
       <c r="B412" t="inlineStr">
         <is>
-          <t>297379 ₽/ед</t>
+          <t>260005 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="413">
       <c r="A413" t="inlineStr">
         <is>
-          <t>Насос 3 м3/ч 100,2 м Boosta  25-3 29-F-030-EQBE</t>
+          <t>Насос 3 м3/ч 6,5 м Boosta  25-3 02-F-003-EQBE</t>
         </is>
       </c>
       <c r="B413" t="inlineStr">
         <is>
-          <t>259235 ₽/ед</t>
+          <t>264355 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="414">
       <c r="A414" t="inlineStr">
         <is>
-          <t>Насос 3 м3/ч 10,1 м Boosta  25-3 04-F-003-EQBE</t>
+          <t>Насос 3 м3/ч 67,6 м Boosta  25-3 19-F-022-EQBE</t>
         </is>
       </c>
       <c r="B414" t="inlineStr">
         <is>
-          <t>263211 ₽/ед</t>
+          <t>259774 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="415">
       <c r="A415" t="inlineStr">
         <is>
-          <t>Насос 3 м3/ч 106 м Boosta  25-3 31-F-030-EQBE</t>
+          <t>Насос 3 м3/ч 73,6 м Boosta  25-3 21-F-022-EQBE</t>
         </is>
       </c>
       <c r="B415" t="inlineStr">
         <is>
-          <t>258658 ₽/ед</t>
+          <t>259659 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="416">
       <c r="A416" t="inlineStr">
         <is>
-          <t>Насос 3 м3/ч 111,2 м Boosta  25-3 33-F-030-EQBE</t>
+          <t>Насос 3 м3/ч 79,4 м Boosta  25-3 23-F-022-EQBE</t>
         </is>
       </c>
       <c r="B416" t="inlineStr">
         <is>
-          <t>258481 ₽/ед</t>
+          <t>259608 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="417">
       <c r="A417" t="inlineStr">
         <is>
-          <t>Насос 3 м3/ч 16,2 м Boosta  25-3 05-F-005-EQBE</t>
+          <t>Насос 3 м3/ч 8,6 м Boosta  25-3 03-F-003-EQBE</t>
         </is>
       </c>
       <c r="B417" t="inlineStr">
         <is>
-          <t>262992 ₽/ед</t>
+          <t>263911 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="418">
       <c r="A418" t="inlineStr">
         <is>
-          <t>Насос 3 м3/ч 18,5 м Boosta  25-3 06-F-005-EQBE</t>
+          <t>Насос 3 м3/ч 84,8 м Boosta  25-3 25-F-022-EQBE</t>
         </is>
       </c>
       <c r="B418" t="inlineStr">
         <is>
-          <t>262878 ₽/ед</t>
+          <t>259360 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="419">
       <c r="A419" t="inlineStr">
         <is>
-          <t>Насос 3 м3/ч 24,6 м Boosta  25-3 07-F-007-EQBE</t>
+          <t>Насос 3 м3/ч 9,4 м Boosta  25-3 27-F-030-EQBE</t>
         </is>
       </c>
       <c r="B419" t="inlineStr">
         <is>
-          <t>262679 ₽/ед</t>
+          <t>259281 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="420">
       <c r="A420" t="inlineStr">
         <is>
-          <t>Насос 3 м3/ч 27,5 м Boosta  25-3 08-F-007-EQBE</t>
+          <t>Насос 33 м3/ч 106,2 м Boosta  65-33 7/1A-G-185-EQBE</t>
         </is>
       </c>
       <c r="B420" t="inlineStr">
         <is>
-          <t>261686 ₽/ед</t>
+          <t>296935 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="421">
       <c r="A421" t="inlineStr">
         <is>
-          <t>Насос 3 м3/ч 31,6 м Boosta  25-3 09-F-011-EQBE</t>
+          <t>Насос 33 м3/ч 113,3 м Boosta  65-33 7-G-185-EQBE</t>
         </is>
       </c>
       <c r="B421" t="inlineStr">
         <is>
-          <t>260859 ₽/ед</t>
+          <t>296155 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="422">
       <c r="A422" t="inlineStr">
         <is>
-          <t>Насос 3 м3/ч 34,5 м Boosta  25-3 10-F-011-EQBE</t>
+          <t>Насос 33 м3/ч 115,3 м Boosta  65-33 8/2A-G-185-EQBE</t>
         </is>
       </c>
       <c r="B422" t="inlineStr">
         <is>
-          <t>260677 ₽/ед</t>
+          <t>295741 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="423">
       <c r="A423" t="inlineStr">
         <is>
-          <t>Насос 3 м3/ч 37,4 м Boosta  25-3 11-F-011-EQBE</t>
+          <t>Насос 33 м3/ч 12,7 м Boosta  65-33 1-G-030-EQBE</t>
         </is>
       </c>
       <c r="B423" t="inlineStr">
         <is>
-          <t>260662 ₽/ед</t>
+          <t>307534 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="424">
       <c r="A424" t="inlineStr">
         <is>
-          <t>Насос 3 м3/ч 40,1 м Boosta  25-3 12-F-011-EQBE</t>
+          <t>Насос 33 м3/ч 121,7 м Boosta  65-33 8/1A-G-185-EQBE</t>
         </is>
       </c>
       <c r="B424" t="inlineStr">
         <is>
-          <t>260641 ₽/ед</t>
+          <t>295733 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="425">
       <c r="A425" t="inlineStr">
         <is>
-          <t>Насос 3 м3/ч 45,6 м Boosta  25-3 13-F-015-EQBE</t>
+          <t>Насос 33 м3/ч 127,9 м Boosta  65-33 9/2A-G-220-EQBE</t>
         </is>
       </c>
       <c r="B425" t="inlineStr">
         <is>
-          <t>260530 ₽/ед</t>
+          <t>314199 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="426">
       <c r="A426" t="inlineStr">
         <is>
-          <t>Насос 3 м3/ч 48,5 м Boosta  25-3 14-F-015-EQBE</t>
+          <t>Насос 33 м3/ч 128 м Boosta  65-338-G-220-EQBE</t>
         </is>
       </c>
       <c r="B426" t="inlineStr">
         <is>
-          <t>260132 ₽/ед</t>
+          <t>314925 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="427">
       <c r="A427" t="inlineStr">
         <is>
-          <t>Насос 3 м3/ч 54,2 м Boosta  25-3 16-F-015-EQBE</t>
+          <t>Насос 33 м3/ч 135,9 м Boosta  65-33 9/1A-G-220-EQBE</t>
         </is>
       </c>
       <c r="B427" t="inlineStr">
         <is>
-          <t>260005 ₽/ед</t>
+          <t>313610 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="428">
       <c r="A428" t="inlineStr">
         <is>
-          <t>Насос 3 м3/ч 6,5 м Boosta  25-3 02-F-003-EQBE</t>
+          <t>Насос 33 м3/ч 143,7 м Boosta  65-33 9-G-220-EQBE</t>
         </is>
       </c>
       <c r="B428" t="inlineStr">
         <is>
-          <t>264355 ₽/ед</t>
+          <t>313545 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="429">
       <c r="A429" t="inlineStr">
         <is>
-          <t>Насос 3 м3/ч 67,6 м Boosta  25-3 19-F-022-EQBE</t>
+          <t>Насос 33 м3/ч 143,9 м Boosta  65-33 10/2A-G-220-EQBE</t>
         </is>
       </c>
       <c r="B429" t="inlineStr">
         <is>
-          <t>259774 ₽/ед</t>
+          <t>312187 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="430">
       <c r="A430" t="inlineStr">
         <is>
-          <t>Насос 3 м3/ч 73,6 м Boosta  25-3 21-F-022-EQBE</t>
+          <t>Насос 33 м3/ч 154,2 м Boosta  65-33 10/1A-G-300-EQBE</t>
         </is>
       </c>
       <c r="B430" t="inlineStr">
         <is>
-          <t>259659 ₽/ед</t>
+          <t>311662 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="431">
       <c r="A431" t="inlineStr">
         <is>
-          <t>Насос 3 м3/ч 79,4 м Boosta  25-3 23-F-022-EQBE</t>
+          <t>Насос 33 м3/ч 16,6 м Boosta  65-33 2/2A-G-040-EQBE</t>
         </is>
       </c>
       <c r="B431" t="inlineStr">
         <is>
-          <t>259608 ₽/ед</t>
+          <t>307505 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="432">
       <c r="A432" t="inlineStr">
         <is>
-          <t>Насос 3 м3/ч 84,8 м Boosta  25-3 25-F-022-EQBE</t>
+          <t>Насос 33 м3/ч 162,2 м Boosta  65-33 10-G-300-EQBE</t>
         </is>
       </c>
       <c r="B432" t="inlineStr">
         <is>
-          <t>259360 ₽/ед</t>
+          <t>311152 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="433">
       <c r="A433" t="inlineStr">
         <is>
-          <t>Насос 3 м3/ч 8,6 м Boosta  25-3 03-F-003-EQBE</t>
+          <t>Насос 33 м3/ч 163,7 м Boosta  65-33 11/2A-G-300-EQBE</t>
         </is>
       </c>
       <c r="B433" t="inlineStr">
         <is>
-          <t>263911 ₽/ед</t>
+          <t>310043 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="434">
       <c r="A434" t="inlineStr">
         <is>
-          <t>Насос 3 м3/ч 9,4 м Boosta  25-3 27-F-030-EQBE</t>
+          <t>Насос 33 м3/ч 171 м Boosta  65-33 11/1A-G-300-EQBE</t>
         </is>
       </c>
       <c r="B434" t="inlineStr">
         <is>
-          <t>259281 ₽/ед</t>
+          <t>309952 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="435">
       <c r="A435" t="inlineStr">
         <is>
-          <t>Насос 46 м3/ч 101,2 м Boosta  80-46 7-G-300-EQBE</t>
+          <t>Насос 33 м3/ч 176,9 м Boosta  65-33 11-G-300-EQBE</t>
         </is>
       </c>
       <c r="B435" t="inlineStr">
         <is>
-          <t>321076 ₽/ед</t>
+          <t>309106 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="436">
       <c r="A436" t="inlineStr">
         <is>
-          <t>Насос 46 м3/ч 103,1 м Boosta  80-46 8/2A-G-300-EQBE</t>
+          <t>Насос 33 м3/ч 178,3 м Boosta  65-33 12/2A-G-300-EQBE</t>
         </is>
       </c>
       <c r="B436" t="inlineStr">
         <is>
-          <t>321053 ₽/ед</t>
+          <t>308754 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="437">
       <c r="A437" t="inlineStr">
         <is>
-          <t>Насос 46 м3/ч 10,8 м Boosta  80-46 1-G-040-EQBE</t>
+          <t>Насос 33 м3/ч 185,6 м Boosta  65-33 12/1A-G-300-EQBE</t>
         </is>
       </c>
       <c r="B437" t="inlineStr">
         <is>
-          <t>328837 ₽/ед</t>
+          <t>308690 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="438">
       <c r="A438" t="inlineStr">
         <is>
-          <t>Насос 46 м3/ч 112,6 м Boosta  80-46 8-G-300-EQBE</t>
+          <t>Насос 33 м3/ч 192,9 м Boosta  65-33 12-G-300-EQBE</t>
         </is>
       </c>
       <c r="B438" t="inlineStr">
         <is>
-          <t>320622 ₽/ед</t>
+          <t>308686 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="439">
       <c r="A439" t="inlineStr">
         <is>
-          <t>Насос 46 м3/ч 116 м Boosta  80-46 9/2A-G-300-EQBE</t>
+          <t>Насос 33 м3/ч 197,6 м Boosta  65-33 13/2A-G-300-EQBE</t>
         </is>
       </c>
       <c r="B439" t="inlineStr">
         <is>
-          <t>320308 ₽/ед</t>
+          <t>308451 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="440">
       <c r="A440" t="inlineStr">
         <is>
-          <t>Насос 46 м3/ч 130,2 м Boosta  80-46 9-G-370-EQBE</t>
+          <t>Насос 33 м3/ч 202,4 м Boosta  65-33 13/1A-G-300-EQBE</t>
         </is>
       </c>
       <c r="B440" t="inlineStr">
         <is>
-          <t>320088 ₽/ед</t>
+          <t>307933 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="441">
       <c r="A441" t="inlineStr">
         <is>
-          <t>Насос 46 м3/ч 133,9 м Boosta  80-46 10/2A-G-370-EQBE</t>
+          <t>Насос 33 м3/ч 22,3 м Boosta  65-33 2/1A-G-040-EQBE</t>
         </is>
       </c>
       <c r="B441" t="inlineStr">
         <is>
-          <t>319442 ₽/ед</t>
+          <t>306772 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="442">
       <c r="A442" t="inlineStr">
         <is>
-          <t>Насос 46 м3/ч 13,9 м Boosta  80-46 2/2A-G-055-EQBE</t>
+          <t>Насос 33 м3/ч 29,6 м Boosta  65-33 3/2A-G-055-EQBE</t>
         </is>
       </c>
       <c r="B442" t="inlineStr">
         <is>
-          <t>328555 ₽/ед</t>
+          <t>305812 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="443">
       <c r="A443" t="inlineStr">
         <is>
-          <t>Насос 46 м3/ч 144,8 м Boosta  80-46 10-G-370-EQBE</t>
+          <t>Насос 33 м3/ч 29,9 м Boosta  65-33 2-G-055-EQBE</t>
         </is>
       </c>
       <c r="B443" t="inlineStr">
         <is>
-          <t>318264 ₽/ед</t>
+          <t>306005 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="444">
       <c r="A444" t="inlineStr">
         <is>
-          <t>Насос 46 м3/ч 151,1 м Boosta  80-46 11/2A-G-450-EQBE</t>
+          <t>Насос 33 м3/ч 37 м Boosta  65-33 3/1A-G-075-EQBE</t>
         </is>
       </c>
       <c r="B444" t="inlineStr">
         <is>
-          <t>316415 ₽/ед</t>
+          <t>304980 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="445">
       <c r="A445" t="inlineStr">
         <is>
-          <t>Насос 46 м3/ч 161,3 м Boosta  80-46 11-G-450-EQBE</t>
+          <t>Насос 33 м3/ч 44,6 м Boosta  65-33 3-G-075-EQBE</t>
         </is>
       </c>
       <c r="B445" t="inlineStr">
         <is>
-          <t>316105 ₽/ед</t>
+          <t>304842 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="446">
       <c r="A446" t="inlineStr">
         <is>
-          <t>Насос 46 м3/ч 165,8 м Boosta  80-46 12/2A-G-450-EQBE</t>
+          <t>Насос 33 м3/ч 47,2 м Boosta  65-33 4/2A-G-075-EQBE</t>
         </is>
       </c>
       <c r="B446" t="inlineStr">
         <is>
-          <t>315404 ₽/ед</t>
+          <t>304200 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="447">
       <c r="A447" t="inlineStr">
         <is>
-          <t>Насос 46 м3/ч 175 м Boosta  80-46 12-G-450-EQBE</t>
+          <t>Насос 33 м3/ч 55,1 м Boosta  65-33 4/1A-G-110-EQBE</t>
         </is>
       </c>
       <c r="B447" t="inlineStr">
         <is>
-          <t>315086 ₽/ед</t>
+          <t>302670 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="448">
       <c r="A448" t="inlineStr">
         <is>
-          <t>Насос 46 м3/ч 175 м Boosta  80-46 13/2A-G-450-EQBE</t>
+          <t>Насос 33 м3/ч 6,7 м Boosta  65-33 1/1A-G-022-EQBE</t>
         </is>
       </c>
       <c r="B448" t="inlineStr">
         <is>
-          <t>315062 ₽/ед</t>
+          <t>307925 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="449">
       <c r="A449" t="inlineStr">
         <is>
-          <t>Насос 46 м3/ч 25,1 м Boosta  80-46 2-G-075-EQBE</t>
+          <t>Насос 33 м3/ч 63 м Boosta  65-33 5/2A-G-110-EQBE</t>
         </is>
       </c>
       <c r="B449" t="inlineStr">
         <is>
-          <t>327587 ₽/ед</t>
+          <t>301982 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="450">
       <c r="A450" t="inlineStr">
         <is>
-          <t>Насос 46 м3/ч 30,8 м Boosta  80-46 3/2A-G-110-EQBE</t>
+          <t>Насос 33 м3/ч 63,1 м Boosta  65-33 4-G-110-EQBE</t>
         </is>
       </c>
       <c r="B450" t="inlineStr">
         <is>
-          <t>327527 ₽/ед</t>
+          <t>302613 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="451">
       <c r="A451" t="inlineStr">
         <is>
-          <t>Насос 46 м3/ч 40,7 м Boosta  80-46 3-G-110-EQBE</t>
+          <t>Насос 33 м3/ч 70 м Boosta  65-33 5/1A-G-110-EQBE</t>
         </is>
       </c>
       <c r="B451" t="inlineStr">
         <is>
-          <t>326672 ₽/ед</t>
+          <t>301629 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="452">
       <c r="A452" t="inlineStr">
         <is>
-          <t>Насос 46 м3/ч 45,6 м Boosta  80-46 4/2A-G-150-EQBE</t>
+          <t>Насос 33 м3/ч 80,5 м Boosta  65-33 5-G-150-EQBE</t>
         </is>
       </c>
       <c r="B452" t="inlineStr">
         <is>
-          <t>326293 ₽/ед</t>
+          <t>300600 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="453">
       <c r="A453" t="inlineStr">
         <is>
-          <t>Насос 46 м3/ч 4,6 м Boosta  80-46 1/1A-G-030-EQBE</t>
+          <t>Насос 33 м3/ч 81,2 м Boosta  65-33 6/2A-G-150-EQBE</t>
         </is>
       </c>
       <c r="B453" t="inlineStr">
         <is>
-          <t>329382 ₽/ед</t>
+          <t>299756 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="454">
       <c r="A454" t="inlineStr">
         <is>
-          <t>Насос 46 м3/ч 55,9 м Boosta  80-46 4-G-150-EQBE</t>
+          <t>Насос 33 м3/ч 90,4 м Boosta  65-33 6/1A-G-150-EQBE</t>
         </is>
       </c>
       <c r="B454" t="inlineStr">
         <is>
-          <t>326173 ₽/ед</t>
+          <t>297545 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="455">
       <c r="A455" t="inlineStr">
         <is>
-          <t>Насос 46 м3/ч 60,2 м Boosta  80-46 5/2A-G-185-EQBE</t>
+          <t>Насос 33 м3/ч 96,1 м Boosta  65-33 6-G-150-EQBE</t>
         </is>
       </c>
       <c r="B455" t="inlineStr">
         <is>
-          <t>325753 ₽/ед</t>
+          <t>297493 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="456">
       <c r="A456" t="inlineStr">
         <is>
-          <t>Насос 46 м3/ч 71,5 м Boosta  80-46 5-G-185-EQBE</t>
+          <t>Насос 33 м3/ч 98,2 м Boosta  65-33 7/2A-G-150-EQBE</t>
         </is>
       </c>
       <c r="B456" t="inlineStr">
         <is>
-          <t>325591 ₽/ед</t>
+          <t>297379 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="457">
       <c r="A457" t="inlineStr">
         <is>
-          <t>Насос 46 м3/ч 73,4 м Boosta  80-46 6/2A-G-220-EQBE</t>
+          <t>Насос 46 м3/ч 10,8 м Boosta  80-46 1-G-040-EQBE</t>
         </is>
       </c>
       <c r="B457" t="inlineStr">
         <is>
-          <t>323583 ₽/ед</t>
+          <t>328837 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="458">
       <c r="A458" t="inlineStr">
         <is>
-          <t>Насос 46 м3/ч 86 м Boosta  80-46 6-G-220-EQBE</t>
+          <t>Насос 46 м3/ч 101,2 м Boosta  80-46 7-G-300-EQBE</t>
         </is>
       </c>
       <c r="B458" t="inlineStr">
         <is>
-          <t>323107 ₽/ед</t>
+          <t>321076 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="459">
       <c r="A459" t="inlineStr">
         <is>
-          <t>Насос 46 м3/ч 88,6 м Boosta  80-46 7/2A-G-300-EQBE</t>
+          <t>Насос 46 м3/ч 103,1 м Boosta  80-46 8/2A-G-300-EQBE</t>
         </is>
       </c>
       <c r="B459" t="inlineStr">
         <is>
-          <t>321717 ₽/ед</t>
+          <t>321053 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="460">
       <c r="A460" t="inlineStr">
         <is>
-          <t>Насос 5 м3/ч 101,5 м Boosta  32-5 30-F-055-EQBE</t>
+          <t>Насос 46 м3/ч 112,6 м Boosta  80-46 8-G-300-EQBE</t>
         </is>
       </c>
       <c r="B460" t="inlineStr">
         <is>
-          <t>265455 ₽/ед</t>
+          <t>320622 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="461">
       <c r="A461" t="inlineStr">
         <is>
-          <t>Насос 5 м3/ч 110,3 м Boosta  32-5 33-F-055-EQBE</t>
+          <t>Насос 46 м3/ч 116 м Boosta  80-46 9/2A-G-300-EQBE</t>
         </is>
       </c>
       <c r="B461" t="inlineStr">
         <is>
-          <t>264968 ₽/ед</t>
+          <t>320308 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="462">
       <c r="A462" t="inlineStr">
         <is>
-          <t>Насос 5 м3/ч 12,2 м Boosta  32-5 04-F-005-EQBE</t>
+          <t>Насос 46 м3/ч 13,9 м Boosta  80-46 2/2A-G-055-EQBE</t>
         </is>
       </c>
       <c r="B462" t="inlineStr">
         <is>
-          <t>274655 ₽/ед</t>
+          <t>328555 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="463">
       <c r="A463" t="inlineStr">
         <is>
-          <t>Насос 5 м3/ч 17,1 м Boosta  32-5 05-F-007-EQBE</t>
+          <t>Насос 46 м3/ч 130,2 м Boosta  80-46 9-G-370-EQBE</t>
         </is>
       </c>
       <c r="B463" t="inlineStr">
         <is>
-          <t>274534 ₽/ед</t>
+          <t>320088 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="464">
       <c r="A464" t="inlineStr">
         <is>
-          <t>Насос 5 м3/ч 20,3 м Boosta  32-5 06-F-011-EQBE</t>
+          <t>Насос 46 м3/ч 133,9 м Boosta  80-46 10/2A-G-370-EQBE</t>
         </is>
       </c>
       <c r="B464" t="inlineStr">
         <is>
-          <t>273483 ₽/ед</t>
+          <t>319442 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="465">
       <c r="A465" t="inlineStr">
         <is>
-          <t>Насос 5 м3/ч 23,1 м Boosta  32-5 07-F-011-EQBE</t>
+          <t>Насос 46 м3/ч 144,8 м Boosta  80-46 10-G-370-EQBE</t>
         </is>
       </c>
       <c r="B465" t="inlineStr">
         <is>
-          <t>272974 ₽/ед</t>
+          <t>318264 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="466">
       <c r="A466" t="inlineStr">
         <is>
-          <t>Насос 5 м3/ч 25,8 м Boosta  32-5 08-F-011-EQBE</t>
+          <t>Насос 46 м3/ч 151,1 м Boosta  80-46 11/2A-G-450-EQBE</t>
         </is>
       </c>
       <c r="B466" t="inlineStr">
         <is>
-          <t>272971 ₽/ед</t>
+          <t>316415 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="467">
       <c r="A467" t="inlineStr">
         <is>
-          <t>Насос 5 м3/ч 30,2 м Boosta  32-5 09-F-015-EQBE</t>
+          <t>Насос 46 м3/ч 161,3 м Boosta  80-46 11-G-450-EQBE</t>
         </is>
       </c>
       <c r="B467" t="inlineStr">
         <is>
-          <t>272920 ₽/ед</t>
+          <t>316105 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="468">
       <c r="A468" t="inlineStr">
         <is>
-          <t>Насос 5 м3/ч 33 м Boosta  32-5 10-F-015-EQBE</t>
+          <t>Насос 46 м3/ч 165,8 м Boosta  80-46 12/2A-G-450-EQBE</t>
         </is>
       </c>
       <c r="B468" t="inlineStr">
         <is>
-          <t>272388 ₽/ед</t>
+          <t>315404 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="469">
       <c r="A469" t="inlineStr">
         <is>
-          <t>Насос 5 м3/ч 35,6 м Boosta  32-5 11-F-015-EQBE</t>
+          <t>Насос 46 м3/ч 175 м Boosta  80-46 12-G-450-EQBE</t>
         </is>
       </c>
       <c r="B469" t="inlineStr">
         <is>
-          <t>271968 ₽/ед</t>
+          <t>315086 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="470">
       <c r="A470" t="inlineStr">
         <is>
-          <t>Насос 5 м3/ч 40,5 м Boosta  32-5 12-F-022-EQBE</t>
+          <t>Насос 46 м3/ч 175 м Boosta  80-46 13/2A-G-450-EQBE</t>
         </is>
       </c>
       <c r="B470" t="inlineStr">
         <is>
-          <t>271797 ₽/ед</t>
+          <t>315062 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="471">
       <c r="A471" t="inlineStr">
         <is>
-          <t>Насос 5 м3/ч 45,5 м Boosta  32-5 13-F-022-EQBE</t>
+          <t>Насос 46 м3/ч 25,1 м Boosta  80-46 2-G-075-EQBE</t>
         </is>
       </c>
       <c r="B471" t="inlineStr">
         <is>
-          <t>271263 ₽/ед</t>
+          <t>327587 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="472">
       <c r="A472" t="inlineStr">
         <is>
-          <t>Насос 5 м3/ч 46,3 м Boosta  32-5 14-F-022-EQBE</t>
+          <t>Насос 46 м3/ч 30,8 м Boosta  80-46 3/2A-G-110-EQBE</t>
         </is>
       </c>
       <c r="B472" t="inlineStr">
         <is>
-          <t>270069 ₽/ед</t>
+          <t>327527 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="473">
       <c r="A473" t="inlineStr">
         <is>
-          <t>Насос 5 м3/ч 49,1 м Boosta  32-5 15-F-022-EQBE</t>
+          <t>Насос 46 м3/ч 4,6 м Boosta  80-46 1/1A-G-030-EQBE</t>
         </is>
       </c>
       <c r="B473" t="inlineStr">
         <is>
-          <t>269477 ₽/ед</t>
+          <t>329382 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="474">
       <c r="A474" t="inlineStr">
         <is>
-          <t>Насос 5 м3/ч 51,8 м Boosta  32-5 16-F-022-EQBE</t>
+          <t>Насос 46 м3/ч 40,7 м Boosta  80-46 3-G-110-EQBE</t>
         </is>
       </c>
       <c r="B474" t="inlineStr">
         <is>
-          <t>268345 ₽/ед</t>
+          <t>326672 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="475">
       <c r="A475" t="inlineStr">
         <is>
-          <t>Насос 5 м3/ч 5,7 м Boosta  32-5 02-F-003-EQBE</t>
+          <t>Насос 46 м3/ч 45,6 м Boosta  80-46 4/2A-G-150-EQBE</t>
         </is>
       </c>
       <c r="B475" t="inlineStr">
         <is>
-          <t>275186 ₽/ед</t>
+          <t>326293 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="476">
       <c r="A476" t="inlineStr">
         <is>
-          <t>Насос 5 м3/ч 59,5 м Boosta  32-5 18-F-030-EQBE</t>
+          <t>Насос 46 м3/ч 55,9 м Boosta  80-46 4-G-150-EQBE</t>
         </is>
       </c>
       <c r="B476" t="inlineStr">
         <is>
-          <t>267730 ₽/ед</t>
+          <t>326173 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="477">
       <c r="A477" t="inlineStr">
         <is>
-          <t>Насос 5 м3/ч 67,6 м Boosta  32-5 21-F-030-EQBE</t>
+          <t>Насос 46 м3/ч 60,2 м Boosta  80-46 5/2A-G-185-EQBE</t>
         </is>
       </c>
       <c r="B477" t="inlineStr">
         <is>
-          <t>266296 ₽/ед</t>
+          <t>325753 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="478">
       <c r="A478" t="inlineStr">
         <is>
-          <t>Насос 5 м3/ч 6,9 м Boosta  32-5 03-F-005-EQBE</t>
+          <t>Насос 46 м3/ч 71,5 м Boosta  80-46 5-G-185-EQBE</t>
         </is>
       </c>
       <c r="B478" t="inlineStr">
         <is>
-          <t>274881 ₽/ед</t>
+          <t>325591 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="479">
       <c r="A479" t="inlineStr">
         <is>
-          <t>Насос 5 м3/ч 78,2 м Boosta  32-5 23-F-040-EQBE</t>
+          <t>Насос 46 м3/ч 73,4 м Boosta  80-46 6/2A-G-220-EQBE</t>
         </is>
       </c>
       <c r="B479" t="inlineStr">
         <is>
-          <t>265923 ₽/ед</t>
+          <t>323583 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="480">
       <c r="A480" t="inlineStr">
         <is>
-          <t>Насос 5 м3/ч 84,1 м Boosta  32-5 25-F-040-EQBE</t>
+          <t>Насос 46 м3/ч 86 м Boosta  80-46 6-G-220-EQBE</t>
         </is>
       </c>
       <c r="B480" t="inlineStr">
         <is>
-          <t>265902 ₽/ед</t>
+          <t>323107 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="481">
       <c r="A481" t="inlineStr">
         <is>
-          <t>Насос 5 м3/ч 92,7 м Boosta  32-5 28-F-040-EQBE</t>
+          <t>Насос 46 м3/ч 88,6 м Boosta  80-46 7/2A-G-300-EQBE</t>
         </is>
       </c>
       <c r="B481" t="inlineStr">
         <is>
-          <t>265460 ₽/ед</t>
+          <t>321717 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="482">
       <c r="A482" t="inlineStr">
         <is>
-          <t>Насос 66 м3/ч 105,8 м Boosta  100-66 7/2A-G-370-EQBE</t>
+          <t>Насос 5 м3/ч 101,5 м Boosta  32-5 30-F-055-EQBE</t>
         </is>
       </c>
       <c r="B482" t="inlineStr">
         <is>
-          <t>331474 ₽/ед</t>
+          <t>265455 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="483">
       <c r="A483" t="inlineStr">
         <is>
-          <t>Насос 66 м3/ч 106,2 м Boosta  100-66 6-G-370-EQBE</t>
+          <t>Насос 5 м3/ч 110,3 м Boosta  32-5 33-F-055-EQBE</t>
         </is>
       </c>
       <c r="B483" t="inlineStr">
         <is>
-          <t>331937 ₽/ед</t>
+          <t>264968 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="484">
       <c r="A484" t="inlineStr">
         <is>
-          <t>Насос 66 м3/ч 13,5 м Boosta  100-66 1-G-055-EQBE</t>
+          <t>Насос 5 м3/ч 12,2 м Boosta  32-5 04-F-005-EQBE</t>
         </is>
       </c>
       <c r="B484" t="inlineStr">
         <is>
-          <t>339627 ₽/ед</t>
+          <t>274655 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="485">
       <c r="A485" t="inlineStr">
         <is>
-          <t>Насос 66 м3/ч 13,9 м Boosta  100-66 7/1A-G-370-EQBE</t>
+          <t>Насос 5 м3/ч 17,1 м Boosta  32-5 05-F-007-EQBE</t>
         </is>
       </c>
       <c r="B485" t="inlineStr">
         <is>
-          <t>331120 ₽/ед</t>
+          <t>274534 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="486">
       <c r="A486" t="inlineStr">
         <is>
-          <t>Насос 66 м3/ч 16,4 м Boosta  100-66 2/2A-G-075-EQBE</t>
+          <t>Насос 5 м3/ч 20,3 м Boosta  32-5 06-F-011-EQBE</t>
         </is>
       </c>
       <c r="B486" t="inlineStr">
         <is>
-          <t>339505 ₽/ед</t>
+          <t>273483 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="487">
       <c r="A487" t="inlineStr">
         <is>
-          <t>Насос 66 м3/ч 25,1 м Boosta  100-66 7-G-450-EQBE</t>
+          <t>Насос 5 м3/ч 23,1 м Boosta  32-5 07-F-011-EQBE</t>
         </is>
       </c>
       <c r="B487" t="inlineStr">
         <is>
-          <t>330934 ₽/ед</t>
+          <t>272974 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="488">
       <c r="A488" t="inlineStr">
         <is>
-          <t>Насос 66 м3/ч 26,2 м Boosta  100-66 2/1A-G-110-EQBE</t>
+          <t>Насос 5 м3/ч 25,8 м Boosta  32-5 08-F-011-EQBE</t>
         </is>
       </c>
       <c r="B488" t="inlineStr">
         <is>
-          <t>339336 ₽/ед</t>
+          <t>272971 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="489">
       <c r="A489" t="inlineStr">
         <is>
-          <t>Насос 66 м3/ч 30,8 м Boosta  100-66 8/2A-G-450-EQBE</t>
+          <t>Насос 5 м3/ч 30,2 м Boosta  32-5 09-F-015-EQBE</t>
         </is>
       </c>
       <c r="B489" t="inlineStr">
         <is>
-          <t>330589 ₽/ед</t>
+          <t>272920 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="490">
       <c r="A490" t="inlineStr">
         <is>
-          <t>Насос 66 м3/ч 34,7 м Boosta  100-66 2-G-110-EQBE</t>
+          <t>Насос 5 м3/ч 33 м Boosta  32-5 10-F-015-EQBE</t>
         </is>
       </c>
       <c r="B490" t="inlineStr">
         <is>
-          <t>339183 ₽/ед</t>
+          <t>272388 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="491">
       <c r="A491" t="inlineStr">
         <is>
-          <t>Насос 66 м3/ч 35,3 м Boosta  100-66 3/2A-G-150-EQBE</t>
+          <t>Насос 5 м3/ч 35,6 м Boosta  32-5 11-F-015-EQBE</t>
         </is>
       </c>
       <c r="B491" t="inlineStr">
         <is>
-          <t>338891 ₽/ед</t>
+          <t>271968 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="492">
       <c r="A492" t="inlineStr">
         <is>
-          <t>Насос 66 м3/ч 40,7 м Boosta  100-66 8/1A-G-450-EQBE</t>
+          <t>Насос 5 м3/ч 40,5 м Boosta  32-5 12-F-022-EQBE</t>
         </is>
       </c>
       <c r="B492" t="inlineStr">
         <is>
-          <t>330165 ₽/ед</t>
+          <t>271797 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="493">
       <c r="A493" t="inlineStr">
         <is>
-          <t>Насос 66 м3/ч 44 м Boosta  100-66 3/1A-G-150-EQBE</t>
+          <t>Насос 5 м3/ч 45,5 м Boosta  32-5 13-F-022-EQBE</t>
         </is>
       </c>
       <c r="B493" t="inlineStr">
         <is>
-          <t>338751 ₽/ед</t>
+          <t>271263 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="494">
       <c r="A494" t="inlineStr">
         <is>
-          <t>Насос 66 м3/ч 45,6 м Boosta  100-66 8-G-450-EQBE</t>
+          <t>Насос 5 м3/ч 46,3 м Boosta  32-5 14-F-022-EQBE</t>
         </is>
       </c>
       <c r="B494" t="inlineStr">
         <is>
-          <t>329869 ₽/ед</t>
+          <t>270069 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="495">
       <c r="A495" t="inlineStr">
         <is>
-          <t>Насос 66 м3/ч 52,8 м Boosta  100-66 4/2A-G-185-EQBE</t>
+          <t>Насос 5 м3/ч 49,1 м Boosta  32-5 15-F-022-EQBE</t>
         </is>
       </c>
       <c r="B495" t="inlineStr">
         <is>
-          <t>338017 ₽/ед</t>
+          <t>269477 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="496">
       <c r="A496" t="inlineStr">
         <is>
-          <t>Насос 66 м3/ч 53,4 м Boosta  100-66 3-G-185-EQBE</t>
+          <t>Насос 5 м3/ч 5,7 м Boosta  32-5 02-F-003-EQBE</t>
         </is>
       </c>
       <c r="B496" t="inlineStr">
         <is>
-          <t>338092 ₽/ед</t>
+          <t>275186 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="497">
       <c r="A497" t="inlineStr">
         <is>
-          <t>Насос 66 м3/ч 61,8 м Boosta  100-66 4/1A-G-220-EQBE</t>
+          <t>Насос 5 м3/ч 51,8 м Boosta  32-5 16-F-022-EQBE</t>
         </is>
       </c>
       <c r="B497" t="inlineStr">
         <is>
-          <t>335577 ₽/ед</t>
+          <t>268345 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="498">
       <c r="A498" t="inlineStr">
         <is>
-          <t>Насос 66 м3/ч 70,4 м Boosta  100-66 5/2A-G-300-EQBE</t>
+          <t>Насос 5 м3/ч 59,5 м Boosta  32-5 18-F-030-EQBE</t>
         </is>
       </c>
       <c r="B498" t="inlineStr">
         <is>
-          <t>333435 ₽/ед</t>
+          <t>267730 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="499">
       <c r="A499" t="inlineStr">
         <is>
-          <t>Насос 66 м3/ч 70,8 м Boosta  100-66 4-G-220-EQBE</t>
+          <t>Насос 5 м3/ч 6,9 м Boosta  32-5 03-F-005-EQBE</t>
         </is>
       </c>
       <c r="B499" t="inlineStr">
         <is>
-          <t>334149 ₽/ед</t>
+          <t>274881 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="500">
       <c r="A500" t="inlineStr">
         <is>
-          <t>Насос 66 м3/ч 79,5 м Boosta  100-66 5/1A-G-300-EQBE</t>
+          <t>Насос 5 м3/ч 67,6 м Boosta  32-5 21-F-030-EQBE</t>
         </is>
       </c>
       <c r="B500" t="inlineStr">
         <is>
-          <t>333264 ₽/ед</t>
+          <t>266296 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="501">
       <c r="A501" t="inlineStr">
         <is>
-          <t>Насос 66 м3/ч 8,3 м Boosta  100-66 1/1A-G-040-EQBE</t>
+          <t>Насос 5 м3/ч 78,2 м Boosta  32-5 23-F-040-EQBE</t>
         </is>
       </c>
       <c r="B501" t="inlineStr">
         <is>
-          <t>339749 ₽/ед</t>
+          <t>265923 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="502">
       <c r="A502" t="inlineStr">
         <is>
-          <t>Насос 66 м3/ч 88,1 м Boosta  100-66 6/2A-G-300-EQBE</t>
+          <t>Насос 5 м3/ч 84,1 м Boosta  32-5 25-F-040-EQBE</t>
         </is>
       </c>
       <c r="B502" t="inlineStr">
         <is>
-          <t>332512 ₽/ед</t>
+          <t>265902 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="503">
       <c r="A503" t="inlineStr">
         <is>
-          <t>Насос 66 м3/ч 88,5 м Boosta  100-66 5-G-300-EQBE</t>
+          <t>Насос 5 м3/ч 92,7 м Boosta  32-5 28-F-040-EQBE</t>
         </is>
       </c>
       <c r="B503" t="inlineStr">
         <is>
-          <t>333194 ₽/ед</t>
+          <t>265460 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="504">
       <c r="A504" t="inlineStr">
         <is>
-          <t>Насос 66 м3/ч 97,2 м Boosta  100-66 6/1A-G-300-EQBE</t>
+          <t>Насос 66 м3/ч 105,8 м Boosta  100-66 7/2A-G-370-EQBE</t>
         </is>
       </c>
       <c r="B504" t="inlineStr">
         <is>
-          <t>331938 ₽/ед</t>
+          <t>331474 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="505">
       <c r="A505" t="inlineStr">
         <is>
-          <t>Насос 92 м3/ч 14,3 м Boosta  100-92 1-G-075-EQBE</t>
+          <t>Насос 66 м3/ч 106,2 м Boosta  100-66 6-G-370-EQBE</t>
         </is>
       </c>
       <c r="B505" t="inlineStr">
         <is>
-          <t>343784 ₽/ед</t>
+          <t>331937 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="506">
       <c r="A506" t="inlineStr">
         <is>
-          <t>Насос 92 м3/ч 16,8 м Boosta  100-92 2/2A-G-110-EQBE</t>
+          <t>Насос 66 м3/ч 13,5 м Boosta  100-66 1-G-055-EQBE</t>
         </is>
       </c>
       <c r="B506" t="inlineStr">
         <is>
-          <t>343641 ₽/ед</t>
+          <t>339627 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="507">
       <c r="A507" t="inlineStr">
         <is>
-          <t>Насос 92 м3/ч 29,6 м Boosta  100-92 2-G-150-EQBE</t>
+          <t>Насос 66 м3/ч 13,9 м Boosta  100-66 7/1A-G-370-EQBE</t>
         </is>
       </c>
       <c r="B507" t="inlineStr">
         <is>
-          <t>343556 ₽/ед</t>
+          <t>331120 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="508">
       <c r="A508" t="inlineStr">
         <is>
-          <t>Насос 92 м3/ч 32,9 м Boosta  100-92 3/2A-G-185-EQBE</t>
+          <t>Насос 66 м3/ч 16,4 м Boosta  100-66 2/2A-G-075-EQBE</t>
         </is>
       </c>
       <c r="B508" t="inlineStr">
         <is>
-          <t>342450 ₽/ед</t>
+          <t>339505 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="509">
       <c r="A509" t="inlineStr">
         <is>
-          <t>Насос 92 м3/ч 46,3 м Boosta  100-92 3-G-220-EQBE</t>
+          <t>Насос 66 м3/ч 25,1 м Boosta  100-66 7-G-450-EQBE</t>
         </is>
       </c>
       <c r="B509" t="inlineStr">
         <is>
-          <t>342272 ₽/ед</t>
+          <t>330934 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="510">
       <c r="A510" t="inlineStr">
         <is>
-          <t>Насос 92 м3/ч 49 м Boosta  100-92 4/2A-G-300-EQBE</t>
+          <t>Насос 66 м3/ч 26,2 м Boosta  100-66 2/1A-G-110-EQBE</t>
         </is>
       </c>
       <c r="B510" t="inlineStr">
         <is>
-          <t>342030 ₽/ед</t>
+          <t>339336 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="511">
       <c r="A511" t="inlineStr">
         <is>
-          <t>Насос 92 м3/ч 62,5 м Boosta  100-92 4-G-300-EQBE</t>
+          <t>Насос 66 м3/ч 30,8 м Boosta  100-66 8/2A-G-450-EQBE</t>
         </is>
       </c>
       <c r="B511" t="inlineStr">
         <is>
-          <t>341808 ₽/ед</t>
+          <t>330589 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="512">
       <c r="A512" t="inlineStr">
         <is>
-          <t>Насос 92 м3/ч 64,6 м Boosta  100-92 5/2A-G-370-EQBE</t>
+          <t>Насос 66 м3/ч 34,7 м Boosta  100-66 2-G-110-EQBE</t>
         </is>
       </c>
       <c r="B512" t="inlineStr">
         <is>
-          <t>340975 ₽/ед</t>
+          <t>339183 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="513">
       <c r="A513" t="inlineStr">
         <is>
-          <t>Насос 92 м3/ч 78,1 м Boosta  100-92 5-G-370-EQBE</t>
+          <t>Насос 66 м3/ч 35,3 м Boosta  100-66 3/2A-G-150-EQBE</t>
         </is>
       </c>
       <c r="B513" t="inlineStr">
         <is>
-          <t>340739 ₽/ед</t>
+          <t>338891 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="514">
       <c r="A514" t="inlineStr">
         <is>
-          <t>Насос 92 м3/ч 7,9 м Boosta  100-92 1/1A-G-055-EQBE</t>
+          <t>Насос 66 м3/ч 40,7 м Boosta  100-66 8/1A-G-450-EQBE</t>
         </is>
       </c>
       <c r="B514" t="inlineStr">
         <is>
-          <t>347526 ₽/ед</t>
+          <t>330165 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="515">
       <c r="A515" t="inlineStr">
         <is>
-          <t>Насос 92 м3/ч 81 м Boosta  100-92 6/2A-G-450-EQBE</t>
+          <t>Насос 66 м3/ч 44 м Boosta  100-66 3/1A-G-150-EQBE</t>
         </is>
       </c>
       <c r="B515" t="inlineStr">
         <is>
-          <t>340556 ₽/ед</t>
+          <t>338751 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="516">
       <c r="A516" t="inlineStr">
         <is>
-          <t>Насос 92 м3/ч 94,2 м Boosta  100-92 6-G-450-EQBE</t>
+          <t>Насос 66 м3/ч 45,6 м Boosta  100-66 8-G-450-EQBE</t>
         </is>
       </c>
       <c r="B516" t="inlineStr">
         <is>
-          <t>340410 ₽/ед</t>
+          <t>329869 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="517">
       <c r="A517" t="inlineStr">
         <is>
-          <t>Насос 92 м3/ч 96,7 м Boosta  100-92 7/7A-G-450-EQBE</t>
+          <t>Насос 66 м3/ч 52,8 м Boosta  100-66 4/2A-G-185-EQBE</t>
         </is>
       </c>
       <c r="B517" t="inlineStr">
         <is>
-          <t>339900 ₽/ед</t>
+          <t>338017 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="518">
       <c r="A518" t="inlineStr">
         <is>
-          <t>Насос (G11/2-A) 10x110x5,5 СПА 6-10-110</t>
+          <t>Насос 66 м3/ч 53,4 м Boosta  100-66 3-G-185-EQBE</t>
         </is>
       </c>
       <c r="B518" t="inlineStr">
         <is>
-          <t>145872 ₽/ед</t>
+          <t>338092 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="519">
       <c r="A519" t="inlineStr">
         <is>
-          <t>Насос (G11/2-A) 10x140x7,5 СПА 6-10-140</t>
+          <t>Насос 66 м3/ч 61,8 м Boosta  100-66 4/1A-G-220-EQBE</t>
         </is>
       </c>
       <c r="B519" t="inlineStr">
         <is>
-          <t>144873 ₽/ед</t>
+          <t>335577 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="520">
       <c r="A520" t="inlineStr">
         <is>
-          <t>Насос (G11/2-A) 10x180x9,3 СПА 6-10-180</t>
+          <t>Насос 66 м3/ч 70,4 м Boosta  100-66 5/2A-G-300-EQBE</t>
         </is>
       </c>
       <c r="B520" t="inlineStr">
         <is>
-          <t>141551 ₽/ед</t>
+          <t>333435 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="521">
       <c r="A521" t="inlineStr">
         <is>
-          <t>Насос (G11/2-A) 10x205x11 СПА 6-10-205</t>
+          <t>Насос 66 м3/ч 70,8 м Boosta  100-66 4-G-220-EQBE</t>
         </is>
       </c>
       <c r="B521" t="inlineStr">
         <is>
-          <t>138443 ₽/ед</t>
+          <t>334149 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="522">
       <c r="A522" t="inlineStr">
         <is>
-          <t>Насос (G11/2-A) 10x90x4 СПА 6-10-90</t>
+          <t>Насос 66 м3/ч 79,5 м Boosta  100-66 5/1A-G-300-EQBE</t>
         </is>
       </c>
       <c r="B522" t="inlineStr">
         <is>
-          <t>146068 ₽/ед</t>
+          <t>333264 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="523">
       <c r="A523" t="inlineStr">
         <is>
-          <t>Насос (G11/2-A) 16x100x7,5 СПА 6-16-100</t>
+          <t>Насос 66 м3/ч 8,3 м Boosta  100-66 1/1A-G-040-EQBE</t>
         </is>
       </c>
       <c r="B523" t="inlineStr">
         <is>
-          <t>198303 ₽/ед</t>
+          <t>339749 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="524">
       <c r="A524" t="inlineStr">
         <is>
-          <t>Насос (G11/2-A) 16x130x9,3 СПА 6-16-130</t>
+          <t>Насос 66 м3/ч 88,1 м Boosta  100-66 6/2A-G-300-EQBE</t>
         </is>
       </c>
       <c r="B524" t="inlineStr">
         <is>
-          <t>192010 ₽/ед</t>
+          <t>332512 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="525">
       <c r="A525" t="inlineStr">
         <is>
-          <t>Насос (G11/2-A) 16x150x11 СПА 6-16-150</t>
+          <t>Насос 66 м3/ч 88,5 м Boosta  100-66 5-G-300-EQBE</t>
         </is>
       </c>
       <c r="B525" t="inlineStr">
         <is>
-          <t>191861 ₽/ед</t>
+          <t>333194 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="526">
       <c r="A526" t="inlineStr">
         <is>
-          <t>Насос (G11/2-A) 16x175x13 СПА 6-16-175</t>
+          <t>Насос 66 м3/ч 97,2 м Boosta  100-66 6/1A-G-300-EQBE</t>
         </is>
       </c>
       <c r="B526" t="inlineStr">
         <is>
-          <t>186943 ₽/ед</t>
+          <t>331938 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="527">
       <c r="A527" t="inlineStr">
         <is>
-          <t>Насос (G11/2-A) 16x195x15 СПА 6-16-195</t>
+          <t>Насос 92 м3/ч 14,3 м Boosta  100-92 1-G-075-EQBE</t>
         </is>
       </c>
       <c r="B527" t="inlineStr">
         <is>
-          <t>181860 ₽/ед</t>
+          <t>343784 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="528">
       <c r="A528" t="inlineStr">
         <is>
-          <t>Насос (G11/2-A) 16x60x4 СПА 6-16-60</t>
+          <t>Насос 92 м3/ч 16,8 м Boosta  100-92 2/2A-G-110-EQBE</t>
         </is>
       </c>
       <c r="B528" t="inlineStr">
         <is>
-          <t>141551 ₽/ед</t>
+          <t>343641 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="529">
       <c r="A529" t="inlineStr">
         <is>
-          <t>Насос (G11/2-A) 16x85x5,5 СПА 6-16-85</t>
+          <t>Насос 92 м3/ч 29,6 м Boosta  100-92 2-G-150-EQBE</t>
         </is>
       </c>
       <c r="B529" t="inlineStr">
         <is>
-          <t>136519 ₽/ед</t>
+          <t>343556 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="530">
       <c r="A530" t="inlineStr">
         <is>
-          <t>Насос (G11/2-A) 25x100x11 СПА 6-25-100</t>
+          <t>Насос 92 м3/ч 32,9 м Boosta  100-92 3/2A-G-185-EQBE</t>
         </is>
       </c>
       <c r="B530" t="inlineStr">
         <is>
-          <t>138443 ₽/ед</t>
+          <t>342450 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="531">
       <c r="A531" t="inlineStr">
         <is>
-          <t>Насос (G11/2-A) 25x115x13 СПА 6-25-115</t>
+          <t>Насос 92 м3/ч 46,3 м Boosta  100-92 3-G-220-EQBE</t>
         </is>
       </c>
       <c r="B531" t="inlineStr">
         <is>
-          <t>161055 ₽/ед</t>
+          <t>342272 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="532">
       <c r="A532" t="inlineStr">
         <is>
-          <t>Насос (G11/2-A) 25x120x15 СПА 6-25-120</t>
+          <t>Насос 92 м3/ч 49 м Boosta  100-92 4/2A-G-300-EQBE</t>
         </is>
       </c>
       <c r="B532" t="inlineStr">
         <is>
-          <t>158272 ₽/ед</t>
+          <t>342030 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="533">
       <c r="A533" t="inlineStr">
         <is>
-          <t>Насос (G11/2-A) 25x145x18,5 СПА 6-25-145</t>
+          <t>Насос 92 м3/ч 62,5 м Boosta  100-92 4-G-300-EQBE</t>
         </is>
       </c>
       <c r="B533" t="inlineStr">
         <is>
-          <t>146068 ₽/ед</t>
+          <t>341808 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="534">
       <c r="A534" t="inlineStr">
         <is>
-          <t>Насос (G11/2-A) 25x160x22 СПА 6-25-160</t>
+          <t>Насос 92 м3/ч 64,6 м Boosta  100-92 5/2A-G-370-EQBE</t>
         </is>
       </c>
       <c r="B534" t="inlineStr">
         <is>
-          <t>145872 ₽/ед</t>
+          <t>340975 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="535">
       <c r="A535" t="inlineStr">
         <is>
-          <t>Насос (G11/2-A) 25x175x30 СПА 6-25-175</t>
+          <t>Насос 92 м3/ч 7,9 м Boosta  100-92 1/1A-G-055-EQBE</t>
         </is>
       </c>
       <c r="B535" t="inlineStr">
         <is>
-          <t>136519 ₽/ед</t>
+          <t>347526 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="536">
       <c r="A536" t="inlineStr">
         <is>
-          <t>Насос (G11/2-A) 25x35x4 СПА 6-25-35</t>
+          <t>Насос 92 м3/ч 78,1 м Boosta  100-92 5-G-370-EQBE</t>
         </is>
       </c>
       <c r="B536" t="inlineStr">
         <is>
-          <t>180006 ₽/ед</t>
+          <t>340739 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="537">
       <c r="A537" t="inlineStr">
         <is>
-          <t>Насос (G11/2-A) 25x45x5,5 СПА 6-25-45</t>
+          <t>Насос 92 м3/ч 81 м Boosta  100-92 6/2A-G-450-EQBE</t>
         </is>
       </c>
       <c r="B537" t="inlineStr">
         <is>
-          <t>171313 ₽/ед</t>
+          <t>340556 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="538">
       <c r="A538" t="inlineStr">
         <is>
-          <t>Насос (G11/2-A) 25x65x7,5 СПА 6-25-65</t>
+          <t>Насос 92 м3/ч 94,2 м Boosta  100-92 6-G-450-EQBE</t>
         </is>
       </c>
       <c r="B538" t="inlineStr">
         <is>
-          <t>167142 ₽/ед</t>
+          <t>340410 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="539">
       <c r="A539" t="inlineStr">
         <is>
-          <t>Насос (G11/2-A) 25x80x9,3 СПА 6-25-80</t>
+          <t>Насос 92 м3/ч 96,7 м Boosta  100-92 7/7A-G-450-EQBE</t>
         </is>
       </c>
       <c r="B539" t="inlineStr">
         <is>
-          <t>144873 ₽/ед</t>
+          <t>339900 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="540">
       <c r="A540" t="inlineStr">
         <is>
-          <t>Насос консольный 100 м3/ч 32 м 2К 100-80-160</t>
+          <t>Насос ЭЦВ 1,5 м3/ч 100 м 1,1 кВт армлен ЭЦВ 4-1,5-100 армлен</t>
         </is>
       </c>
       <c r="B540" t="inlineStr">
         <is>
-          <t>96887 ₽/ед</t>
+          <t>50089 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="541">
       <c r="A541" t="inlineStr">
         <is>
-          <t>Насос консольный 100 м3/ч 33 м КМ 100-80-160Е-5-сталь</t>
+          <t>Насос ЭЦВ 1,5 м3/ч 120 м 1,1 кВт ЭЦВ 4-1,5-120армлен</t>
         </is>
       </c>
       <c r="B541" t="inlineStr">
         <is>
-          <t>86278 ₽/ед</t>
+          <t>50121 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="542">
       <c r="A542" t="inlineStr">
         <is>
-          <t>Насос консольный 100 м3/ч 34 м 1К 100-80-160</t>
+          <t>Насос ЭЦВ 1,5 м3/ч 140 м 1,5 кВт армлен ЭЦВ 4-1,5-140 армлен</t>
         </is>
       </c>
       <c r="B542" t="inlineStr">
         <is>
-          <t>88516 ₽/ед</t>
+          <t>50177 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="543">
       <c r="A543" t="inlineStr">
         <is>
-          <t>Насос консольный 100 м3/ч 34 м 2К 100-80-160м</t>
+          <t>Насос ЭЦВ 1,5 м3/ч 15 м 0,37 кВт армлен ЭЦВ 4-1,5-15 армлен</t>
         </is>
       </c>
       <c r="B543" t="inlineStr">
         <is>
-          <t>80425 ₽/ед</t>
+          <t>50235 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="544">
       <c r="A544" t="inlineStr">
         <is>
-          <t>Насос консольный 100 м3/ч 50 м 1К 100-65-200</t>
+          <t>Насос ЭЦВ 1,5 м3/ч 160 м 1,5 кВт армлен ЭЦВ 4-1,5-160 армлен</t>
         </is>
       </c>
       <c r="B544" t="inlineStr">
         <is>
-          <t>94520 ₽/ед</t>
+          <t>50238 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="545">
       <c r="A545" t="inlineStr">
         <is>
-          <t>Насос консольный 100 м3/ч 55 м 1К 100-65-200м</t>
+          <t>Насос ЭЦВ 1,5 м3/ч 180 м 1,5 кВт армлен ЭЦВ 4-1,5-180 армлен</t>
         </is>
       </c>
       <c r="B545" t="inlineStr">
         <is>
-          <t>91253 ₽/ед</t>
+          <t>50261 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="546">
       <c r="A546" t="inlineStr">
         <is>
-          <t>Насос консольный 100 м3/ч 80 м 1К 100-65-250</t>
+          <t>Насос ЭЦВ 1,5 м3/ч 200 м 2,2 кВт армлен ЭЦВ 4-1,5-200 армлен</t>
         </is>
       </c>
       <c r="B546" t="inlineStr">
         <is>
-          <t>89978 ₽/ед</t>
+          <t>50267 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="547">
       <c r="A547" t="inlineStr">
         <is>
-          <t>Насос консольный 100 м3/ч 90 м 1К 100-65-250м</t>
+          <t>Насос ЭЦВ 1,5 м3/ч 25 м 0,37 кВт армлен ЭЦВ 4-1,5-25 армлен</t>
         </is>
       </c>
       <c r="B547" t="inlineStr">
         <is>
-          <t>90264 ₽/ед</t>
+          <t>50322 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="548">
       <c r="A548" t="inlineStr">
         <is>
-          <t>Насос консольный 12,5 м3/ч 18 м 1К 50-32-125а</t>
+          <t>Насос ЭЦВ 1,5 м3/ч 35 м 0,55 кВт армлен ЭЦВ 4-1,5-35 армлен</t>
         </is>
       </c>
       <c r="B548" t="inlineStr">
         <is>
-          <t>55048 ₽/ед</t>
+          <t>50392 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="549">
       <c r="A549" t="inlineStr">
         <is>
-          <t>Насос консольный 12,5 м3/ч 20 м 1К 50-32-125</t>
+          <t>Насос ЭЦВ 1,5 м3/ч 40 м 0,55 кВт армлен ЭЦВ 4-1,5-40 армлен</t>
         </is>
       </c>
       <c r="B549" t="inlineStr">
         <is>
-          <t>59697 ₽/ед</t>
+          <t>50445 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="550">
       <c r="A550" t="inlineStr">
         <is>
-          <t>Насос консольный 12,5 м3/ч 20 м КМ 50-32-125</t>
+          <t>Насос ЭЦВ 1,5 м3/ч 50 м 0,55 кВт армлен ЭЦВ 4-1,5-50 армлен</t>
         </is>
       </c>
       <c r="B550" t="inlineStr">
         <is>
-          <t>51942 ₽/ед</t>
+          <t>50457 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="551">
       <c r="A551" t="inlineStr">
         <is>
-          <t>Насос консольный 12,5 м3/ч 20 м КМ 50-32-125-т</t>
+          <t>Насос ЭЦВ 1,5 м3/ч 65 м 0,75 кВт армлен ЭЦВ 4-1,5-65 армлен</t>
         </is>
       </c>
       <c r="B551" t="inlineStr">
         <is>
-          <t>51960 ₽/ед</t>
+          <t>50478 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="552">
       <c r="A552" t="inlineStr">
         <is>
-          <t>Насос консольный 12,5 м3/ч 22 м 1К 50-32-125м</t>
+          <t>Насос ЭЦВ 1,5 м3/ч 80 м 0,75 кВт армлен ЭЦВ 4-1,5-80 армлен</t>
         </is>
       </c>
       <c r="B552" t="inlineStr">
         <is>
-          <t>53908 ₽/ед</t>
+          <t>50606 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="553">
       <c r="A553" t="inlineStr">
         <is>
-          <t>Насос консольный 15 м3/ч 20 м 1К 20/30б</t>
+          <t>Насос ЭЦВ 10 м3/ч 100 м 5,5 кВт CRS 6-10/9</t>
         </is>
       </c>
       <c r="B553" t="inlineStr">
         <is>
-          <t>60620 ₽/ед</t>
+          <t>61898 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="554">
       <c r="A554" t="inlineStr">
         <is>
-          <t>Насос консольный 160 м3/ч 30 м К 160/30</t>
+          <t>Насос ЭЦВ 10 м3/ч 100 м 5,5 кВт ЭЦВ 6-10-100</t>
         </is>
       </c>
       <c r="B554" t="inlineStr">
         <is>
-          <t>95329 ₽/ед</t>
+          <t>62552 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="555">
       <c r="A555" t="inlineStr">
         <is>
-          <t>Насос консольный 170 м3/ч 22 м 1К 150-125-315б</t>
+          <t>Насос ЭЦВ 10 м3/ч 100 м 5,5 кВт армлен ЭЦВ 6-10-100 армлен</t>
         </is>
       </c>
       <c r="B555" t="inlineStr">
         <is>
-          <t>95560 ₽/ед</t>
+          <t>62600 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="556">
       <c r="A556" t="inlineStr">
         <is>
-          <t>Насос консольный 200 м3/ч 20 м КМ 150-125-250-с</t>
+          <t>Насос ЭЦВ 10 м3/ч 110 м 5,5 кВт 2ЭЦВ 6-10-110</t>
         </is>
       </c>
       <c r="B556" t="inlineStr">
         <is>
-          <t>87644 ₽/ед</t>
+          <t>58812 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="557">
       <c r="A557" t="inlineStr">
         <is>
-          <t>Насос консольный 200 м3/ч 20 м КМ 150-125-250-т</t>
+          <t>Насос ЭЦВ 10 м3/ч 110 м 5,5 кВт 3ЭЦВ 6-10-110</t>
         </is>
       </c>
       <c r="B557" t="inlineStr">
         <is>
-          <t>87099 ₽/ед</t>
+          <t>59185 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="558">
       <c r="A558" t="inlineStr">
         <is>
-          <t>Насос консольный 200 м3/ч 25 м 1К 150-125-315а</t>
+          <t>Насос ЭЦВ 10 м3/ч 110 м 5,5 кВт CRS 6-10/10</t>
         </is>
       </c>
       <c r="B558" t="inlineStr">
         <is>
-          <t>95800 ₽/ед</t>
+          <t>59658 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="559">
       <c r="A559" t="inlineStr">
         <is>
-          <t>Насос консольный 200 м3/ч 32 м 1К 150-125-315</t>
+          <t>Насос ЭЦВ 10 м3/ч 110 м 5,5 кВт ЭЦВ 4-10-110</t>
         </is>
       </c>
       <c r="B559" t="inlineStr">
         <is>
-          <t>99784 ₽/ед</t>
+          <t>61931 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="560">
       <c r="A560" t="inlineStr">
         <is>
-          <t>Насос консольный 20 м3/ч 25 м 1К 20/30а</t>
+          <t>Насос ЭЦВ 10 м3/ч 110 м 5,5 кВт ЭЦВ 6-10-110</t>
         </is>
       </c>
       <c r="B560" t="inlineStr">
         <is>
-          <t>66662 ₽/ед</t>
+          <t>62603 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="561">
       <c r="A561" t="inlineStr">
         <is>
-          <t>Насос консольный 20 м3/ч 25 м 1К 65-50-160б</t>
+          <t>Насос ЭЦВ 10 м3/ч 110 м 5,5 кВт армлен ЭЦВ 6-10-110 армлен</t>
         </is>
       </c>
       <c r="B561" t="inlineStr">
         <is>
-          <t>61817 ₽/ед</t>
+          <t>62636 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="562">
       <c r="A562" t="inlineStr">
         <is>
-          <t>Насос консольный 20 м3/ч 30 м 1К 20/30</t>
+          <t>Насос ЭЦВ 10 м3/ч 110 м 6,3 кВт армлен ЭЦВ 5-10-110 армлен</t>
         </is>
       </c>
       <c r="B562" t="inlineStr">
         <is>
-          <t>67993 ₽/ед</t>
+          <t>62255 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="563">
       <c r="A563" t="inlineStr">
         <is>
-          <t>Насос консольный 20 м3/ч 30 м К 20/30</t>
+          <t>Насос ЭЦВ 10 м3/ч 120 м 5,5 кВт 2ЭЦВ 6-10-120</t>
         </is>
       </c>
       <c r="B563" t="inlineStr">
         <is>
-          <t>80817 ₽/ед</t>
+          <t>58933 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="564">
       <c r="A564" t="inlineStr">
         <is>
-          <t>Насос консольный 20 м3/ч 31 м 1К 65-50-160а</t>
+          <t>Насос ЭЦВ 10 м3/ч 120 м 5,5 кВт 3ЭЦВ 6-10-120</t>
         </is>
       </c>
       <c r="B564" t="inlineStr">
         <is>
-          <t>65184 ₽/ед</t>
+          <t>59257 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="565">
       <c r="A565" t="inlineStr">
         <is>
-          <t>Насос консольный 25 м3/ч 20 м КМ 65-50-125</t>
+          <t>Насос ЭЦВ 10 м3/ч 120 м 5,5 кВт CRS 6-10/11</t>
         </is>
       </c>
       <c r="B565" t="inlineStr">
         <is>
-          <t>52411 ₽/ед</t>
+          <t>59700 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="566">
       <c r="A566" t="inlineStr">
         <is>
-          <t>Насос консольный 25 м3/ч 20 м КМ 65-50-125-т</t>
+          <t>Насос ЭЦВ 10 м3/ч 120 м 5,5 кВт ЭЦВ 6-10-120</t>
         </is>
       </c>
       <c r="B566" t="inlineStr">
         <is>
-          <t>68716 ₽/ед</t>
+          <t>62674 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="567">
       <c r="A567" t="inlineStr">
         <is>
-          <t>Насос консольный 25 м3/ч 32 м 1К 20/30м</t>
+          <t>Насос ЭЦВ 10 м3/ч 120 м 5,5 кВт армлен ЭЦВ 6-10-120 армлен</t>
         </is>
       </c>
       <c r="B567" t="inlineStr">
         <is>
-          <t>73262 ₽/ед</t>
+          <t>62732 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="568">
       <c r="A568" t="inlineStr">
         <is>
-          <t>Насос консольный 25 м3/ч 32 м 1К 65-50-160</t>
+          <t>Насос ЭЦВ 10 м3/ч 125 м 6,3 кВт армлен ЭЦВ 5-10-125 армлен</t>
         </is>
       </c>
       <c r="B568" t="inlineStr">
         <is>
-          <t>72753 ₽/ед</t>
+          <t>62267 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="569">
       <c r="A569" t="inlineStr">
         <is>
-          <t>Насос консольный 25 м3/ч 32 м КМ 65-50-160</t>
+          <t>Насос ЭЦВ 10 м3/ч 130 м 6,3 кВт ЭЦВ 6-10-130</t>
         </is>
       </c>
       <c r="B569" t="inlineStr">
         <is>
-          <t>55959 ₽/ед</t>
+          <t>62766 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="570">
       <c r="A570" t="inlineStr">
         <is>
-          <t>Насос консольный 25 м3/ч 32 м КМ 65-50-160-т</t>
+          <t>Насос ЭЦВ 10 м3/ч 130 м 6,3 кВт армлен ЭЦВ 6-10-130 армлен</t>
         </is>
       </c>
       <c r="B570" t="inlineStr">
         <is>
-          <t>59132 ₽/ед</t>
+          <t>62809 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="571">
       <c r="A571" t="inlineStr">
         <is>
-          <t>Насос консольный 290 м3/ч 30 м К 290/30</t>
+          <t>Насос ЭЦВ 10 м3/ч 130 м 7,5 кВт CRS 6-10/12</t>
         </is>
       </c>
       <c r="B571" t="inlineStr">
         <is>
-          <t>99591 ₽/ед</t>
+          <t>59761 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="572">
       <c r="A572" t="inlineStr">
         <is>
-          <t>Насос консольный 35 м3/ч 25 м К 45/30а</t>
+          <t>Насос ЭЦВ 10 м3/ч 140 м 6,3 кВт 3ЭЦВ 6-10-140</t>
         </is>
       </c>
       <c r="B572" t="inlineStr">
         <is>
-          <t>84271 ₽/ед</t>
+          <t>59278 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="573">
       <c r="A573" t="inlineStr">
         <is>
-          <t>Насос консольный 45 м3/ч 30 м 2К 80-65-160а</t>
+          <t>Насос ЭЦВ 10 м3/ч 140 м 6,3 кВт ЭЦВ 6-10-140</t>
         </is>
       </c>
       <c r="B573" t="inlineStr">
         <is>
-          <t>56798 ₽/ед</t>
+          <t>62856 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="574">
       <c r="A574" t="inlineStr">
         <is>
-          <t>Насос консольный 45 м3/ч 32 м К 45/30</t>
+          <t>Насос ЭЦВ 10 м3/ч 140 м 6,3 кВт армлен ЭЦВ 6-10-140 армлен</t>
         </is>
       </c>
       <c r="B574" t="inlineStr">
         <is>
-          <t>86069 ₽/ед</t>
+          <t>62878 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="575">
       <c r="A575" t="inlineStr">
         <is>
-          <t>Насос консольный 45 м3/ч 34 м 1К 80-50-200б</t>
+          <t>Насос ЭЦВ 10 м3/ч 140 м 7,5 кВт 2ЭЦВ 6-10-140</t>
         </is>
       </c>
       <c r="B575" t="inlineStr">
         <is>
-          <t>76212 ₽/ед</t>
+          <t>58941 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="576">
       <c r="A576" t="inlineStr">
         <is>
-          <t>Насос консольный 45 м3/ч 45 м 1К 80-50-200а</t>
+          <t>Насос ЭЦВ 10 м3/ч 140 м 7,5 кВт CRS 6-10/13</t>
         </is>
       </c>
       <c r="B576" t="inlineStr">
         <is>
-          <t>77056 ₽/ед</t>
+          <t>59765 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="577">
       <c r="A577" t="inlineStr">
         <is>
-          <t>Насос консольный 50 м3/ч 35 м 2К 80-65-160</t>
+          <t>Насос ЭЦВ 10 м3/ч 140 м 7,5 кВт армлен ЭЦВ 5-10-140 армлен</t>
         </is>
       </c>
       <c r="B577" t="inlineStr">
         <is>
-          <t>62640 ₽/ед</t>
+          <t>62273 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="578">
       <c r="A578" t="inlineStr">
         <is>
-          <t>Насос консольный 50 м3/ч 38 м 1К 80-65-160с</t>
+          <t>Насос ЭЦВ 10 м3/ч 150 м 7,5 кВт CRS 6-10/14</t>
         </is>
       </c>
       <c r="B578" t="inlineStr">
         <is>
-          <t>79012 ₽/ед</t>
+          <t>59828 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="579">
       <c r="A579" t="inlineStr">
         <is>
-          <t>Насос консольный 50 м3/ч 38 м 2К 80-65-160м</t>
+          <t>Насос ЭЦВ 10 м3/ч 150 м 7,5 кВт ЭЦВ 6-10-150</t>
         </is>
       </c>
       <c r="B579" t="inlineStr">
         <is>
-          <t>60804 ₽/ед</t>
+          <t>62907 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="580">
       <c r="A580" t="inlineStr">
         <is>
-          <t>Насос консольный 50 м3/ч 38 м КМ 80-65-160</t>
+          <t>Насос ЭЦВ 10 м3/ч 150 м 7,5 кВт армлен ЭЦВ 5-10-150 армлен</t>
         </is>
       </c>
       <c r="B580" t="inlineStr">
         <is>
-          <t>81113 ₽/ед</t>
+          <t>62319 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="581">
       <c r="A581" t="inlineStr">
         <is>
-          <t>Насос консольный 50 м3/ч 38 м КМ 80-65-160-т</t>
+          <t>Насос ЭЦВ 10 м3/ч 150 м 7,5 кВт армлен ЭЦВ 6-10-150 армлен</t>
         </is>
       </c>
       <c r="B581" t="inlineStr">
         <is>
-          <t>77445 ₽/ед</t>
+          <t>62907 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="582">
       <c r="A582" t="inlineStr">
         <is>
-          <t>Насос консольный 50 м3/ч 50 м 1К 80-50-200</t>
+          <t xml:space="preserve">Насос ЭЦВ 10 м3/ч 160 м 7,5 кВт 2ЭЦВ 6-10-160 </t>
         </is>
       </c>
       <c r="B582" t="inlineStr">
         <is>
-          <t>78261 ₽/ед</t>
+          <t>58976 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="583">
       <c r="A583" t="inlineStr">
         <is>
-          <t>Насос консольный 50 м3/ч 55 м КМ 80-50-200-5-Е-сталь</t>
+          <t xml:space="preserve">Насос ЭЦВ 10 м3/ч 160 м 7,5 кВт 3ЭЦВ 6-10-160 </t>
         </is>
       </c>
       <c r="B583" t="inlineStr">
         <is>
-          <t>71632 ₽/ед</t>
+          <t>59283 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="584">
       <c r="A584" t="inlineStr">
         <is>
-          <t>Насос консольный 50 м3/ч 57,5 м 1К 80-50-200м</t>
+          <t>Насос ЭЦВ 10 м3/ч 160 м 7,5 кВт CRS 6-10/15</t>
         </is>
       </c>
       <c r="B584" t="inlineStr">
         <is>
-          <t>78350 ₽/ед</t>
+          <t>59918 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="585">
       <c r="A585" t="inlineStr">
         <is>
-          <t>Насос консольный 50 м3/ч 57 м К 80-50-200-55-Е-сталь</t>
+          <t>Насос ЭЦВ 10 м3/ч 160 м 7,5 кВт ЭЦВ 6-10-160</t>
         </is>
       </c>
       <c r="B585" t="inlineStr">
         <is>
-          <t>92708 ₽/ед</t>
+          <t>62917 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="586">
       <c r="A586" t="inlineStr">
         <is>
-          <t>Насос консольный 50 м3/ч 57 м К 80-50-200-5-Е-сталь</t>
+          <t>Насос ЭЦВ 10 м3/ч 160 м 7,5 кВт армлен ЭЦВ 6-10-160 армлен</t>
         </is>
       </c>
       <c r="B586" t="inlineStr">
         <is>
-          <t>89240 ₽/ед</t>
+          <t>62947 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="587">
       <c r="A587" t="inlineStr">
         <is>
-          <t>Насос консольный 80 м3/ч 23 м 2К 100-80-160б</t>
+          <t>Насос ЭЦВ 10 м3/ч 170 м 7,5 кВт CRS 6-10/16</t>
         </is>
       </c>
       <c r="B587" t="inlineStr">
         <is>
-          <t>66634 ₽/ед</t>
+          <t>59965 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="588">
       <c r="A588" t="inlineStr">
         <is>
-          <t>Насос консольный 80 м3/ч 60 м 1К 100-65-250б</t>
+          <t>Насос ЭЦВ 10 м3/ч 170 м 7,5 кВт ЭЦВ 6-10-170</t>
         </is>
       </c>
       <c r="B588" t="inlineStr">
         <is>
-          <t>80449 ₽/ед</t>
+          <t>62953 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="589">
       <c r="A589" t="inlineStr">
         <is>
-          <t>Насос консольный 8 м3/ч 18 м 1К 8/18</t>
+          <t>Насос ЭЦВ 10 м3/ч 170 м 7,5 кВт армлен ЭЦВ 6-10-170 армлен</t>
         </is>
       </c>
       <c r="B589" t="inlineStr">
         <is>
-          <t>53138 ₽/ед</t>
+          <t>62956 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="590">
       <c r="A590" t="inlineStr">
         <is>
-          <t>Насос консольный 8 м3/ч 18 м К 8/18</t>
+          <t>Насос ЭЦВ 10 м3/ч 180 м 7,5 кВт армлен ЭЦВ 6-10-180 армлен</t>
         </is>
       </c>
       <c r="B590" t="inlineStr">
         <is>
-          <t>76345 ₽/ед</t>
+          <t>62966 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="591">
       <c r="A591" t="inlineStr">
         <is>
-          <t>Насос консольный 90 м3/ч 29 м 2К 100-80-160а</t>
+          <t>Насос ЭЦВ 10 м3/ч 180 м 7,5 кВт армлен ЭЦВ 6-10-185 армлен</t>
         </is>
       </c>
       <c r="B591" t="inlineStr">
         <is>
-          <t>72505 ₽/ед</t>
+          <t>63053 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="592">
       <c r="A592" t="inlineStr">
         <is>
-          <t>Насос консольный 90 м3/ч 40 м 1К 100-65-200б</t>
+          <t xml:space="preserve">Насос ЭЦВ 10 м3/ч 185 м 7,5 кВт ЭЦВ 6-10-185 </t>
         </is>
       </c>
       <c r="B592" t="inlineStr">
         <is>
-          <t>83717 ₽/ед</t>
+          <t>63011 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="593">
       <c r="A593" t="inlineStr">
         <is>
-          <t>Насос консольный 90 м3/ч 45 м 1К 100-65-200а</t>
+          <t>Насос ЭЦВ 10 м3/ч 185 м 9 кВт 2ЭЦВ 6-10-185</t>
         </is>
       </c>
       <c r="B593" t="inlineStr">
         <is>
-          <t>87153 ₽/ед</t>
+          <t>59020 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="594">
       <c r="A594" t="inlineStr">
         <is>
-          <t>Насос консольный 90 м3/ч 67 м 1К 100-65-250а</t>
+          <t>Насос ЭЦВ 10 м3/ч 185 м 9 кВт 3ЭЦВ 6-10-185</t>
         </is>
       </c>
       <c r="B594" t="inlineStr">
         <is>
-          <t>83253 ₽/ед</t>
+          <t>59368 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="595">
       <c r="A595" t="inlineStr">
         <is>
-          <t>Насос консольный 9 м3/ч 15 м 1К 8/18а</t>
+          <t>Насос ЭЦВ 10 м3/ч 185 м 9 кВт CRS 6-10/17</t>
         </is>
       </c>
       <c r="B595" t="inlineStr">
         <is>
-          <t>53901 ₽/ед</t>
+          <t>60267 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="596">
       <c r="A596" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 100 м3/ч 100 м 37 кВт нро CRS 10-100/5 нро</t>
+          <t>Насос ЭЦВ 10 м3/ч 195 м 11 кВт ЭЦВ 6-10-195</t>
         </is>
       </c>
       <c r="B596" t="inlineStr">
         <is>
-          <t>90806 ₽/ед</t>
+          <t>63126 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="597">
       <c r="A597" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 100 м3/ч 100 м 45 кВт нро ЭЦВ 10-100-100 нро</t>
+          <t>Насос ЭЦВ 10 м3/ч 195 м 9 кВт CRS 6-10/18</t>
         </is>
       </c>
       <c r="B597" t="inlineStr">
         <is>
-          <t>90917 ₽/ед</t>
+          <t>60272 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="598">
       <c r="A598" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 100 м3/ч 120 м 45 кВт нро CRS 10-100/6 нро</t>
+          <t>Насос ЭЦВ 10 м3/ч 195 м 9 кВт армлен ЭЦВ 6-10-195 армлен</t>
         </is>
       </c>
       <c r="B598" t="inlineStr">
         <is>
-          <t>90809 ₽/ед</t>
+          <t>63167 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="599">
       <c r="A599" t="inlineStr">
         <is>
-          <t xml:space="preserve">Насос ЭЦВ 100 м3/ч 120 м 55 кВт нро 2ЭЦВ 10-100-120 нро </t>
+          <t>Насос ЭЦВ 10 м3/ч 20 м 2,2 кВт армлен ЭЦВ 6-10-20 армлен</t>
         </is>
       </c>
       <c r="B599" t="inlineStr">
         <is>
-          <t>90562 ₽/ед</t>
+          <t>63205 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="600">
       <c r="A600" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 100 м3/ч 120 м 55 кВт нро ЭЦВ 10-100-120 нро</t>
+          <t>Насос ЭЦВ 10 м3/ч 20 м 3 кВт CRS 6-10/2</t>
         </is>
       </c>
       <c r="B600" t="inlineStr">
         <is>
-          <t>91010 ₽/ед</t>
+          <t>60340 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="601">
       <c r="A601" t="inlineStr">
         <is>
-          <t xml:space="preserve">Насос ЭЦВ 100 м3/ч 140 м 55 кВт нро 2ЭЦВ 10-100-140 нро </t>
+          <t>Насос ЭЦВ 10 м3/ч 20 м 3 кВт ЭЦВ 6-10-20</t>
         </is>
       </c>
       <c r="B601" t="inlineStr">
         <is>
-          <t>90618 ₽/ед</t>
+          <t>63186 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="602">
       <c r="A602" t="inlineStr">
         <is>
-          <t xml:space="preserve">Насос ЭЦВ 100 м3/ч 140 м 55 кВт нро CRS 10-100/7 нро </t>
+          <t>Насос ЭЦВ 10 м3/ч 200 м 11 кВт ЭЦВ 6-10-200</t>
         </is>
       </c>
       <c r="B602" t="inlineStr">
         <is>
-          <t>90862 ₽/ед</t>
+          <t>63268 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="603">
       <c r="A603" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 100 м3/ч 150 м 63 кВт нро ЭЦВ 10-100-150 нро</t>
+          <t>Насос ЭЦВ 10 м3/ч 200 м 9 кВт CRS 6-10/19</t>
         </is>
       </c>
       <c r="B603" t="inlineStr">
         <is>
-          <t>91011 ₽/ед</t>
+          <t>60338 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="604">
       <c r="A604" t="inlineStr">
         <is>
-          <t xml:space="preserve">Насос ЭЦВ 100 м3/ч 160 м 65 кВт нро CRS 10-100/8 нро </t>
+          <t>Насос ЭЦВ 10 м3/ч 200 м 9 кВт армлен ЭЦВ 6-10-200 армлен</t>
         </is>
       </c>
       <c r="B604" t="inlineStr">
         <is>
-          <t>90907 ₽/ед</t>
+          <t>63318 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="605">
       <c r="A605" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 100 м3/ч 175 м 75 кВт нро ЭЦВ 10-100-175 нро</t>
+          <t>Насос ЭЦВ 10 м3/ч 210 м 11 кВт 2ЭЦВ 6-10-210</t>
         </is>
       </c>
       <c r="B605" t="inlineStr">
         <is>
-          <t>91064 ₽/ед</t>
+          <t>59059 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="606">
       <c r="A606" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 100 м3/ч 200 м 90 кВт нро ЭЦВ 10-100-200 нро</t>
+          <t>Насос ЭЦВ 10 м3/ч 210 м 11 кВт CRS 6-10/20</t>
         </is>
       </c>
       <c r="B606" t="inlineStr">
         <is>
-          <t>91081 ₽/ед</t>
+          <t>60384 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="607">
       <c r="A607" t="inlineStr">
         <is>
-          <t xml:space="preserve">Насос ЭЦВ 100 м3/ч 20 м 11 кВт нро CRS 10-100/1 нро </t>
+          <t>Насос ЭЦВ 10 м3/ч 210 м 11 кВт ЭЦВ 6-10-210</t>
         </is>
       </c>
       <c r="B607" t="inlineStr">
         <is>
-          <t>90732 ₽/ед</t>
+          <t>63394 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="608">
       <c r="A608" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 100 м3/ч 20 м 11 кВт нро ЭЦВ 10-100-20 нро</t>
+          <t>Насос ЭЦВ 10 м3/ч 210 м 9 кВт армлен ЭЦВ 6-10-210 армлен</t>
         </is>
       </c>
       <c r="B608" t="inlineStr">
         <is>
-          <t>91076 ₽/ед</t>
+          <t>63439 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="609">
       <c r="A609" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 100 м3/ч 225 м 90 кВт нро ЭЦВ 10-100-225 нро</t>
+          <t>Насос ЭЦВ 10 м3/ч 220 м 11 кВт CRS 6-10/21</t>
         </is>
       </c>
       <c r="B609" t="inlineStr">
         <is>
-          <t>91209 ₽/ед</t>
+          <t>60536 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="610">
       <c r="A610" t="inlineStr">
         <is>
-          <t xml:space="preserve">Насос ЭЦВ 100 м3/ч 40 м 18,5 кВт нро CRS 10-100/2 нро </t>
+          <t>Насос ЭЦВ 10 м3/ч 220 м 11 кВт ЭЦВ 6-10-220</t>
         </is>
       </c>
       <c r="B610" t="inlineStr">
         <is>
-          <t>90763 ₽/ед</t>
+          <t>63466 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="611">
       <c r="A611" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 100 м3/ч 45 м 22 кВт нро ЭЦВ 10-100-45 нро</t>
+          <t>Насос ЭЦВ 10 м3/ч 220 м 9 кВт армлен ЭЦВ 6-10-220 армлен</t>
         </is>
       </c>
       <c r="B611" t="inlineStr">
         <is>
-          <t>91211 ₽/ед</t>
+          <t>63512 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="612">
       <c r="A612" t="inlineStr">
         <is>
-          <t xml:space="preserve">Насос ЭЦВ 100 м3/ч 60 м 22 кВт нро 3ЭЦВ 10-100-60 нро </t>
+          <t>Насос ЭЦВ 10 м3/ч 230 м 11 кВт армлен ЭЦВ 6-10-230 армлен</t>
         </is>
       </c>
       <c r="B612" t="inlineStr">
         <is>
-          <t>90638 ₽/ед</t>
+          <t>63525 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="613">
       <c r="A613" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 100 м3/ч 60 м 22 кВт нро CRS 10-100/3 нро</t>
+          <t>Насос ЭЦВ 10 м3/ч 235 м 11 кВт 2ЭЦВ 6-10-235</t>
         </is>
       </c>
       <c r="B613" t="inlineStr">
         <is>
-          <t>90775 ₽/ед</t>
+          <t>59091 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="614">
       <c r="A614" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 100 м3/ч 70 м 33 кВт нро ЭЦВ 10-100-70 нро</t>
+          <t>Насос ЭЦВ 10 м3/ч 235 м 11 кВт 3ЭЦВ 6-10-235</t>
         </is>
       </c>
       <c r="B614" t="inlineStr">
         <is>
-          <t>91230 ₽/ед</t>
+          <t>59369 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="615">
       <c r="A615" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 100 м3/ч 80 м 30 кВт нро CRS 10-100/4 нро</t>
+          <t>Насос ЭЦВ 10 м3/ч 235 м 11 кВт CRS 6-10/22</t>
         </is>
       </c>
       <c r="B615" t="inlineStr">
         <is>
-          <t>90799 ₽/ед</t>
+          <t>60605 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="616">
       <c r="A616" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 10 м3/ч 100 м 5,5 кВт CRS 6-10/9</t>
+          <t>Насос ЭЦВ 10 м3/ч 235 м 11 кВт ЭЦВ 6-10-235</t>
         </is>
       </c>
       <c r="B616" t="inlineStr">
         <is>
-          <t>61898 ₽/ед</t>
+          <t>63663 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="617">
       <c r="A617" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 10 м3/ч 100 м 5,5 кВт армлен ЭЦВ 6-10-100 армлен</t>
+          <t>Насос ЭЦВ 10 м3/ч 235 м 11 кВт армлен ЭЦВ 6-10-235 армлен</t>
         </is>
       </c>
       <c r="B617" t="inlineStr">
         <is>
-          <t>62600 ₽/ед</t>
+          <t>63714 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="618">
       <c r="A618" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 10 м3/ч 100 м 5,5 кВт ЭЦВ 6-10-100</t>
+          <t>Насос ЭЦВ 10 м3/ч 240 м 11 кВт CRS 6-10/23</t>
         </is>
       </c>
       <c r="B618" t="inlineStr">
         <is>
-          <t>62552 ₽/ед</t>
+          <t>60623 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="619">
       <c r="A619" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 10 м3/ч 110 м 5,5 кВт 2ЭЦВ 6-10-110</t>
+          <t>Насос ЭЦВ 10 м3/ч 240 м 11 кВт ЭЦВ 6-10-240</t>
         </is>
       </c>
       <c r="B619" t="inlineStr">
         <is>
-          <t>58812 ₽/ед</t>
+          <t>63757 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="620">
       <c r="A620" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 10 м3/ч 110 м 5,5 кВт 3ЭЦВ 6-10-110</t>
+          <t>Насос ЭЦВ 10 м3/ч 240 м 11 кВт армлен ЭЦВ 6-10-240 армлен</t>
         </is>
       </c>
       <c r="B620" t="inlineStr">
         <is>
-          <t>59185 ₽/ед</t>
+          <t>63824 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="621">
       <c r="A621" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 10 м3/ч 110 м 5,5 кВт CRS 6-10/10</t>
+          <t>Насос ЭЦВ 10 м3/ч 250 м 11 кВт CRS 6-10/24</t>
         </is>
       </c>
       <c r="B621" t="inlineStr">
         <is>
-          <t>59658 ₽/ед</t>
+          <t>60636 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="622">
       <c r="A622" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 10 м3/ч 110 м 5,5 кВт армлен ЭЦВ 6-10-110 армлен</t>
+          <t>Насос ЭЦВ 10 м3/ч 250 м 11 кВт армлен ЭЦВ 6-10-250 армлен</t>
         </is>
       </c>
       <c r="B622" t="inlineStr">
         <is>
-          <t>62636 ₽/ед</t>
+          <t>63912 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="623">
       <c r="A623" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 10 м3/ч 110 м 5,5 кВт ЭЦВ 4-10-110</t>
+          <t>Насос ЭЦВ 10 м3/ч 250 м 13 кВт ЭЦВ 6-10-250</t>
         </is>
       </c>
       <c r="B623" t="inlineStr">
         <is>
-          <t>61931 ₽/ед</t>
+          <t>63839 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="624">
       <c r="A624" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 10 м3/ч 110 м 5,5 кВт ЭЦВ 6-10-110</t>
+          <t>Насос ЭЦВ 10 м3/ч 260 м 11 кВт армлен ЭЦВ 6-10-260 армлен</t>
         </is>
       </c>
       <c r="B624" t="inlineStr">
         <is>
-          <t>62603 ₽/ед</t>
+          <t>63947 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="625">
       <c r="A625" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 10 м3/ч 110 м 6,3 кВт армлен ЭЦВ 5-10-110 армлен</t>
+          <t>Насос ЭЦВ 10 м3/ч 260 м 13 кВт CRS 6-10/25</t>
         </is>
       </c>
       <c r="B625" t="inlineStr">
         <is>
-          <t>62255 ₽/ед</t>
+          <t>60652 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="626">
       <c r="A626" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 10 м3/ч 120 м 5,5 кВт 2ЭЦВ 6-10-120</t>
+          <t>Насос ЭЦВ 10 м3/ч 260 м 13 кВт ЭЦВ 6-10-260</t>
         </is>
       </c>
       <c r="B626" t="inlineStr">
         <is>
-          <t>58933 ₽/ед</t>
+          <t>63939 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="627">
       <c r="A627" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 10 м3/ч 120 м 5,5 кВт 3ЭЦВ 6-10-120</t>
+          <t>Насос ЭЦВ 10 м3/ч 275 м 13 кВт CRS 6-10/26</t>
         </is>
       </c>
       <c r="B627" t="inlineStr">
         <is>
-          <t>59257 ₽/ед</t>
+          <t>60688 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="628">
       <c r="A628" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 10 м3/ч 120 м 5,5 кВт CRS 6-10/11</t>
+          <t>Насос ЭЦВ 10 м3/ч 275 м 13 кВт ЭЦВ 6-10-275</t>
         </is>
       </c>
       <c r="B628" t="inlineStr">
         <is>
-          <t>59700 ₽/ед</t>
+          <t>63987 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="629">
       <c r="A629" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 10 м3/ч 120 м 5,5 кВт армлен ЭЦВ 6-10-120 армлен</t>
+          <t>Насос ЭЦВ 10 м3/ч 275 м 13 кВт армлен ЭЦВ 6-10-275 армлен</t>
         </is>
       </c>
       <c r="B629" t="inlineStr">
         <is>
-          <t>62732 ₽/ед</t>
+          <t>64040 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="630">
       <c r="A630" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 10 м3/ч 120 м 5,5 кВт ЭЦВ 6-10-120</t>
+          <t xml:space="preserve">Насос ЭЦВ 10 м3/ч 290 м 13 кВт 2ЭЦВ 6-10-290 </t>
         </is>
       </c>
       <c r="B630" t="inlineStr">
         <is>
-          <t>62674 ₽/ед</t>
+          <t>59091 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="631">
       <c r="A631" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 10 м3/ч 125 м 6,3 кВт армлен ЭЦВ 5-10-125 армлен</t>
+          <t xml:space="preserve">Насос ЭЦВ 10 м3/ч 290 м 13 кВт 3ЭЦВ 6-10-290 </t>
         </is>
       </c>
       <c r="B631" t="inlineStr">
         <is>
-          <t>62267 ₽/ед</t>
+          <t>59531 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="632">
       <c r="A632" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 10 м3/ч 130 м 6,3 кВт армлен ЭЦВ 6-10-130 армлен</t>
+          <t>Насос ЭЦВ 10 м3/ч 290 м 13 кВт CRS 6-10/27</t>
         </is>
       </c>
       <c r="B632" t="inlineStr">
         <is>
-          <t>62809 ₽/ед</t>
+          <t>60731 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="633">
       <c r="A633" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 10 м3/ч 130 м 6,3 кВт ЭЦВ 6-10-130</t>
+          <t>Насос ЭЦВ 10 м3/ч 290 м 13 кВт ЭЦВ 6-10-290</t>
         </is>
       </c>
       <c r="B633" t="inlineStr">
         <is>
-          <t>62766 ₽/ед</t>
+          <t>64097 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="634">
       <c r="A634" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 10 м3/ч 130 м 7,5 кВт CRS 6-10/12</t>
+          <t>Насос ЭЦВ 10 м3/ч 290 м 13 кВт армлен ЭЦВ 6-10-290 армлен</t>
         </is>
       </c>
       <c r="B634" t="inlineStr">
         <is>
-          <t>59761 ₽/ед</t>
+          <t>64160 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="635">
       <c r="A635" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 10 м3/ч 140 м 6,3 кВт 3ЭЦВ 6-10-140</t>
+          <t>Насос ЭЦВ 10 м3/ч 30 м 2,2 кВт армлен ЭЦВ 6-10-30 армлен</t>
         </is>
       </c>
       <c r="B635" t="inlineStr">
         <is>
-          <t>59278 ₽/ед</t>
+          <t>64182 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="636">
       <c r="A636" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 10 м3/ч 140 м 6,3 кВт армлен ЭЦВ 6-10-140 армлен</t>
+          <t>Насос ЭЦВ 10 м3/ч 30 м 3 кВт CRS 6-10/3</t>
         </is>
       </c>
       <c r="B636" t="inlineStr">
         <is>
-          <t>62878 ₽/ед</t>
+          <t>61005 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="637">
       <c r="A637" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 10 м3/ч 140 м 6,3 кВт ЭЦВ 6-10-140</t>
+          <t>Насос ЭЦВ 10 м3/ч 30 м 3 кВт ЭЦВ 6-10-30</t>
         </is>
       </c>
       <c r="B637" t="inlineStr">
         <is>
-          <t>62856 ₽/ед</t>
+          <t>64165 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="638">
       <c r="A638" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 10 м3/ч 140 м 7,5 кВт 2ЭЦВ 6-10-140</t>
+          <t>Насос ЭЦВ 10 м3/ч 300 м 13 кВт CRS 6-10/28</t>
         </is>
       </c>
       <c r="B638" t="inlineStr">
         <is>
-          <t>58941 ₽/ед</t>
+          <t>60752 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="639">
       <c r="A639" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 10 м3/ч 140 м 7,5 кВт CRS 6-10/13</t>
+          <t>Насос ЭЦВ 10 м3/ч 300 м 13 кВт ЭЦВ 6-10-300</t>
         </is>
       </c>
       <c r="B639" t="inlineStr">
         <is>
-          <t>59765 ₽/ед</t>
+          <t>64289 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="640">
       <c r="A640" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 10 м3/ч 140 м 7,5 кВт армлен ЭЦВ 5-10-140 армлен</t>
+          <t>Насос ЭЦВ 10 м3/ч 300 м 13 кВт армлен ЭЦВ 6-10-300 армлен</t>
         </is>
       </c>
       <c r="B640" t="inlineStr">
         <is>
-          <t>62273 ₽/ед</t>
+          <t>64294 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="641">
       <c r="A641" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 10 м3/ч 150 м 7,5 кВт CRS 6-10/14</t>
+          <t>Насос ЭЦВ 10 м3/ч 310 м 13 кВт ЭЦВ 6-10-310</t>
         </is>
       </c>
       <c r="B641" t="inlineStr">
         <is>
-          <t>59828 ₽/ед</t>
+          <t>64311 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="642">
       <c r="A642" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 10 м3/ч 150 м 7,5 кВт армлен ЭЦВ 5-10-150 армлен</t>
+          <t>Насос ЭЦВ 10 м3/ч 310 м 13 кВт армлен ЭЦВ 6-10-310 армлен</t>
         </is>
       </c>
       <c r="B642" t="inlineStr">
         <is>
-          <t>62319 ₽/ед</t>
+          <t>64313 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="643">
       <c r="A643" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 10 м3/ч 150 м 7,5 кВт армлен ЭЦВ 6-10-150 армлен</t>
+          <t>Насос ЭЦВ 10 м3/ч 310 м 15 кВт CRS 6-10/29</t>
         </is>
       </c>
       <c r="B643" t="inlineStr">
         <is>
-          <t>62907 ₽/ед</t>
+          <t>60866 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="644">
       <c r="A644" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 10 м3/ч 150 м 7,5 кВт ЭЦВ 6-10-150</t>
+          <t>Насос ЭЦВ 10 м3/ч 320 м 13 кВт ЭЦВ 6-10-320</t>
         </is>
       </c>
       <c r="B644" t="inlineStr">
         <is>
-          <t>62907 ₽/ед</t>
+          <t>64354 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="645">
       <c r="A645" t="inlineStr">
         <is>
-          <t xml:space="preserve">Насос ЭЦВ 10 м3/ч 160 м 7,5 кВт 2ЭЦВ 6-10-160 </t>
+          <t>Насос ЭЦВ 10 м3/ч 320 м 15 кВт CRS 6-10/30</t>
         </is>
       </c>
       <c r="B645" t="inlineStr">
         <is>
-          <t>58976 ₽/ед</t>
+          <t>61115 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="646">
       <c r="A646" t="inlineStr">
         <is>
-          <t xml:space="preserve">Насос ЭЦВ 10 м3/ч 160 м 7,5 кВт 3ЭЦВ 6-10-160 </t>
+          <t>Насос ЭЦВ 10 м3/ч 320 м 15 кВт армлен ЭЦВ 6-10-320 армлен</t>
         </is>
       </c>
       <c r="B646" t="inlineStr">
         <is>
-          <t>59283 ₽/ед</t>
+          <t>64386 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="647">
       <c r="A647" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 10 м3/ч 160 м 7,5 кВт CRS 6-10/15</t>
+          <t>Насос ЭЦВ 10 м3/ч 335 м 13 кВт ЭЦВ 6-10-335</t>
         </is>
       </c>
       <c r="B647" t="inlineStr">
         <is>
-          <t>59918 ₽/ед</t>
+          <t>64437 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="648">
       <c r="A648" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 10 м3/ч 160 м 7,5 кВт армлен ЭЦВ 6-10-160 армлен</t>
+          <t>Насос ЭЦВ 10 м3/ч 335 м 15 кВт армлен ЭЦВ 6-10-335 армлен</t>
         </is>
       </c>
       <c r="B648" t="inlineStr">
         <is>
-          <t>62947 ₽/ед</t>
+          <t>64517 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="649">
       <c r="A649" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 10 м3/ч 160 м 7,5 кВт ЭЦВ 6-10-160</t>
+          <t>Насос ЭЦВ 10 м3/ч 340 м 15 кВт CRS 6-10/31</t>
         </is>
       </c>
       <c r="B649" t="inlineStr">
         <is>
-          <t>62917 ₽/ед</t>
+          <t>61214 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="650">
       <c r="A650" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 10 м3/ч 170 м 7,5 кВт CRS 6-10/16</t>
+          <t>Насос ЭЦВ 10 м3/ч 35 м 2,2 кВт армлен ЭЦВ 6-10-35 армлен</t>
         </is>
       </c>
       <c r="B650" t="inlineStr">
         <is>
-          <t>59965 ₽/ед</t>
+          <t>64572 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="651">
       <c r="A651" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 10 м3/ч 170 м 7,5 кВт армлен ЭЦВ 6-10-170 армлен</t>
+          <t>Насос ЭЦВ 10 м3/ч 350 м 13 кВт ЭЦВ 6-10-350</t>
         </is>
       </c>
       <c r="B651" t="inlineStr">
         <is>
-          <t>62956 ₽/ед</t>
+          <t>64605 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="652">
       <c r="A652" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 10 м3/ч 170 м 7,5 кВт ЭЦВ 6-10-170</t>
+          <t>Насос ЭЦВ 10 м3/ч 350 м 17 кВт армлен ЭЦВ 6-10-350 армлен</t>
         </is>
       </c>
       <c r="B652" t="inlineStr">
         <is>
-          <t>62953 ₽/ед</t>
+          <t>64664 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="653">
       <c r="A653" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 10 м3/ч 180 м 7,5 кВт армлен ЭЦВ 6-10-180 армлен</t>
+          <t xml:space="preserve">Насос ЭЦВ 10 м3/ч 350 м 18,5 кВт 2ЭЦВ 6-10-350 </t>
         </is>
       </c>
       <c r="B653" t="inlineStr">
         <is>
-          <t>62966 ₽/ед</t>
+          <t>59102 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="654">
       <c r="A654" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 10 м3/ч 180 м 7,5 кВт армлен ЭЦВ 6-10-185 армлен</t>
+          <t xml:space="preserve">Насос ЭЦВ 10 м3/ч 350 м 18,5 кВт 3ЭЦВ 6-10-350 </t>
         </is>
       </c>
       <c r="B654" t="inlineStr">
         <is>
-          <t>63053 ₽/ед</t>
+          <t>59536 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="655">
       <c r="A655" t="inlineStr">
         <is>
-          <t xml:space="preserve">Насос ЭЦВ 10 м3/ч 185 м 7,5 кВт ЭЦВ 6-10-185 </t>
+          <t>Насос ЭЦВ 10 м3/ч 350 м 18,5 кВт CRS 6-10/32</t>
         </is>
       </c>
       <c r="B655" t="inlineStr">
         <is>
-          <t>63011 ₽/ед</t>
+          <t>61321 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="656">
       <c r="A656" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 10 м3/ч 185 м 9 кВт 2ЭЦВ 6-10-185</t>
+          <t>Насос ЭЦВ 10 м3/ч 360 м 18,5 кВт CRS 6-10/33</t>
         </is>
       </c>
       <c r="B656" t="inlineStr">
         <is>
-          <t>59020 ₽/ед</t>
+          <t>61419 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="657">
       <c r="A657" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 10 м3/ч 185 м 9 кВт 3ЭЦВ 6-10-185</t>
+          <t>Насос ЭЦВ 10 м3/ч 370 м 18,5 кВт CRS 6-10/34</t>
         </is>
       </c>
       <c r="B657" t="inlineStr">
         <is>
-          <t>59368 ₽/ед</t>
+          <t>61440 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="658">
       <c r="A658" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 10 м3/ч 185 м 9 кВт CRS 6-10/17</t>
+          <t>Насос ЭЦВ 10 м3/ч 380 м 18,5 кВт CRS 6-10/35</t>
         </is>
       </c>
       <c r="B658" t="inlineStr">
         <is>
-          <t>60267 ₽/ед</t>
+          <t>61593 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="659">
       <c r="A659" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 10 м3/ч 195 м 11 кВт ЭЦВ 6-10-195</t>
+          <t>Насос ЭЦВ 10 м3/ч 390 м 18,5 кВт CRS 6-10/36</t>
         </is>
       </c>
       <c r="B659" t="inlineStr">
         <is>
-          <t>63126 ₽/ед</t>
+          <t>61625 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="660">
       <c r="A660" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 10 м3/ч 195 м 9 кВт CRS 6-10/18</t>
+          <t>Насос ЭЦВ 10 м3/ч 40 м 2,2 кВт армлен ЭЦВ 6-10-40 армлен</t>
         </is>
       </c>
       <c r="B660" t="inlineStr">
         <is>
-          <t>60272 ₽/ед</t>
+          <t>64875 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="661">
       <c r="A661" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 10 м3/ч 195 м 9 кВт армлен ЭЦВ 6-10-195 армлен</t>
+          <t>Насос ЭЦВ 10 м3/ч 40 м 3 кВт CRS 6-10/4</t>
         </is>
       </c>
       <c r="B661" t="inlineStr">
         <is>
-          <t>63167 ₽/ед</t>
+          <t>61682 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="662">
       <c r="A662" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 10 м3/ч 200 м 11 кВт ЭЦВ 6-10-200</t>
+          <t>Насос ЭЦВ 10 м3/ч 40 м 3 кВт ЭЦВ 4-10-40</t>
         </is>
       </c>
       <c r="B662" t="inlineStr">
         <is>
-          <t>63268 ₽/ед</t>
+          <t>61993 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="663">
       <c r="A663" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 10 м3/ч 200 м 9 кВт CRS 6-10/19</t>
+          <t>Насос ЭЦВ 10 м3/ч 40 м 3 кВт ЭЦВ 6-10-40</t>
         </is>
       </c>
       <c r="B663" t="inlineStr">
         <is>
-          <t>60338 ₽/ед</t>
+          <t>64787 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="664">
       <c r="A664" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 10 м3/ч 200 м 9 кВт армлен ЭЦВ 6-10-200 армлен</t>
+          <t>Насос ЭЦВ 10 м3/ч 400 м 18,5 кВт CRS 6-10/37</t>
         </is>
       </c>
       <c r="B664" t="inlineStr">
         <is>
-          <t>63318 ₽/ед</t>
+          <t>61673 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="665">
       <c r="A665" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 10 м3/ч 20 м 2,2 кВт армлен ЭЦВ 6-10-20 армлен</t>
+          <t>Насос ЭЦВ 10 м3/ч 50 м 2,2 кВт армлен ЭЦВ 6-10-50 армлен</t>
         </is>
       </c>
       <c r="B665" t="inlineStr">
         <is>
-          <t>63205 ₽/ед</t>
+          <t>64946 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="666">
       <c r="A666" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 10 м3/ч 20 м 3 кВт CRS 6-10/2</t>
+          <t>Насос ЭЦВ 10 м3/ч 50 м 3 кВт 2ЭЦВ 6-10-50</t>
         </is>
       </c>
       <c r="B666" t="inlineStr">
         <is>
-          <t>60340 ₽/ед</t>
+          <t>59133 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="667">
       <c r="A667" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 10 м3/ч 20 м 3 кВт ЭЦВ 6-10-20</t>
+          <t>Насос ЭЦВ 10 м3/ч 50 м 3 кВт 3ЭЦВ 6-10-50</t>
         </is>
       </c>
       <c r="B667" t="inlineStr">
         <is>
-          <t>63186 ₽/ед</t>
+          <t>59611 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="668">
       <c r="A668" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 10 м3/ч 210 м 11 кВт 2ЭЦВ 6-10-210</t>
+          <t>Насос ЭЦВ 10 м3/ч 50 м 3 кВт CRS 6-10/5</t>
         </is>
       </c>
       <c r="B668" t="inlineStr">
         <is>
-          <t>59059 ₽/ед</t>
+          <t>61715 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="669">
       <c r="A669" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 10 м3/ч 210 м 11 кВт CRS 6-10/20</t>
+          <t>Насос ЭЦВ 10 м3/ч 50 м 3 кВт ЭЦВ 6-10-50</t>
         </is>
       </c>
       <c r="B669" t="inlineStr">
         <is>
-          <t>60384 ₽/ед</t>
+          <t>64895 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="670">
       <c r="A670" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 10 м3/ч 210 м 11 кВт ЭЦВ 6-10-210</t>
+          <t>Насос ЭЦВ 10 м3/ч 50 м 3 кВт армлен ЭЦВ 5-10-50 армлен</t>
         </is>
       </c>
       <c r="B670" t="inlineStr">
         <is>
-          <t>63394 ₽/ед</t>
+          <t>62414 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="671">
       <c r="A671" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 10 м3/ч 210 м 9 кВт армлен ЭЦВ 6-10-210 армлен</t>
+          <t>Насос ЭЦВ 10 м3/ч 55 м 3 кВт ЭЦВ 4-10-55</t>
         </is>
       </c>
       <c r="B671" t="inlineStr">
         <is>
-          <t>63439 ₽/ед</t>
+          <t>62006 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="672">
       <c r="A672" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 10 м3/ч 220 м 11 кВт CRS 6-10/21</t>
+          <t>Насос ЭЦВ 10 м3/ч 60 м 3 кВт армлен ЭЦВ 6-10-60 армлен</t>
         </is>
       </c>
       <c r="B672" t="inlineStr">
         <is>
-          <t>60536 ₽/ед</t>
+          <t>64981 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="673">
       <c r="A673" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 10 м3/ч 220 м 11 кВт ЭЦВ 6-10-220</t>
+          <t>Насос ЭЦВ 10 м3/ч 65 м 3 кВт CRS 6-10/6</t>
         </is>
       </c>
       <c r="B673" t="inlineStr">
         <is>
-          <t>63466 ₽/ед</t>
+          <t>61789 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="674">
       <c r="A674" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 10 м3/ч 220 м 9 кВт армлен ЭЦВ 6-10-220 армлен</t>
+          <t>Насос ЭЦВ 10 м3/ч 65 м 3 кВт ЭЦВ 6-10-65</t>
         </is>
       </c>
       <c r="B674" t="inlineStr">
         <is>
-          <t>63512 ₽/ед</t>
+          <t>65012 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="675">
       <c r="A675" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 10 м3/ч 230 м 11 кВт армлен ЭЦВ 6-10-230 армлен</t>
+          <t>Насос ЭЦВ 10 м3/ч 65 м 3 кВт армлен ЭЦВ 5-10-65 армлен</t>
         </is>
       </c>
       <c r="B675" t="inlineStr">
         <is>
-          <t>63525 ₽/ед</t>
+          <t>62428 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="676">
       <c r="A676" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 10 м3/ч 235 м 11 кВт 2ЭЦВ 6-10-235</t>
+          <t>Насос ЭЦВ 10 м3/ч 65 м 3 кВт армлен ЭЦВ 6-10-65 армлен</t>
         </is>
       </c>
       <c r="B676" t="inlineStr">
         <is>
-          <t>59091 ₽/ед</t>
+          <t>65059 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="677">
       <c r="A677" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 10 м3/ч 235 м 11 кВт 3ЭЦВ 6-10-235</t>
+          <t>Насос ЭЦВ 10 м3/ч 70 м 3 кВт армлен ЭЦВ 6-10-70 армлен</t>
         </is>
       </c>
       <c r="B677" t="inlineStr">
         <is>
-          <t>59369 ₽/ед</t>
+          <t>65093 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="678">
       <c r="A678" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 10 м3/ч 235 м 11 кВт CRS 6-10/22</t>
+          <t>Насос ЭЦВ 10 м3/ч 70 м 4 кВт ЭЦВ 4-10-70</t>
         </is>
       </c>
       <c r="B678" t="inlineStr">
         <is>
-          <t>60605 ₽/ед</t>
+          <t>62030 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="679">
       <c r="A679" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 10 м3/ч 235 м 11 кВт армлен ЭЦВ 6-10-235 армлен</t>
+          <t>Насос ЭЦВ 10 м3/ч 80 м 4 кВт 2ЭЦВ 6-10-80</t>
         </is>
       </c>
       <c r="B679" t="inlineStr">
         <is>
-          <t>63714 ₽/ед</t>
+          <t>59167 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="680">
       <c r="A680" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 10 м3/ч 235 м 11 кВт ЭЦВ 6-10-235</t>
+          <t>Насос ЭЦВ 10 м3/ч 80 м 4 кВт 3ЭЦВ 6-10-80</t>
         </is>
       </c>
       <c r="B680" t="inlineStr">
         <is>
-          <t>63663 ₽/ед</t>
+          <t>59616 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="681">
       <c r="A681" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 10 м3/ч 240 м 11 кВт CRS 6-10/23</t>
+          <t>Насос ЭЦВ 10 м3/ч 80 м 4 кВт CRS 6-10/7</t>
         </is>
       </c>
       <c r="B681" t="inlineStr">
         <is>
-          <t>60623 ₽/ед</t>
+          <t>61812 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="682">
       <c r="A682" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 10 м3/ч 240 м 11 кВт армлен ЭЦВ 6-10-240 армлен</t>
+          <t>Насос ЭЦВ 10 м3/ч 80 м 4 кВт ЭЦВ 6-10-80</t>
         </is>
       </c>
       <c r="B682" t="inlineStr">
         <is>
-          <t>63824 ₽/ед</t>
+          <t>65159 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="683">
       <c r="A683" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 10 м3/ч 240 м 11 кВт ЭЦВ 6-10-240</t>
+          <t>Насос ЭЦВ 10 м3/ч 80 м 4 кВт армлен ЭЦВ 5-10-80 армлен</t>
         </is>
       </c>
       <c r="B683" t="inlineStr">
         <is>
-          <t>63757 ₽/ед</t>
+          <t>62437 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="684">
       <c r="A684" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 10 м3/ч 250 м 11 кВт CRS 6-10/24</t>
+          <t>Насос ЭЦВ 10 м3/ч 80 м 4 кВт армлен ЭЦВ 6-10-80 армлен</t>
         </is>
       </c>
       <c r="B684" t="inlineStr">
         <is>
-          <t>60636 ₽/ед</t>
+          <t>65322 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="685">
       <c r="A685" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 10 м3/ч 250 м 11 кВт армлен ЭЦВ 6-10-250 армлен</t>
+          <t>Насос ЭЦВ 10 м3/ч 85 м 5,5 кВт ЭЦВ 4-10-85</t>
         </is>
       </c>
       <c r="B685" t="inlineStr">
         <is>
-          <t>63912 ₽/ед</t>
+          <t>62182 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="686">
       <c r="A686" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 10 м3/ч 250 м 13 кВт ЭЦВ 6-10-250</t>
+          <t>Насос ЭЦВ 10 м3/ч 90 м 4 кВт CRS 6-10/8</t>
         </is>
       </c>
       <c r="B686" t="inlineStr">
         <is>
-          <t>63839 ₽/ед</t>
+          <t>61814 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="687">
       <c r="A687" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 10 м3/ч 260 м 11 кВт армлен ЭЦВ 6-10-260 армлен</t>
+          <t>Насос ЭЦВ 10 м3/ч 90 м 4 кВт ЭЦВ 6-10-90</t>
         </is>
       </c>
       <c r="B687" t="inlineStr">
         <is>
-          <t>63947 ₽/ед</t>
+          <t>65325 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="688">
       <c r="A688" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 10 м3/ч 260 м 13 кВт CRS 6-10/25</t>
+          <t>Насос ЭЦВ 10 м3/ч 90 м 4 кВт армлен ЭЦВ 6-10-90 армлен</t>
         </is>
       </c>
       <c r="B688" t="inlineStr">
         <is>
-          <t>60652 ₽/ед</t>
+          <t>65338 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="689">
       <c r="A689" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 10 м3/ч 260 м 13 кВт ЭЦВ 6-10-260</t>
+          <t>Насос ЭЦВ 10 м3/ч 95 м 5,5 кВт ЭЦВ 4-10-95</t>
         </is>
       </c>
       <c r="B689" t="inlineStr">
         <is>
-          <t>63939 ₽/ед</t>
+          <t>62185 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="690">
       <c r="A690" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 10 м3/ч 275 м 13 кВт CRS 6-10/26</t>
+          <t>Насос ЭЦВ 10 м3/ч 95 м 5,5 кВт армлен ЭЦВ 5-10-95 армлен</t>
         </is>
       </c>
       <c r="B690" t="inlineStr">
         <is>
-          <t>60688 ₽/ед</t>
+          <t>62494 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="691">
       <c r="A691" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 10 м3/ч 275 м 13 кВт армлен ЭЦВ 6-10-275 армлен</t>
+          <t>Насос ЭЦВ 100 м3/ч 100 м 37 кВт нро CRS 10-100/5 нро</t>
         </is>
       </c>
       <c r="B691" t="inlineStr">
         <is>
-          <t>64040 ₽/ед</t>
+          <t>90806 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="692">
       <c r="A692" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 10 м3/ч 275 м 13 кВт ЭЦВ 6-10-275</t>
+          <t>Насос ЭЦВ 100 м3/ч 100 м 45 кВт нро ЭЦВ 10-100-100 нро</t>
         </is>
       </c>
       <c r="B692" t="inlineStr">
         <is>
-          <t>63987 ₽/ед</t>
+          <t>90917 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="693">
       <c r="A693" t="inlineStr">
         <is>
-          <t xml:space="preserve">Насос ЭЦВ 10 м3/ч 290 м 13 кВт 2ЭЦВ 6-10-290 </t>
+          <t>Насос ЭЦВ 100 м3/ч 120 м 45 кВт нро CRS 10-100/6 нро</t>
         </is>
       </c>
       <c r="B693" t="inlineStr">
         <is>
-          <t>59091 ₽/ед</t>
+          <t>90809 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="694">
       <c r="A694" t="inlineStr">
         <is>
-          <t xml:space="preserve">Насос ЭЦВ 10 м3/ч 290 м 13 кВт 3ЭЦВ 6-10-290 </t>
+          <t xml:space="preserve">Насос ЭЦВ 100 м3/ч 120 м 55 кВт нро 2ЭЦВ 10-100-120 нро </t>
         </is>
       </c>
       <c r="B694" t="inlineStr">
         <is>
-          <t>59531 ₽/ед</t>
+          <t>90562 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="695">
       <c r="A695" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 10 м3/ч 290 м 13 кВт CRS 6-10/27</t>
+          <t>Насос ЭЦВ 100 м3/ч 120 м 55 кВт нро ЭЦВ 10-100-120 нро</t>
         </is>
       </c>
       <c r="B695" t="inlineStr">
         <is>
-          <t>60731 ₽/ед</t>
+          <t>91010 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="696">
       <c r="A696" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 10 м3/ч 290 м 13 кВт армлен ЭЦВ 6-10-290 армлен</t>
+          <t xml:space="preserve">Насос ЭЦВ 100 м3/ч 140 м 55 кВт нро 2ЭЦВ 10-100-140 нро </t>
         </is>
       </c>
       <c r="B696" t="inlineStr">
         <is>
-          <t>64160 ₽/ед</t>
+          <t>90618 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="697">
       <c r="A697" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 10 м3/ч 290 м 13 кВт ЭЦВ 6-10-290</t>
+          <t xml:space="preserve">Насос ЭЦВ 100 м3/ч 140 м 55 кВт нро CRS 10-100/7 нро </t>
         </is>
       </c>
       <c r="B697" t="inlineStr">
         <is>
-          <t>64097 ₽/ед</t>
+          <t>90862 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="698">
       <c r="A698" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 10 м3/ч 300 м 13 кВт CRS 6-10/28</t>
+          <t>Насос ЭЦВ 100 м3/ч 150 м 63 кВт нро ЭЦВ 10-100-150 нро</t>
         </is>
       </c>
       <c r="B698" t="inlineStr">
         <is>
-          <t>60752 ₽/ед</t>
+          <t>91011 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="699">
       <c r="A699" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 10 м3/ч 300 м 13 кВт армлен ЭЦВ 6-10-300 армлен</t>
+          <t xml:space="preserve">Насос ЭЦВ 100 м3/ч 160 м 65 кВт нро CRS 10-100/8 нро </t>
         </is>
       </c>
       <c r="B699" t="inlineStr">
         <is>
-          <t>64294 ₽/ед</t>
+          <t>90907 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="700">
       <c r="A700" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 10 м3/ч 300 м 13 кВт ЭЦВ 6-10-300</t>
+          <t>Насос ЭЦВ 100 м3/ч 175 м 75 кВт нро ЭЦВ 10-100-175 нро</t>
         </is>
       </c>
       <c r="B700" t="inlineStr">
         <is>
-          <t>64289 ₽/ед</t>
+          <t>91064 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="701">
       <c r="A701" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 10 м3/ч 30 м 2,2 кВт армлен ЭЦВ 6-10-30 армлен</t>
+          <t xml:space="preserve">Насос ЭЦВ 100 м3/ч 20 м 11 кВт нро CRS 10-100/1 нро </t>
         </is>
       </c>
       <c r="B701" t="inlineStr">
         <is>
-          <t>64182 ₽/ед</t>
+          <t>90732 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="702">
       <c r="A702" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 10 м3/ч 30 м 3 кВт CRS 6-10/3</t>
+          <t>Насос ЭЦВ 100 м3/ч 20 м 11 кВт нро ЭЦВ 10-100-20 нро</t>
         </is>
       </c>
       <c r="B702" t="inlineStr">
         <is>
-          <t>61005 ₽/ед</t>
+          <t>91076 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="703">
       <c r="A703" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 10 м3/ч 30 м 3 кВт ЭЦВ 6-10-30</t>
+          <t>Насос ЭЦВ 100 м3/ч 200 м 90 кВт нро ЭЦВ 10-100-200 нро</t>
         </is>
       </c>
       <c r="B703" t="inlineStr">
         <is>
-          <t>64165 ₽/ед</t>
+          <t>91081 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="704">
       <c r="A704" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 10 м3/ч 310 м 13 кВт армлен ЭЦВ 6-10-310 армлен</t>
+          <t>Насос ЭЦВ 100 м3/ч 225 м 90 кВт нро ЭЦВ 10-100-225 нро</t>
         </is>
       </c>
       <c r="B704" t="inlineStr">
         <is>
-          <t>64313 ₽/ед</t>
+          <t>91209 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="705">
       <c r="A705" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 10 м3/ч 310 м 13 кВт ЭЦВ 6-10-310</t>
+          <t xml:space="preserve">Насос ЭЦВ 100 м3/ч 40 м 18,5 кВт нро CRS 10-100/2 нро </t>
         </is>
       </c>
       <c r="B705" t="inlineStr">
         <is>
-          <t>64311 ₽/ед</t>
+          <t>90763 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="706">
       <c r="A706" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 10 м3/ч 310 м 15 кВт CRS 6-10/29</t>
+          <t>Насос ЭЦВ 100 м3/ч 45 м 22 кВт нро ЭЦВ 10-100-45 нро</t>
         </is>
       </c>
       <c r="B706" t="inlineStr">
         <is>
-          <t>60866 ₽/ед</t>
+          <t>91211 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="707">
       <c r="A707" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 10 м3/ч 320 м 13 кВт ЭЦВ 6-10-320</t>
+          <t xml:space="preserve">Насос ЭЦВ 100 м3/ч 60 м 22 кВт нро 3ЭЦВ 10-100-60 нро </t>
         </is>
       </c>
       <c r="B707" t="inlineStr">
         <is>
-          <t>64354 ₽/ед</t>
+          <t>90638 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="708">
       <c r="A708" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 10 м3/ч 320 м 15 кВт CRS 6-10/30</t>
+          <t>Насос ЭЦВ 100 м3/ч 60 м 22 кВт нро CRS 10-100/3 нро</t>
         </is>
       </c>
       <c r="B708" t="inlineStr">
         <is>
-          <t>61115 ₽/ед</t>
+          <t>90775 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="709">
       <c r="A709" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 10 м3/ч 320 м 15 кВт армлен ЭЦВ 6-10-320 армлен</t>
+          <t>Насос ЭЦВ 100 м3/ч 70 м 33 кВт нро ЭЦВ 10-100-70 нро</t>
         </is>
       </c>
       <c r="B709" t="inlineStr">
         <is>
-          <t>64386 ₽/ед</t>
+          <t>91230 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="710">
       <c r="A710" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 10 м3/ч 335 м 13 кВт ЭЦВ 6-10-335</t>
+          <t>Насос ЭЦВ 100 м3/ч 80 м 30 кВт нро CRS 10-100/4 нро</t>
         </is>
       </c>
       <c r="B710" t="inlineStr">
         <is>
-          <t>64437 ₽/ед</t>
+          <t>90799 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="711">
       <c r="A711" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 10 м3/ч 335 м 15 кВт армлен ЭЦВ 6-10-335 армлен</t>
+          <t>Насос ЭЦВ 120 м3/ч 100 м 45 кВт нро 2ЭЦВ 10-120-100 нро</t>
         </is>
       </c>
       <c r="B711" t="inlineStr">
         <is>
-          <t>64517 ₽/ед</t>
+          <t>91231 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="712">
       <c r="A712" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 10 м3/ч 340 м 15 кВт CRS 6-10/31</t>
+          <t>Насос ЭЦВ 120 м3/ч 100 м 45 кВт нро 3ЭЦВ 10-120-100 нро</t>
         </is>
       </c>
       <c r="B712" t="inlineStr">
         <is>
-          <t>61214 ₽/ед</t>
+          <t>91625 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="713">
       <c r="A713" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 10 м3/ч 350 м 13 кВт ЭЦВ 6-10-350</t>
+          <t>Насос ЭЦВ 120 м3/ч 100 м 45 кВт нро CRS 10-120/5 нро</t>
         </is>
       </c>
       <c r="B713" t="inlineStr">
         <is>
-          <t>64605 ₽/ед</t>
+          <t>92058 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="714">
       <c r="A714" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 10 м3/ч 350 м 17 кВт армлен ЭЦВ 6-10-350 армлен</t>
+          <t>Насос ЭЦВ 120 м3/ч 100 м 45 кВт нро ЭЦВ 10-120-100 нро</t>
         </is>
       </c>
       <c r="B714" t="inlineStr">
         <is>
-          <t>64664 ₽/ед</t>
+          <t>92189 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="715">
       <c r="A715" t="inlineStr">
         <is>
-          <t xml:space="preserve">Насос ЭЦВ 10 м3/ч 350 м 18,5 кВт 2ЭЦВ 6-10-350 </t>
+          <t>Насос ЭЦВ 120 м3/ч 115 м 55 кВт нро/чл ЭЦВ 10-120-115 нро/чл</t>
         </is>
       </c>
       <c r="B715" t="inlineStr">
         <is>
-          <t>59102 ₽/ед</t>
+          <t>92214 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="716">
       <c r="A716" t="inlineStr">
         <is>
-          <t xml:space="preserve">Насос ЭЦВ 10 м3/ч 350 м 18,5 кВт 3ЭЦВ 6-10-350 </t>
+          <t>Насос ЭЦВ 120 м3/ч 120 м 55 кВт нро CRS 10-120/6 нро</t>
         </is>
       </c>
       <c r="B716" t="inlineStr">
         <is>
-          <t>59536 ₽/ед</t>
+          <t>92099 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="717">
       <c r="A717" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 10 м3/ч 350 м 18,5 кВт CRS 6-10/32</t>
+          <t xml:space="preserve">Насос ЭЦВ 120 м3/ч 120 м 65 кВт нро 2ЭЦВ 10-120-120 нро </t>
         </is>
       </c>
       <c r="B717" t="inlineStr">
         <is>
-          <t>61321 ₽/ед</t>
+          <t>91374 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="718">
       <c r="A718" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 10 м3/ч 35 м 2,2 кВт армлен ЭЦВ 6-10-35 армлен</t>
+          <t>Насос ЭЦВ 120 м3/ч 120 м 65 кВт нро 3ЭЦВ 10-120-120 нро</t>
         </is>
       </c>
       <c r="B718" t="inlineStr">
         <is>
-          <t>64572 ₽/ед</t>
+          <t>91627 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="719">
       <c r="A719" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 10 м3/ч 360 м 18,5 кВт CRS 6-10/33</t>
+          <t>Насос ЭЦВ 120 м3/ч 120 м 65 кВт нро ЭЦВ 10-120-120 нро</t>
         </is>
       </c>
       <c r="B719" t="inlineStr">
         <is>
-          <t>61419 ₽/ед</t>
+          <t>92229 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="720">
       <c r="A720" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 10 м3/ч 370 м 18,5 кВт CRS 6-10/34</t>
+          <t>Насос ЭЦВ 120 м3/ч 140 м 75 кВт нро 2ЭЦВ 10-120-140 нро</t>
         </is>
       </c>
       <c r="B720" t="inlineStr">
         <is>
-          <t>61440 ₽/ед</t>
+          <t>91407 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="721">
       <c r="A721" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 10 м3/ч 380 м 18,5 кВт CRS 6-10/35</t>
+          <t>Насос ЭЦВ 120 м3/ч 140 м 75 кВт нро ЭЦВ 10-120-140 нро</t>
         </is>
       </c>
       <c r="B721" t="inlineStr">
         <is>
-          <t>61593 ₽/ед</t>
+          <t>92272 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="722">
       <c r="A722" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 10 м3/ч 390 м 18,5 кВт CRS 6-10/36</t>
+          <t xml:space="preserve">Насос ЭЦВ 120 м3/ч 160 м 75 кВт нро 2ЭЦВ 10-120-160 нро </t>
         </is>
       </c>
       <c r="B722" t="inlineStr">
         <is>
-          <t>61625 ₽/ед</t>
+          <t>91410 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="723">
       <c r="A723" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 10 м3/ч 400 м 18,5 кВт CRS 6-10/37</t>
+          <t>Насос ЭЦВ 120 м3/ч 160 м 75 кВт нро CRS 10-120/8 нро</t>
         </is>
       </c>
       <c r="B723" t="inlineStr">
         <is>
-          <t>61673 ₽/ед</t>
+          <t>92164 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="724">
       <c r="A724" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 10 м3/ч 40 м 2,2 кВт армлен ЭЦВ 6-10-40 армлен</t>
+          <t>Насос ЭЦВ 120 м3/ч 160 м 75 кВт нро ЭЦВ 10-120-160 нро</t>
         </is>
       </c>
       <c r="B724" t="inlineStr">
         <is>
-          <t>64875 ₽/ед</t>
+          <t>92286 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="725">
       <c r="A725" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 10 м3/ч 40 м 3 кВт CRS 6-10/4</t>
+          <t>Насос ЭЦВ 120 м3/ч 170 м 75 кВт нро 3ЭЦВ 10-120-170 нро</t>
         </is>
       </c>
       <c r="B725" t="inlineStr">
         <is>
-          <t>61682 ₽/ед</t>
+          <t>91628 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="726">
       <c r="A726" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 10 м3/ч 40 м 3 кВт ЭЦВ 4-10-40</t>
+          <t>Насос ЭЦВ 120 м3/ч 180 м 90 кВт нро CRS 10-120/9 нро</t>
         </is>
       </c>
       <c r="B726" t="inlineStr">
         <is>
-          <t>61993 ₽/ед</t>
+          <t>92187 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="727">
       <c r="A727" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 10 м3/ч 40 м 3 кВт ЭЦВ 6-10-40</t>
+          <t>Насос ЭЦВ 120 м3/ч 180 м 90 кВт нро/чл ЭЦВ 10-120-180 нро/чл</t>
         </is>
       </c>
       <c r="B727" t="inlineStr">
         <is>
-          <t>64787 ₽/ед</t>
+          <t>92317 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="728">
       <c r="A728" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 10 м3/ч 50 м 2,2 кВт армлен ЭЦВ 6-10-50 армлен</t>
+          <t>Насос ЭЦВ 120 м3/ч 190 м 90 кВт нро/чл ЭЦВ 10-120-190 нро/чл</t>
         </is>
       </c>
       <c r="B728" t="inlineStr">
         <is>
-          <t>64946 ₽/ед</t>
+          <t>92327 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="729">
       <c r="A729" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 10 м3/ч 50 м 3 кВт 2ЭЦВ 6-10-50</t>
+          <t>Насос ЭЦВ 120 м3/ч 20 м 22 кВт нро ЭЦВ 10-120-20 нро</t>
         </is>
       </c>
       <c r="B729" t="inlineStr">
         <is>
-          <t>59133 ₽/ед</t>
+          <t>92329 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="730">
       <c r="A730" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 10 м3/ч 50 м 3 кВт 3ЭЦВ 6-10-50</t>
+          <t>Насос ЭЦВ 120 м3/ч 200 м 110 кВт нро/чл ЭЦВ 10-120-200 нро/чл</t>
         </is>
       </c>
       <c r="B730" t="inlineStr">
         <is>
-          <t>59611 ₽/ед</t>
+          <t>92459 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="731">
       <c r="A731" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 10 м3/ч 50 м 3 кВт CRS 6-10/5</t>
+          <t>Насос ЭЦВ 120 м3/ч 200 м 90 кВт нро 3ЭЦВ 10-120-200 нро</t>
         </is>
       </c>
       <c r="B731" t="inlineStr">
         <is>
-          <t>61715 ₽/ед</t>
+          <t>91639 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="732">
       <c r="A732" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 10 м3/ч 50 м 3 кВт армлен ЭЦВ 5-10-50 армлен</t>
+          <t>Насос ЭЦВ 120 м3/ч 200 м 90 кВт нро CRS 10-120/10 нро</t>
         </is>
       </c>
       <c r="B732" t="inlineStr">
         <is>
-          <t>62414 ₽/ед</t>
+          <t>91801 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="733">
       <c r="A733" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 10 м3/ч 50 м 3 кВт ЭЦВ 6-10-50</t>
+          <t>Насос ЭЦВ 120 м3/ч 210 м 110 кВт нро/чл ЭЦВ 10-120-210 нро/чл</t>
         </is>
       </c>
       <c r="B733" t="inlineStr">
         <is>
-          <t>64895 ₽/ед</t>
+          <t>92508 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="734">
       <c r="A734" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 10 м3/ч 55 м 3 кВт ЭЦВ 4-10-55</t>
+          <t>Насос ЭЦВ 120 м3/ч 215 м 110 кВт нро CRS 10-120/11 нро</t>
         </is>
       </c>
       <c r="B734" t="inlineStr">
         <is>
-          <t>62006 ₽/ед</t>
+          <t>91815 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="735">
       <c r="A735" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 10 м3/ч 60 м 3 кВт армлен ЭЦВ 6-10-60 армлен</t>
+          <t>Насос ЭЦВ 120 м3/ч 230 м 110 кВт нро CRS 10-120/12 нро</t>
         </is>
       </c>
       <c r="B735" t="inlineStr">
         <is>
-          <t>64981 ₽/ед</t>
+          <t>91844 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="736">
       <c r="A736" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 10 м3/ч 65 м 3 кВт CRS 6-10/6</t>
+          <t>Насос ЭЦВ 120 м3/ч 250 м 130 кВт нро CRS 10-120/13 нро</t>
         </is>
       </c>
       <c r="B736" t="inlineStr">
         <is>
-          <t>61789 ₽/ед</t>
+          <t>91891 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="737">
       <c r="A737" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 10 м3/ч 65 м 3 кВт армлен ЭЦВ 5-10-65 армлен</t>
+          <t xml:space="preserve">Насос ЭЦВ 120 м3/ч 40 м 22 кВт нро 2ЭЦВ 10-120-40 нро </t>
         </is>
       </c>
       <c r="B737" t="inlineStr">
         <is>
-          <t>62428 ₽/ед</t>
+          <t>91441 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="738">
       <c r="A738" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 10 м3/ч 65 м 3 кВт армлен ЭЦВ 6-10-65 армлен</t>
+          <t xml:space="preserve">Насос ЭЦВ 120 м3/ч 40 м 22 кВт нро 3ЭЦВ 10-120-40 нро </t>
         </is>
       </c>
       <c r="B738" t="inlineStr">
         <is>
-          <t>65059 ₽/ед</t>
+          <t>91666 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="739">
       <c r="A739" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 10 м3/ч 65 м 3 кВт ЭЦВ 6-10-65</t>
+          <t>Насос ЭЦВ 120 м3/ч 40 м 22 кВт нро CRS 10-120/2 нро</t>
         </is>
       </c>
       <c r="B739" t="inlineStr">
         <is>
-          <t>65012 ₽/ед</t>
+          <t>91911 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="740">
       <c r="A740" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 10 м3/ч 70 м 3 кВт армлен ЭЦВ 6-10-70 армлен</t>
+          <t>Насос ЭЦВ 120 м3/ч 40 м 22 кВт нро ЭЦВ 10-120-40 нро</t>
         </is>
       </c>
       <c r="B740" t="inlineStr">
         <is>
-          <t>65093 ₽/ед</t>
+          <t>92584 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="741">
       <c r="A741" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 10 м3/ч 70 м 4 кВт ЭЦВ 4-10-70</t>
+          <t>Насос ЭЦВ 120 м3/ч 60 м 30 кВт нро 2ЭЦВ 10-120-60 нро</t>
         </is>
       </c>
       <c r="B741" t="inlineStr">
         <is>
-          <t>62030 ₽/ед</t>
+          <t>91557 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="742">
       <c r="A742" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 10 м3/ч 80 м 4 кВт 2ЭЦВ 6-10-80</t>
+          <t>Насос ЭЦВ 120 м3/ч 60 м 30 кВт нро 3ЭЦВ 10-120-60 нро</t>
         </is>
       </c>
       <c r="B742" t="inlineStr">
         <is>
-          <t>59167 ₽/ед</t>
+          <t>91688 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="743">
       <c r="A743" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 10 м3/ч 80 м 4 кВт 3ЭЦВ 6-10-80</t>
+          <t>Насос ЭЦВ 120 м3/ч 60 м 30 кВт нро CRS 10-120/3 нро</t>
         </is>
       </c>
       <c r="B743" t="inlineStr">
         <is>
-          <t>59616 ₽/ед</t>
+          <t>91977 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="744">
       <c r="A744" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 10 м3/ч 80 м 4 кВт CRS 6-10/7</t>
+          <t>Насос ЭЦВ 120 м3/ч 60 м 32 кВт нро ЭЦВ 10-120-60 нро</t>
         </is>
       </c>
       <c r="B744" t="inlineStr">
         <is>
-          <t>61812 ₽/ед</t>
+          <t>92639 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="745">
       <c r="A745" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 10 м3/ч 80 м 4 кВт армлен ЭЦВ 5-10-80 армлен</t>
+          <t>Насос ЭЦВ 120 м3/ч 65 м 32 кВт нро/чл ЭЦВ 10-120-65 нро/чл</t>
         </is>
       </c>
       <c r="B745" t="inlineStr">
         <is>
-          <t>62437 ₽/ед</t>
+          <t>92641 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="746">
       <c r="A746" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 10 м3/ч 80 м 4 кВт армлен ЭЦВ 6-10-80 армлен</t>
+          <t>Насос ЭЦВ 120 м3/ч 80 м 33 кВт нро/чл ЭЦВ 10-120-80 нро/чл</t>
         </is>
       </c>
       <c r="B746" t="inlineStr">
         <is>
-          <t>65322 ₽/ед</t>
+          <t>92664 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="747">
       <c r="A747" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 10 м3/ч 80 м 4 кВт ЭЦВ 6-10-80</t>
+          <t>Насос ЭЦВ 120 м3/ч 80 м 37 кВт нро 2ЭЦВ 10-120-80 нро</t>
         </is>
       </c>
       <c r="B747" t="inlineStr">
         <is>
-          <t>65159 ₽/ед</t>
+          <t>91560 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="748">
       <c r="A748" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 10 м3/ч 85 м 5,5 кВт ЭЦВ 4-10-85</t>
+          <t>Насос ЭЦВ 120 м3/ч 80 м 37 кВт нро 3ЭЦВ 10-120-80 нро</t>
         </is>
       </c>
       <c r="B748" t="inlineStr">
         <is>
-          <t>62182 ₽/ед</t>
+          <t>91795 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="749">
       <c r="A749" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 10 м3/ч 90 м 4 кВт CRS 6-10/8</t>
+          <t>Насос ЭЦВ 120 м3/ч 80 м 37 кВт нро CRS 10-120/4 нро</t>
         </is>
       </c>
       <c r="B749" t="inlineStr">
         <is>
-          <t>61814 ₽/ед</t>
+          <t>92049 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="750">
       <c r="A750" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 10 м3/ч 90 м 4 кВт армлен ЭЦВ 6-10-90 армлен</t>
+          <t>Насос ЭЦВ 120 м3/ч 90 м 33 кВт нро/чл ЭЦВ 10-120-90 нро/чл</t>
         </is>
       </c>
       <c r="B750" t="inlineStr">
         <is>
-          <t>65338 ₽/ед</t>
+          <t>92689 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="751">
       <c r="A751" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 10 м3/ч 90 м 4 кВт ЭЦВ 6-10-90</t>
+          <t>Насос ЭЦВ 140 м3/ч 100 м 55 кВт нро ЭЦВ 10-140-100 нро</t>
         </is>
       </c>
       <c r="B751" t="inlineStr">
         <is>
-          <t>65325 ₽/ед</t>
+          <t>92791 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="752">
       <c r="A752" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 10 м3/ч 95 м 5,5 кВт армлен ЭЦВ 5-10-95 армлен</t>
+          <t>Насос ЭЦВ 140 м3/ч 110 м 55 кВт нро ЭЦВ 10-140-110 нро</t>
         </is>
       </c>
       <c r="B752" t="inlineStr">
         <is>
-          <t>62494 ₽/ед</t>
+          <t>92950 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="753">
       <c r="A753" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 10 м3/ч 95 м 5,5 кВт ЭЦВ 4-10-95</t>
+          <t>Насос ЭЦВ 140 м3/ч 120 м 63 кВт нро ЭЦВ 10-140-120 нро</t>
         </is>
       </c>
       <c r="B753" t="inlineStr">
         <is>
-          <t>62185 ₽/ед</t>
+          <t>92954 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="754">
       <c r="A754" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 120 м3/ч 100 м 45 кВт нро 2ЭЦВ 10-120-100 нро</t>
+          <t>Насос ЭЦВ 140 м3/ч 130 м 63 кВт нро ЭЦВ 10-140-130 нро</t>
         </is>
       </c>
       <c r="B754" t="inlineStr">
         <is>
-          <t>91231 ₽/ед</t>
+          <t>92964 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="755">
       <c r="A755" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 120 м3/ч 100 м 45 кВт нро 3ЭЦВ 10-120-100 нро</t>
+          <t>Насос ЭЦВ 140 м3/ч 150 м 74 кВт нро ЭЦВ 10-140-150 нро</t>
         </is>
       </c>
       <c r="B755" t="inlineStr">
         <is>
-          <t>91625 ₽/ед</t>
+          <t>92979 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="756">
       <c r="A756" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 120 м3/ч 100 м 45 кВт нро CRS 10-120/5 нро</t>
+          <t>Насос ЭЦВ 140 м3/ч 160 м 75 кВт нро ЭЦВ 10-140-160 нро</t>
         </is>
       </c>
       <c r="B756" t="inlineStr">
         <is>
-          <t>92058 ₽/ед</t>
+          <t>93002 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="757">
       <c r="A757" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 120 м3/ч 100 м 45 кВт нро ЭЦВ 10-120-100 нро</t>
+          <t>Насос ЭЦВ 140 м3/ч 170 м 90 кВт нро ЭЦВ 10-140-170 нро</t>
         </is>
       </c>
       <c r="B757" t="inlineStr">
         <is>
-          <t>92189 ₽/ед</t>
+          <t>93157 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="758">
       <c r="A758" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 120 м3/ч 115 м 55 кВт нро/чл ЭЦВ 10-120-115 нро/чл</t>
+          <t>Насос ЭЦВ 140 м3/ч 190 м 110 кВт нро ЭЦВ 10-140-190 нро</t>
         </is>
       </c>
       <c r="B758" t="inlineStr">
         <is>
-          <t>92214 ₽/ед</t>
+          <t>93166 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="759">
       <c r="A759" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 120 м3/ч 120 м 55 кВт нро CRS 10-120/6 нро</t>
+          <t>Насос ЭЦВ 140 м3/ч 20 м 11 кВт нро ЭЦВ 10-140-20 нро</t>
         </is>
       </c>
       <c r="B759" t="inlineStr">
         <is>
-          <t>92099 ₽/ед</t>
+          <t>93173 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="760">
       <c r="A760" t="inlineStr">
         <is>
-          <t xml:space="preserve">Насос ЭЦВ 120 м3/ч 120 м 65 кВт нро 2ЭЦВ 10-120-120 нро </t>
+          <t>Насос ЭЦВ 140 м3/ч 205 м 90 кВт нро ЭЦВ 10-140-205 нро</t>
         </is>
       </c>
       <c r="B760" t="inlineStr">
         <is>
-          <t>91374 ₽/ед</t>
+          <t>93193 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="761">
       <c r="A761" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 120 м3/ч 120 м 65 кВт нро 3ЭЦВ 10-120-120 нро</t>
+          <t>Насос ЭЦВ 140 м3/ч 220 м 110 кВт нро ЭЦВ 10-140-220 нро</t>
         </is>
       </c>
       <c r="B761" t="inlineStr">
         <is>
-          <t>91627 ₽/ед</t>
+          <t>93280 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="762">
       <c r="A762" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 120 м3/ч 120 м 65 кВт нро ЭЦВ 10-120-120 нро</t>
+          <t>Насос ЭЦВ 140 м3/ч 240 м 110 кВт нро ЭЦВ 10-140-240 нро</t>
         </is>
       </c>
       <c r="B762" t="inlineStr">
         <is>
-          <t>92229 ₽/ед</t>
+          <t>93292 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="763">
       <c r="A763" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 120 м3/ч 140 м 75 кВт нро 2ЭЦВ 10-120-140 нро</t>
+          <t>Насос ЭЦВ 140 м3/ч 260 м 130 кВт нро ЭЦВ 10-140-260 нро</t>
         </is>
       </c>
       <c r="B763" t="inlineStr">
         <is>
-          <t>91407 ₽/ед</t>
+          <t>93293 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="764">
       <c r="A764" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 120 м3/ч 140 м 75 кВт нро ЭЦВ 10-120-140 нро</t>
+          <t>Насос ЭЦВ 140 м3/ч 40 м 22 кВт нро ЭЦВ 10-140-40 нро</t>
         </is>
       </c>
       <c r="B764" t="inlineStr">
         <is>
-          <t>92272 ₽/ед</t>
+          <t>93372 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="765">
       <c r="A765" t="inlineStr">
         <is>
-          <t xml:space="preserve">Насос ЭЦВ 120 м3/ч 160 м 75 кВт нро 2ЭЦВ 10-120-160 нро </t>
+          <t>Насос ЭЦВ 140 м3/ч 50 м 33 кВт нро ЭЦВ 10-140-50 нро</t>
         </is>
       </c>
       <c r="B765" t="inlineStr">
         <is>
-          <t>91410 ₽/ед</t>
+          <t>93376 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="766">
       <c r="A766" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 120 м3/ч 160 м 75 кВт нро CRS 10-120/8 нро</t>
+          <t>Насос ЭЦВ 140 м3/ч 60 м 33 кВт нро ЭЦВ 10-140-60 нро</t>
         </is>
       </c>
       <c r="B766" t="inlineStr">
         <is>
-          <t>92164 ₽/ед</t>
+          <t>93379 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="767">
       <c r="A767" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 120 м3/ч 160 м 75 кВт нро ЭЦВ 10-120-160 нро</t>
+          <t>Насос ЭЦВ 140 м3/ч 70 м 33 кВт нро ЭЦВ 10-140-70 нро</t>
         </is>
       </c>
       <c r="B767" t="inlineStr">
         <is>
-          <t>92286 ₽/ед</t>
+          <t>93387 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="768">
       <c r="A768" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 120 м3/ч 170 м 75 кВт нро 3ЭЦВ 10-120-170 нро</t>
+          <t>Насос ЭЦВ 140 м3/ч 80 м 45 кВт нро ЭЦВ 10-140-80 нро</t>
         </is>
       </c>
       <c r="B768" t="inlineStr">
         <is>
-          <t>91628 ₽/ед</t>
+          <t>93397 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="769">
       <c r="A769" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 120 м3/ч 180 м 90 кВт нро CRS 10-120/9 нро</t>
+          <t>Насос ЭЦВ 140 м3/ч 90 м 45 кВт нро ЭЦВ 10-140-90 нро</t>
         </is>
       </c>
       <c r="B769" t="inlineStr">
         <is>
-          <t>92187 ₽/ед</t>
+          <t>93445 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="770">
       <c r="A770" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 120 м3/ч 180 м 90 кВт нро/чл ЭЦВ 10-120-180 нро/чл</t>
+          <t>Насос ЭЦВ 16 м3/ч 100 м 6,3 кВт ЭЦВ 6-16-100</t>
         </is>
       </c>
       <c r="B770" t="inlineStr">
         <is>
-          <t>92317 ₽/ед</t>
+          <t>69105 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="771">
       <c r="A771" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 120 м3/ч 190 м 90 кВт нро/чл ЭЦВ 10-120-190 нро/чл</t>
+          <t>Насос ЭЦВ 16 м3/ч 100 м 6,3 кВт ЭЦВ 8-16-100</t>
         </is>
       </c>
       <c r="B771" t="inlineStr">
         <is>
-          <t>92327 ₽/ед</t>
+          <t>71357 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="772">
       <c r="A772" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 120 м3/ч 200 м 110 кВт нро/чл ЭЦВ 10-120-200 нро/чл</t>
+          <t>Насос ЭЦВ 16 м3/ч 100 м 7,5 кВт 2ЭЦВ 6-16-100</t>
         </is>
       </c>
       <c r="B772" t="inlineStr">
         <is>
-          <t>92459 ₽/ед</t>
+          <t>65342 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="773">
       <c r="A773" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 120 м3/ч 200 м 90 кВт нро 3ЭЦВ 10-120-200 нро</t>
+          <t xml:space="preserve">Насос ЭЦВ 16 м3/ч 100 м 7,5 кВт 2ЭЦВ 8-16-100 </t>
         </is>
       </c>
       <c r="B773" t="inlineStr">
         <is>
-          <t>91639 ₽/ед</t>
+          <t>66047 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="774">
       <c r="A774" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 120 м3/ч 200 м 90 кВт нро CRS 10-120/10 нро</t>
+          <t>Насос ЭЦВ 16 м3/ч 100 м 7,5 кВт 3ЭЦВ 6-16-100</t>
         </is>
       </c>
       <c r="B774" t="inlineStr">
         <is>
-          <t>91801 ₽/ед</t>
+          <t>66589 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="775">
       <c r="A775" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 120 м3/ч 20 м 22 кВт нро ЭЦВ 10-120-20 нро</t>
+          <t xml:space="preserve">Насос ЭЦВ 16 м3/ч 100 м 7,5 кВт 3ЭЦВ 8-16-100 </t>
         </is>
       </c>
       <c r="B775" t="inlineStr">
         <is>
-          <t>92329 ₽/ед</t>
+          <t>67224 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="776">
       <c r="A776" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 120 м3/ч 210 м 110 кВт нро/чл ЭЦВ 10-120-210 нро/чл</t>
+          <t>Насос ЭЦВ 16 м3/ч 100 м 7,5 кВт CRS 6-16/11</t>
         </is>
       </c>
       <c r="B776" t="inlineStr">
         <is>
-          <t>92508 ₽/ед</t>
+          <t>67680 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="777">
       <c r="A777" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 120 м3/ч 215 м 110 кВт нро CRS 10-120/11 нро</t>
+          <t xml:space="preserve">Насос ЭЦВ 16 м3/ч 100 м 7,5 кВт CRS 8 -16/5 </t>
         </is>
       </c>
       <c r="B777" t="inlineStr">
         <is>
-          <t>91815 ₽/ед</t>
+          <t>68884 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="778">
       <c r="A778" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 120 м3/ч 230 м 110 кВт нро CRS 10-120/12 нро</t>
+          <t>Насос ЭЦВ 16 м3/ч 100 м 7,5 кВт noryl ЭЦВ 8-16-100 noryl</t>
         </is>
       </c>
       <c r="B778" t="inlineStr">
         <is>
-          <t>91844 ₽/ед</t>
+          <t>71491 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="779">
       <c r="A779" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 120 м3/ч 250 м 130 кВт нро CRS 10-120/13 нро</t>
+          <t>Насос ЭЦВ 16 м3/ч 100 м 7,5 кВт армлен ЭЦВ 6-16-100 армлен</t>
         </is>
       </c>
       <c r="B779" t="inlineStr">
         <is>
-          <t>91891 ₽/ед</t>
+          <t>69153 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="780">
       <c r="A780" t="inlineStr">
         <is>
-          <t xml:space="preserve">Насос ЭЦВ 120 м3/ч 40 м 22 кВт нро 2ЭЦВ 10-120-40 нро </t>
+          <t>Насос ЭЦВ 16 м3/ч 105 м 7,5 кВт CRS 6-16/12</t>
         </is>
       </c>
       <c r="B780" t="inlineStr">
         <is>
-          <t>91441 ₽/ед</t>
+          <t>67815 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="781">
       <c r="A781" t="inlineStr">
         <is>
-          <t xml:space="preserve">Насос ЭЦВ 120 м3/ч 40 м 22 кВт нро 3ЭЦВ 10-120-40 нро </t>
+          <t>Насос ЭЦВ 16 м3/ч 105 м 7,5 кВт ЭЦВ 6-16-105</t>
         </is>
       </c>
       <c r="B781" t="inlineStr">
         <is>
-          <t>91666 ₽/ед</t>
+          <t>69334 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="782">
       <c r="A782" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 120 м3/ч 40 м 22 кВт нро CRS 10-120/2 нро</t>
+          <t>Насос ЭЦВ 16 м3/ч 105 м 7,5 кВт армлен ЭЦВ 6-16-105 армлен</t>
         </is>
       </c>
       <c r="B782" t="inlineStr">
         <is>
-          <t>91911 ₽/ед</t>
+          <t>69349 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="783">
       <c r="A783" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 120 м3/ч 40 м 22 кВт нро ЭЦВ 10-120-40 нро</t>
+          <t>Насос ЭЦВ 16 м3/ч 110 м 7,5 кВт 2ЭЦВ 6-16-110</t>
         </is>
       </c>
       <c r="B783" t="inlineStr">
         <is>
-          <t>92584 ₽/ед</t>
+          <t>65524 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="784">
       <c r="A784" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 120 м3/ч 60 м 30 кВт нро 2ЭЦВ 10-120-60 нро</t>
+          <t>Насос ЭЦВ 16 м3/ч 110 м 7,5 кВт 3ЭЦВ 6-16-110</t>
         </is>
       </c>
       <c r="B784" t="inlineStr">
         <is>
-          <t>91557 ₽/ед</t>
+          <t>66624 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="785">
       <c r="A785" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 120 м3/ч 60 м 30 кВт нро 3ЭЦВ 10-120-60 нро</t>
+          <t>Насос ЭЦВ 16 м3/ч 110 м 7,5 кВт CRS 6-16/13</t>
         </is>
       </c>
       <c r="B785" t="inlineStr">
         <is>
-          <t>91688 ₽/ед</t>
+          <t>67828 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="786">
       <c r="A786" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 120 м3/ч 60 м 30 кВт нро CRS 10-120/3 нро</t>
+          <t>Насос ЭЦВ 16 м3/ч 110 м 7,5 кВт ЭЦВ 6-16-110</t>
         </is>
       </c>
       <c r="B786" t="inlineStr">
         <is>
-          <t>91977 ₽/ед</t>
+          <t>69353 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="787">
       <c r="A787" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 120 м3/ч 60 м 32 кВт нро ЭЦВ 10-120-60 нро</t>
+          <t>Насос ЭЦВ 16 м3/ч 110 м 7,5 кВт армлен ЭЦВ 6-16-110 армлен</t>
         </is>
       </c>
       <c r="B787" t="inlineStr">
         <is>
-          <t>92639 ₽/ед</t>
+          <t>69415 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="788">
       <c r="A788" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 120 м3/ч 65 м 32 кВт нро/чл ЭЦВ 10-120-65 нро/чл</t>
+          <t>Насос ЭЦВ 16 м3/ч 120 м 9 кВт noryl ЭЦВ 8-16-120 noryl</t>
         </is>
       </c>
       <c r="B788" t="inlineStr">
         <is>
-          <t>92641 ₽/ед</t>
+          <t>71529 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="789">
       <c r="A789" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 120 м3/ч 80 м 33 кВт нро/чл ЭЦВ 10-120-80 нро/чл</t>
+          <t>Насос ЭЦВ 16 м3/ч 125 м 7,5 кВт 2ЭЦВ 6-16-125</t>
         </is>
       </c>
       <c r="B789" t="inlineStr">
         <is>
-          <t>92664 ₽/ед</t>
+          <t>65628 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="790">
       <c r="A790" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 120 м3/ч 80 м 37 кВт нро 2ЭЦВ 10-120-80 нро</t>
+          <t>Насос ЭЦВ 16 м3/ч 125 м 9 кВт CRS 6-16/14</t>
         </is>
       </c>
       <c r="B790" t="inlineStr">
         <is>
-          <t>91560 ₽/ед</t>
+          <t>67847 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="791">
       <c r="A791" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 120 м3/ч 80 м 37 кВт нро 3ЭЦВ 10-120-80 нро</t>
+          <t>Насос ЭЦВ 16 м3/ч 125 м 9 кВт ЭЦВ 6-16-125</t>
         </is>
       </c>
       <c r="B791" t="inlineStr">
         <is>
-          <t>91795 ₽/ед</t>
+          <t>69444 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="792">
       <c r="A792" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 120 м3/ч 80 м 37 кВт нро CRS 10-120/4 нро</t>
+          <t>Насос ЭЦВ 16 м3/ч 125 м 9 кВт армлен ЭЦВ 6-16-125 армлен</t>
         </is>
       </c>
       <c r="B792" t="inlineStr">
         <is>
-          <t>92049 ₽/ед</t>
+          <t>69508 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="793">
       <c r="A793" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 120 м3/ч 90 м 33 кВт нро/чл ЭЦВ 10-120-90 нро/чл</t>
+          <t>Насос ЭЦВ 16 м3/ч 130 м 11 кВт армлен ЭЦВ 6-16-130 армлен</t>
         </is>
       </c>
       <c r="B793" t="inlineStr">
         <is>
-          <t>92689 ₽/ед</t>
+          <t>69539 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="794">
       <c r="A794" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 140 м3/ч 100 м 55 кВт нро ЭЦВ 10-140-100 нро</t>
+          <t>Насос ЭЦВ 16 м3/ч 135 м 11 кВт армлен ЭЦВ 6-16-135 армлен</t>
         </is>
       </c>
       <c r="B794" t="inlineStr">
         <is>
-          <t>92791 ₽/ед</t>
+          <t>69688 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="795">
       <c r="A795" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 140 м3/ч 110 м 55 кВт нро ЭЦВ 10-140-110 нро</t>
+          <t>Насос ЭЦВ 16 м3/ч 135 м 9 кВт CRS 6-16/15</t>
         </is>
       </c>
       <c r="B795" t="inlineStr">
         <is>
-          <t>92950 ₽/ед</t>
+          <t>67903 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="796">
       <c r="A796" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 140 м3/ч 120 м 63 кВт нро ЭЦВ 10-140-120 нро</t>
+          <t>Насос ЭЦВ 16 м3/ч 135 м 9 кВт ЭЦВ 6-16-135</t>
         </is>
       </c>
       <c r="B796" t="inlineStr">
         <is>
-          <t>92954 ₽/ед</t>
+          <t>69634 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="797">
       <c r="A797" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 140 м3/ч 130 м 63 кВт нро ЭЦВ 10-140-130 нро</t>
+          <t>Насос ЭЦВ 16 м3/ч 140 м 11 кВт 2ЭЦВ 6-16-140</t>
         </is>
       </c>
       <c r="B797" t="inlineStr">
         <is>
-          <t>92964 ₽/ед</t>
+          <t>65717 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="798">
       <c r="A798" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 140 м3/ч 150 м 74 кВт нро ЭЦВ 10-140-150 нро</t>
+          <t>Насос ЭЦВ 16 м3/ч 140 м 11 кВт 3ЭЦВ 6-16-140</t>
         </is>
       </c>
       <c r="B798" t="inlineStr">
         <is>
-          <t>92979 ₽/ед</t>
+          <t>66713 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="799">
       <c r="A799" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 140 м3/ч 160 м 75 кВт нро ЭЦВ 10-140-160 нро</t>
+          <t>Насос ЭЦВ 16 м3/ч 140 м 11 кВт CRS 6-16/16</t>
         </is>
       </c>
       <c r="B799" t="inlineStr">
         <is>
-          <t>93002 ₽/ед</t>
+          <t>68048 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="800">
       <c r="A800" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 140 м3/ч 170 м 90 кВт нро ЭЦВ 10-140-170 нро</t>
+          <t>Насос ЭЦВ 16 м3/ч 140 м 11 кВт noryl ЭЦВ 8-16-140 noryl</t>
         </is>
       </c>
       <c r="B800" t="inlineStr">
         <is>
-          <t>93157 ₽/ед</t>
+          <t>71567 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="801">
       <c r="A801" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 140 м3/ч 190 м 110 кВт нро ЭЦВ 10-140-190 нро</t>
+          <t>Насос ЭЦВ 16 м3/ч 140 м 11 кВт ЭЦВ 6-16-140</t>
         </is>
       </c>
       <c r="B801" t="inlineStr">
         <is>
-          <t>93166 ₽/ед</t>
+          <t>69722 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="802">
       <c r="A802" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 140 м3/ч 205 м 90 кВт нро ЭЦВ 10-140-205 нро</t>
+          <t>Насос ЭЦВ 16 м3/ч 140 м 11 кВт ЭЦВ 8-16-140</t>
         </is>
       </c>
       <c r="B802" t="inlineStr">
         <is>
-          <t>93193 ₽/ед</t>
+          <t>71559 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="803">
       <c r="A803" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 140 м3/ч 20 м 11 кВт нро ЭЦВ 10-140-20 нро</t>
+          <t>Насос ЭЦВ 16 м3/ч 140 м 11 кВт армлен ЭЦВ 6-16-140 армлен</t>
         </is>
       </c>
       <c r="B803" t="inlineStr">
         <is>
-          <t>93173 ₽/ед</t>
+          <t>69723 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="804">
       <c r="A804" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 140 м3/ч 220 м 110 кВт нро ЭЦВ 10-140-220 нро</t>
+          <t xml:space="preserve">Насос ЭЦВ 16 м3/ч 140 м 13 кВт 2ЭЦВ 8-16-140 </t>
         </is>
       </c>
       <c r="B804" t="inlineStr">
         <is>
-          <t>93280 ₽/ед</t>
+          <t>66068 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="805">
       <c r="A805" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 140 м3/ч 240 м 110 кВт нро ЭЦВ 10-140-240 нро</t>
+          <t xml:space="preserve">Насос ЭЦВ 16 м3/ч 140 м 13 кВт 3ЭЦВ 8-16-140 </t>
         </is>
       </c>
       <c r="B805" t="inlineStr">
         <is>
-          <t>93292 ₽/ед</t>
+          <t>67307 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="806">
       <c r="A806" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 140 м3/ч 260 м 130 кВт нро ЭЦВ 10-140-260 нро</t>
+          <t xml:space="preserve">Насос ЭЦВ 16 м3/ч 140 м 13 кВт CRS 8-16/7 </t>
         </is>
       </c>
       <c r="B806" t="inlineStr">
         <is>
-          <t>93293 ₽/ед</t>
+          <t>68970 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="807">
       <c r="A807" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 140 м3/ч 40 м 22 кВт нро ЭЦВ 10-140-40 нро</t>
+          <t>Насос ЭЦВ 16 м3/ч 160 м 11 кВт noryl ЭЦВ 8-16-160 noryl</t>
         </is>
       </c>
       <c r="B807" t="inlineStr">
         <is>
-          <t>93372 ₽/ед</t>
+          <t>71605 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="808">
       <c r="A808" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 140 м3/ч 50 м 33 кВт нро ЭЦВ 10-140-50 нро</t>
+          <t>Насос ЭЦВ 16 м3/ч 160 м 11 кВт армлен ЭЦВ 6-16-160 армлен</t>
         </is>
       </c>
       <c r="B808" t="inlineStr">
         <is>
-          <t>93376 ₽/ед</t>
+          <t>69813 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="809">
       <c r="A809" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 140 м3/ч 60 м 33 кВт нро ЭЦВ 10-140-60 нро</t>
+          <t>Насос ЭЦВ 16 м3/ч 160 м 13 кВт 2ЭЦВ 6-16-160</t>
         </is>
       </c>
       <c r="B809" t="inlineStr">
         <is>
-          <t>93379 ₽/ед</t>
+          <t>65742 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="810">
       <c r="A810" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 140 м3/ч 70 м 33 кВт нро ЭЦВ 10-140-70 нро</t>
+          <t>Насос ЭЦВ 16 м3/ч 160 м 13 кВт 2ЭЦВ 8-16-160</t>
         </is>
       </c>
       <c r="B810" t="inlineStr">
         <is>
-          <t>93387 ₽/ед</t>
+          <t>66289 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="811">
       <c r="A811" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 140 м3/ч 80 м 45 кВт нро ЭЦВ 10-140-80 нро</t>
+          <t>Насос ЭЦВ 16 м3/ч 160 м 13 кВт 3ЭЦВ 6-16-160</t>
         </is>
       </c>
       <c r="B811" t="inlineStr">
         <is>
-          <t>93397 ₽/ед</t>
+          <t>66713 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="812">
       <c r="A812" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 140 м3/ч 90 м 45 кВт нро ЭЦВ 10-140-90 нро</t>
+          <t>Насос ЭЦВ 16 м3/ч 160 м 13 кВт 3ЭЦВ 8-16-160</t>
         </is>
       </c>
       <c r="B812" t="inlineStr">
         <is>
-          <t>93445 ₽/ед</t>
+          <t>67344 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="813">
       <c r="A813" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 1,5 м3/ч 100 м 1,1 кВт армлен ЭЦВ 4-1,5-100 армлен</t>
+          <t>Насос ЭЦВ 16 м3/ч 160 м 13 кВт CRS 6-16/17</t>
         </is>
       </c>
       <c r="B813" t="inlineStr">
         <is>
-          <t>50089 ₽/ед</t>
+          <t>68105 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="814">
       <c r="A814" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 1,5 м3/ч 120 м 1,1 кВт ЭЦВ 4-1,5-120армлен</t>
+          <t>Насос ЭЦВ 16 м3/ч 160 м 13 кВт CRS 8-16/8</t>
         </is>
       </c>
       <c r="B814" t="inlineStr">
         <is>
-          <t>50121 ₽/ед</t>
+          <t>69026 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="815">
       <c r="A815" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 1,5 м3/ч 140 м 1,5 кВт армлен ЭЦВ 4-1,5-140 армлен</t>
+          <t>Насос ЭЦВ 16 м3/ч 160 м 13 кВт ЭЦВ 6-16-160</t>
         </is>
       </c>
       <c r="B815" t="inlineStr">
         <is>
-          <t>50177 ₽/ед</t>
+          <t>69757 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="816">
       <c r="A816" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 1,5 м3/ч 15 м 0,37 кВт армлен ЭЦВ 4-1,5-15 армлен</t>
+          <t>Насос ЭЦВ 16 м3/ч 160 м 13 кВт ЭЦВ 8-16-160</t>
         </is>
       </c>
       <c r="B816" t="inlineStr">
         <is>
-          <t>50235 ₽/ед</t>
+          <t>71601 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="817">
       <c r="A817" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 1,5 м3/ч 160 м 1,5 кВт армлен ЭЦВ 4-1,5-160 армлен</t>
+          <t>Насос ЭЦВ 16 м3/ч 165 м 13 кВт CRS 6-16/18</t>
         </is>
       </c>
       <c r="B817" t="inlineStr">
         <is>
-          <t>50238 ₽/ед</t>
+          <t>68174 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="818">
       <c r="A818" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 1,5 м3/ч 180 м 1,5 кВт армлен ЭЦВ 4-1,5-180 армлен</t>
+          <t>Насос ЭЦВ 16 м3/ч 165 м 13 кВт ЭЦВ 6-16-165</t>
         </is>
       </c>
       <c r="B818" t="inlineStr">
         <is>
-          <t>50261 ₽/ед</t>
+          <t>69884 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="819">
       <c r="A819" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 1,5 м3/ч 200 м 2,2 кВт армлен ЭЦВ 4-1,5-200 армлен</t>
+          <t>Насос ЭЦВ 16 м3/ч 165 м 13 кВт армлен ЭЦВ 6-16-165 армлен</t>
         </is>
       </c>
       <c r="B819" t="inlineStr">
         <is>
-          <t>50267 ₽/ед</t>
+          <t>69954 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="820">
       <c r="A820" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 1,5 м3/ч 25 м 0,37 кВт армлен ЭЦВ 4-1,5-25 армлен</t>
+          <t>Насос ЭЦВ 16 м3/ч 175 м 13 кВт CRS 6-16/19</t>
         </is>
       </c>
       <c r="B820" t="inlineStr">
         <is>
-          <t>50322 ₽/ед</t>
+          <t>68209 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="821">
       <c r="A821" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 1,5 м3/ч 35 м 0,55 кВт армлен ЭЦВ 4-1,5-35 армлен</t>
+          <t>Насос ЭЦВ 16 м3/ч 175 м 13 кВт ЭЦВ 6-16-175</t>
         </is>
       </c>
       <c r="B821" t="inlineStr">
         <is>
-          <t>50392 ₽/ед</t>
+          <t>70001 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="822">
       <c r="A822" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 1,5 м3/ч 40 м 0,55 кВт армлен ЭЦВ 4-1,5-40 армлен</t>
+          <t>Насос ЭЦВ 16 м3/ч 175 м 13 кВт армлен ЭЦВ 6-16-175 армлен</t>
         </is>
       </c>
       <c r="B822" t="inlineStr">
         <is>
-          <t>50445 ₽/ед</t>
+          <t>70159 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="823">
       <c r="A823" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 1,5 м3/ч 50 м 0,55 кВт армлен ЭЦВ 4-1,5-50 армлен</t>
+          <t>Насос ЭЦВ 16 м3/ч 180 м 13 кВт ЭЦВ 8-16-180</t>
         </is>
       </c>
       <c r="B823" t="inlineStr">
         <is>
-          <t>50457 ₽/ед</t>
+          <t>71693 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="824">
       <c r="A824" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 1,5 м3/ч 65 м 0,75 кВт армлен ЭЦВ 4-1,5-65 армлен</t>
+          <t>Насос ЭЦВ 16 м3/ч 180 м 13 кВт армлен ЭЦВ 6-16-180 армлен</t>
         </is>
       </c>
       <c r="B824" t="inlineStr">
         <is>
-          <t>50478 ₽/ед</t>
+          <t>70229 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="825">
       <c r="A825" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 1,5 м3/ч 80 м 0,75 кВт армлен ЭЦВ 4-1,5-80 армлен</t>
+          <t xml:space="preserve">Насос ЭЦВ 16 м3/ч 180 м 15 кВт 2ЭЦВ 8-16-180 </t>
         </is>
       </c>
       <c r="B825" t="inlineStr">
         <is>
-          <t>50606 ₽/ед</t>
+          <t>66388 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="826">
       <c r="A826" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 160 м3/ч 100 м 65 кВт CRS 12-160/3 Х</t>
+          <t xml:space="preserve">Насос ЭЦВ 16 м3/ч 180 м 15 кВт 3ЭЦВ 8-16-180 </t>
         </is>
       </c>
       <c r="B826" t="inlineStr">
         <is>
-          <t>94696 ₽/ед</t>
+          <t>67480 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="827">
       <c r="A827" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 160 м3/ч 100 м 65 кВт нро 2ЭЦВ 10-160-100 нро</t>
+          <t xml:space="preserve">Насос ЭЦВ 16 м3/ч 180 м 15 кВт CRS 8-16/9 </t>
         </is>
       </c>
       <c r="B827" t="inlineStr">
         <is>
-          <t>93448 ₽/ед</t>
+          <t>69093 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="828">
       <c r="A828" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 160 м3/ч 100 м 65 кВт нро 2ЭЦВ 12-160-100 нро</t>
+          <t>Насос ЭЦВ 16 м3/ч 180 м 15 кВт noryl ЭЦВ 8-16-180 noryl</t>
         </is>
       </c>
       <c r="B828" t="inlineStr">
         <is>
-          <t>93826 ₽/ед</t>
+          <t>71699 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="829">
       <c r="A829" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 160 м3/ч 100 м 65 кВт нро 3ЭЦВ 10-160-100 нро</t>
+          <t>Насос ЭЦВ 16 м3/ч 185 м 13 кВт CRS 6-16/20</t>
         </is>
       </c>
       <c r="B829" t="inlineStr">
         <is>
-          <t>93893 ₽/ед</t>
+          <t>68226 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="830">
       <c r="A830" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 160 м3/ч 100 м 65 кВт нро 3ЭЦВ 12-160-100 нро</t>
+          <t>Насос ЭЦВ 16 м3/ч 185 м 13 кВт ЭЦВ 6-16-185</t>
         </is>
       </c>
       <c r="B830" t="inlineStr">
         <is>
-          <t>94116 ₽/ед</t>
+          <t>70235 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="831">
       <c r="A831" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 160 м3/ч 100 м 65 кВт нро CRS 10-160/4 нро</t>
+          <t>Насос ЭЦВ 16 м3/ч 185 м 15 кВт армлен ЭЦВ 6-16-185 армлен</t>
         </is>
       </c>
       <c r="B831" t="inlineStr">
         <is>
-          <t>94435 ₽/ед</t>
+          <t>70253 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="832">
       <c r="A832" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 160 м3/ч 100 м 65 кВт нро CRS 12-160/3 нро</t>
+          <t>Насос ЭЦВ 16 м3/ч 190 м 13 кВт ЭЦВ 6-16-190</t>
         </is>
       </c>
       <c r="B832" t="inlineStr">
         <is>
-          <t>94607 ₽/ед</t>
+          <t>70321 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="833">
       <c r="A833" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 160 м3/ч 100 м 65 кВт нро ЭЦВ 10-160-100 нро</t>
+          <t xml:space="preserve">Насос ЭЦВ 16 м3/ч 190 м 15 кВт 2ЭЦВ 6-16-190 </t>
         </is>
       </c>
       <c r="B833" t="inlineStr">
         <is>
-          <t>94766 ₽/ед</t>
+          <t>65973 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="834">
       <c r="A834" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 160 м3/ч 100 м 65 кВт нро ЭЦВ 12-160-100 нро</t>
+          <t xml:space="preserve">Насос ЭЦВ 16 м3/ч 190 м 15 кВт 3ЭЦВ 6-16-190 </t>
         </is>
       </c>
       <c r="B834" t="inlineStr">
         <is>
-          <t>95769 ₽/ед</t>
+          <t>66887 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="835">
       <c r="A835" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 160 м3/ч 120 м 65 кВт нро/чл ЭЦВ 10-160-120 нро/чл</t>
+          <t xml:space="preserve">Насос ЭЦВ 16 м3/ч 190 м 15 кВт CRS 6-16/21 </t>
         </is>
       </c>
       <c r="B835" t="inlineStr">
         <is>
-          <t>94797 ₽/ед</t>
+          <t>68246 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="836">
       <c r="A836" t="inlineStr">
         <is>
-          <t xml:space="preserve">Насос ЭЦВ 160 м3/ч 125 м 75 кВт нро 2ЭЦВ 10-160-125 нро </t>
+          <t>Насос ЭЦВ 16 м3/ч 190 м 15 кВт армлен ЭЦВ 6-16-190 армлен</t>
         </is>
       </c>
       <c r="B836" t="inlineStr">
         <is>
-          <t>93551 ₽/ед</t>
+          <t>70327 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="837">
       <c r="A837" t="inlineStr">
         <is>
-          <t xml:space="preserve">Насос ЭЦВ 160 м3/ч 125 м 75 кВт нро 3ЭЦВ 10-160-125 нро </t>
+          <t>Насос ЭЦВ 16 м3/ч 190 м 17 кВт noryl ЭЦВ 8-16-190 noryl</t>
         </is>
       </c>
       <c r="B837" t="inlineStr">
         <is>
-          <t>93962 ₽/ед</t>
+          <t>71750 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="838">
       <c r="A838" t="inlineStr">
         <is>
-          <t xml:space="preserve">Насос ЭЦВ 160 м3/ч 125 м 75 кВт нро CRS 10-160/5 нро </t>
+          <t>Насос ЭЦВ 16 м3/ч 20 м 2,2 кВт армлен ЭЦВ 6-16-20 армлен</t>
         </is>
       </c>
       <c r="B838" t="inlineStr">
         <is>
-          <t>94436 ₽/ед</t>
+          <t>70348 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="839">
       <c r="A839" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 160 м3/ч 125 м 75 кВт нро ЭЦВ 10-160-125 нро</t>
+          <t xml:space="preserve">Насос ЭЦВ 16 м3/ч 200 м 15 кВт 2ЭЦВ 8-16-200 </t>
         </is>
       </c>
       <c r="B839" t="inlineStr">
         <is>
-          <t>95035 ₽/ед</t>
+          <t>66535 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="840">
       <c r="A840" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 160 м3/ч 140 м 75 кВт нро/чл ЭЦВ 10-160-140 нро/чл</t>
+          <t xml:space="preserve">Насос ЭЦВ 16 м3/ч 200 м 15 кВт 3ЭЦВ 8-16-200 </t>
         </is>
       </c>
       <c r="B840" t="inlineStr">
         <is>
-          <t>95048 ₽/ед</t>
+          <t>67534 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="841">
       <c r="A841" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 160 м3/ч 140 м 90 кВт CRS 12-160/4 Х</t>
+          <t>Насос ЭЦВ 16 м3/ч 200 м 15 кВт CRS 6-16/22</t>
         </is>
       </c>
       <c r="B841" t="inlineStr">
         <is>
-          <t>94704 ₽/ед</t>
+          <t>68260 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="842">
       <c r="A842" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 160 м3/ч 140 м 90 кВт нро 2ЭЦВ 12-160-140 нро</t>
+          <t xml:space="preserve">Насос ЭЦВ 16 м3/ч 200 м 15 кВт CRS 8-16/10 </t>
         </is>
       </c>
       <c r="B842" t="inlineStr">
         <is>
-          <t>93849 ₽/ед</t>
+          <t>68911 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="843">
       <c r="A843" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 160 м3/ч 140 м 90 кВт нро 3ЭЦВ 12-160-140 нро</t>
+          <t>Насос ЭЦВ 16 м3/ч 200 м 17 кВт noryl ЭЦВ 8-16-200 noryl</t>
         </is>
       </c>
       <c r="B843" t="inlineStr">
         <is>
-          <t>94162 ₽/ед</t>
+          <t>71857 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="844">
       <c r="A844" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 160 м3/ч 140 м 90 кВт нро CRS 12-160/4 нро</t>
+          <t>Насос ЭЦВ 16 м3/ч 200 м 22 кВт ЭЦВ 8-16-200</t>
         </is>
       </c>
       <c r="B844" t="inlineStr">
         <is>
-          <t>94701 ₽/ед</t>
+          <t>71849 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="845">
       <c r="A845" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 160 м3/ч 140 м 90 кВт нро ЭЦВ 12-160-140 нро</t>
+          <t>Насос ЭЦВ 16 м3/ч 210 м 15 кВт CRS 6-16/23</t>
         </is>
       </c>
       <c r="B845" t="inlineStr">
         <is>
-          <t>95829 ₽/ед</t>
+          <t>68294 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="846">
       <c r="A846" t="inlineStr">
         <is>
-          <t xml:space="preserve">Насос ЭЦВ 160 м3/ч 150 м 90 кВт нро 2ЭЦВ 10-160-150 нро </t>
+          <t>Насос ЭЦВ 16 м3/ч 220 м 15 кВт CRS 6-16/24</t>
         </is>
       </c>
       <c r="B846" t="inlineStr">
         <is>
-          <t>93603 ₽/ед</t>
+          <t>68322 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="847">
       <c r="A847" t="inlineStr">
         <is>
-          <t xml:space="preserve">Насос ЭЦВ 160 м3/ч 150 м 90 кВт нро 3ЭЦВ 10-160-150 нро </t>
+          <t>Насос ЭЦВ 16 м3/ч 220 м 17 кВт noryl ЭЦВ 8-16-220 noryl</t>
         </is>
       </c>
       <c r="B847" t="inlineStr">
         <is>
-          <t>94009 ₽/ед</t>
+          <t>71942 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="848">
       <c r="A848" t="inlineStr">
         <is>
-          <t xml:space="preserve">Насос ЭЦВ 160 м3/ч 150 м 90 кВт нро CRS 10-160/6 нро </t>
+          <t xml:space="preserve">Насос ЭЦВ 16 м3/ч 220 м 22 кВт ЭЦВ 8-16-220 </t>
         </is>
       </c>
       <c r="B848" t="inlineStr">
         <is>
-          <t>94442 ₽/ед</t>
+          <t>71905 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="849">
       <c r="A849" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 160 м3/ч 150 м 90 кВт нро/чл ЭЦВ 10-160-150 нро/чл</t>
+          <t>Насос ЭЦВ 16 м3/ч 230 м 15 кВт CRS 6-16/25</t>
         </is>
       </c>
       <c r="B849" t="inlineStr">
         <is>
-          <t>95254 ₽/ед</t>
+          <t>68324 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="850">
       <c r="A850" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 160 м3/ч 160 м 90 кВт нро/чл ЭЦВ 10-160-160 нро/чл</t>
+          <t>Насос ЭЦВ 16 м3/ч 240 м 15 кВт CRS 6-16/26</t>
         </is>
       </c>
       <c r="B850" t="inlineStr">
         <is>
-          <t>95280 ₽/ед</t>
+          <t>68424 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="851">
       <c r="A851" t="inlineStr">
         <is>
-          <t xml:space="preserve">Насос ЭЦВ 160 м3/ч 175 м 110 кВт нро 2ЭЦВ 12-160-175 нро </t>
+          <t>Насос ЭЦВ 16 м3/ч 25 м 3 кВт CRS 6-16/3</t>
         </is>
       </c>
       <c r="B851" t="inlineStr">
         <is>
-          <t>93850 ₽/ед</t>
+          <t>68524 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="852">
       <c r="A852" t="inlineStr">
         <is>
-          <t xml:space="preserve">Насос ЭЦВ 160 м3/ч 175 м 110 кВт нро 3ЭЦВ 12-160-175 нро </t>
+          <t>Насос ЭЦВ 16 м3/ч 25 м 3 кВт ЭЦВ 6-16-25</t>
         </is>
       </c>
       <c r="B852" t="inlineStr">
         <is>
-          <t>94189 ₽/ед</t>
+          <t>70352 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="853">
       <c r="A853" t="inlineStr">
         <is>
-          <t xml:space="preserve">Насос ЭЦВ 160 м3/ч 175 м 110 кВт нро CRS 12-160/5 нро </t>
+          <t>Насос ЭЦВ 16 м3/ч 25 м 3 кВт армлен ЭЦВ 6-16-25 армлен</t>
         </is>
       </c>
       <c r="B853" t="inlineStr">
         <is>
-          <t>94707 ₽/ед</t>
+          <t>70386 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="854">
       <c r="A854" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 160 м3/ч 175 м 110 кВт нро ЭЦВ 12-160-175 нро</t>
+          <t>Насос ЭЦВ 16 м3/ч 250 м 18,5 кВт CRS 6-16/27</t>
         </is>
       </c>
       <c r="B854" t="inlineStr">
         <is>
-          <t>95904 ₽/ед</t>
+          <t>68445 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="855">
       <c r="A855" t="inlineStr">
         <is>
-          <t xml:space="preserve">Насос ЭЦВ 160 м3/ч 180 м 110 кВт нро CRS 10-160/7 нро </t>
+          <t xml:space="preserve">Насос ЭЦВ 16 м3/ч 260 м 18,5 кВт 2ЭЦВ 8-16-260 </t>
         </is>
       </c>
       <c r="B855" t="inlineStr">
         <is>
-          <t>94486 ₽/ед</t>
+          <t>66540 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="856">
       <c r="A856" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 160 м3/ч 180 м 110 кВт нро ЭЦВ 10-160-180 нро</t>
+          <t xml:space="preserve">Насос ЭЦВ 16 м3/ч 260 м 18,5 кВт 3ЭЦВ 8-16-260 </t>
         </is>
       </c>
       <c r="B856" t="inlineStr">
         <is>
-          <t>95303 ₽/ед</t>
+          <t>67555 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="857">
       <c r="A857" t="inlineStr">
         <is>
-          <t xml:space="preserve">Насос ЭЦВ 160 м3/ч 200 м 130 кВт нро 2ЭЦВ 12-160-200 нро </t>
+          <t>Насос ЭЦВ 16 м3/ч 260 м 18,5 кВт CRS 6-16/28</t>
         </is>
       </c>
       <c r="B857" t="inlineStr">
         <is>
-          <t>93869 ₽/ед</t>
+          <t>68451 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="858">
       <c r="A858" t="inlineStr">
         <is>
-          <t xml:space="preserve">Насос ЭЦВ 160 м3/ч 200 м 130 кВт нро 3ЭЦВ 12-160-200 нро </t>
+          <t xml:space="preserve">Насос ЭЦВ 16 м3/ч 260 м 18,5 кВт CRS 8-16/12 </t>
         </is>
       </c>
       <c r="B858" t="inlineStr">
         <is>
-          <t>94215 ₽/ед</t>
+          <t>68927 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="859">
       <c r="A859" t="inlineStr">
         <is>
-          <t xml:space="preserve">Насос ЭЦВ 160 м3/ч 200 м 130 кВт нро CRS 12-160/6 нро </t>
+          <t>Насос ЭЦВ 16 м3/ч 260 м 18,5 кВт noryl ЭЦВ 8-16-260 noryl</t>
         </is>
       </c>
       <c r="B859" t="inlineStr">
         <is>
-          <t>94761 ₽/ед</t>
+          <t>72045 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="860">
       <c r="A860" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 160 м3/ч 200 м 130 кВт нро ЭЦВ 12-160-200 нро</t>
+          <t>Насос ЭЦВ 16 м3/ч 260 м 22 кВт ЭЦВ 8-16-260</t>
         </is>
       </c>
       <c r="B860" t="inlineStr">
         <is>
-          <t>95974 ₽/ед</t>
+          <t>71978 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="861">
       <c r="A861" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 160 м3/ч 20 м 11 кВт нро/чл ЭЦВ 10-160-20 нро/чл</t>
+          <t>Насос ЭЦВ 16 м3/ч 270 м 18,5 кВт CRS 6-16/29</t>
         </is>
       </c>
       <c r="B861" t="inlineStr">
         <is>
-          <t>95334 ₽/ед</t>
+          <t>68461 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="862">
       <c r="A862" t="inlineStr">
         <is>
-          <t xml:space="preserve">Насос ЭЦВ 160 м3/ч 210 м 130 кВт нро CRS 10-160/8 нро </t>
+          <t>Насос ЭЦВ 16 м3/ч 275 м 18,5 кВт CRS 6-16/30</t>
         </is>
       </c>
       <c r="B862" t="inlineStr">
         <is>
-          <t>94508 ₽/ед</t>
+          <t>68590 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="863">
       <c r="A863" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 160 м3/ч 210 м 130 кВт нро ЭЦВ 10-160-210 нро</t>
+          <t>Насос ЭЦВ 16 м3/ч 280 м 18,5 кВт noryl ЭЦВ 8-16-280 noryl</t>
         </is>
       </c>
       <c r="B863" t="inlineStr">
         <is>
-          <t>95339 ₽/ед</t>
+          <t>72067 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="864">
       <c r="A864" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 160 м3/ч 25 м 17 кВт нро ЭЦВ 10-160-25 нро</t>
+          <t>Насос ЭЦВ 16 м3/ч 285 м 18,5 кВт CRS 6-16/31</t>
         </is>
       </c>
       <c r="B864" t="inlineStr">
         <is>
-          <t>95408 ₽/ед</t>
+          <t>68630 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="865">
       <c r="A865" t="inlineStr">
         <is>
-          <t xml:space="preserve">Насос ЭЦВ 160 м3/ч 25 м 30 кВт нро 2ЭЦВ 10-160-25 нро </t>
+          <t>Насос ЭЦВ 16 м3/ч 295 м 18,5 кВт CRS 6-16/32</t>
         </is>
       </c>
       <c r="B865" t="inlineStr">
         <is>
-          <t>93676 ₽/ед</t>
+          <t>68754 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="866">
       <c r="A866" t="inlineStr">
         <is>
-          <t xml:space="preserve">Насос ЭЦВ 160 м3/ч 25 м 30 кВт нро 3ЭЦВ 10-160-25 нро </t>
+          <t>Насос ЭЦВ 16 м3/ч 30 м 3 кВт армлен ЭЦВ 6-16-30 армлен</t>
         </is>
       </c>
       <c r="B866" t="inlineStr">
         <is>
-          <t>94043 ₽/ед</t>
+          <t>70411 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="867">
       <c r="A867" t="inlineStr">
         <is>
-          <t xml:space="preserve">Насос ЭЦВ 160 м3/ч 25 м 30 кВт нро CRS 10-160/1 нро </t>
+          <t>Насос ЭЦВ 16 м3/ч 300 м 20 кВт noryl ЭЦВ 8-16-300 noryl</t>
         </is>
       </c>
       <c r="B867" t="inlineStr">
         <is>
-          <t>94259 ₽/ед</t>
+          <t>72128 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="868">
       <c r="A868" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 160 м3/ч 35 м 22 кВт нро ЭЦВ 10-160-35 нро</t>
+          <t>Насос ЭЦВ 16 м3/ч 35 м 3 кВт CRS 6-16/4</t>
         </is>
       </c>
       <c r="B868" t="inlineStr">
         <is>
-          <t>95437 ₽/ед</t>
+          <t>68763 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="869">
       <c r="A869" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 160 м3/ч 35 м 22 кВт нро ЭЦВ 12-160-35 нро</t>
+          <t>Насос ЭЦВ 16 м3/ч 35 м 3 кВт ЭЦВ 6-16-35</t>
         </is>
       </c>
       <c r="B869" t="inlineStr">
         <is>
-          <t>96129 ₽/ед</t>
+          <t>70422 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="870">
       <c r="A870" t="inlineStr">
         <is>
-          <t xml:space="preserve">Насос ЭЦВ 160 м3/ч 35 м 30 кВт нро 2ЭЦВ 10-160-35 нро </t>
+          <t>Насос ЭЦВ 16 м3/ч 35 м 3 кВт армлен ЭЦВ 6-16-35 армлен</t>
         </is>
       </c>
       <c r="B870" t="inlineStr">
         <is>
-          <t>93681 ₽/ед</t>
+          <t>70466 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="871">
       <c r="A871" t="inlineStr">
         <is>
-          <t xml:space="preserve">Насос ЭЦВ 160 м3/ч 35 м 30 кВт нро 3ЭЦВ 10-160-35 нро </t>
+          <t>Насос ЭЦВ 16 м3/ч 40 м 3 кВт CRS 6-16/5</t>
         </is>
       </c>
       <c r="B871" t="inlineStr">
         <is>
-          <t>94044 ₽/ед</t>
+          <t>68801 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="872">
       <c r="A872" t="inlineStr">
         <is>
-          <t xml:space="preserve">Насос ЭЦВ 160 м3/ч 35 м 30 кВт нро CRS 10-160/2A нро </t>
+          <t>Насос ЭЦВ 16 м3/ч 40 м 3 кВт ЭЦВ 6-16-40</t>
         </is>
       </c>
       <c r="B872" t="inlineStr">
         <is>
-          <t>94381 ₽/ед</t>
+          <t>70504 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="873">
       <c r="A873" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 160 м3/ч 35 м 30 кВт нро CRS 12-160/1 нро</t>
+          <t>Насос ЭЦВ 16 м3/ч 40 м 3 кВт армлен ЭЦВ 6-16-40 армлен</t>
         </is>
       </c>
       <c r="B873" t="inlineStr">
         <is>
-          <t>94509 ₽/ед</t>
+          <t>70532 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="874">
       <c r="A874" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 160 м3/ч 40 м 22 кВт нро/чл ЭЦВ 10-160-40 нро/чл</t>
+          <t>Насос ЭЦВ 16 м3/ч 50 м 3 кВт ЭЦВ 6-16-50</t>
         </is>
       </c>
       <c r="B874" t="inlineStr">
         <is>
-          <t>95652 ₽/ед</t>
+          <t>70826 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="875">
       <c r="A875" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 160 м3/ч 50 м 33 кВт нро ЭЦВ 10-160-50 нро</t>
+          <t xml:space="preserve">Насос ЭЦВ 16 м3/ч 50 м 4 кВт 2ЭЦВ 6-16-50 </t>
         </is>
       </c>
       <c r="B875" t="inlineStr">
         <is>
-          <t>95654 ₽/ед</t>
+          <t>65978 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="876">
       <c r="A876" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 160 м3/ч 50 м 37 кВт нро 2ЭЦВ 10-160-50 нро</t>
+          <t xml:space="preserve">Насос ЭЦВ 16 м3/ч 50 м 4 кВт 3ЭЦВ 6-16-50 </t>
         </is>
       </c>
       <c r="B876" t="inlineStr">
         <is>
-          <t>93775 ₽/ед</t>
+          <t>66939 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="877">
       <c r="A877" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 160 м3/ч 50 м 37 кВт нро 3ЭЦВ 10-160-50 нро</t>
+          <t>Насос ЭЦВ 16 м3/ч 50 м 4 кВт CRS 6-16/6</t>
         </is>
       </c>
       <c r="B877" t="inlineStr">
         <is>
-          <t>94056 ₽/ед</t>
+          <t>68816 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="878">
       <c r="A878" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 160 м3/ч 50 м 37 кВт нро CRS 10-160/2 нро</t>
+          <t>Насос ЭЦВ 16 м3/ч 50 м 4 кВт армлен ЭЦВ 6-16-50 армлен</t>
         </is>
       </c>
       <c r="B878" t="inlineStr">
         <is>
-          <t>94300 ₽/ед</t>
+          <t>70832 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="879">
       <c r="A879" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 160 м3/ч 60 м 33 кВт нро/чл ЭЦВ 10-160-60 нро/чл</t>
+          <t>Насос ЭЦВ 16 м3/ч 60 м 4 кВт CRS 6-16/7</t>
         </is>
       </c>
       <c r="B879" t="inlineStr">
         <is>
-          <t>95681 ₽/ед</t>
+          <t>68832 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="880">
       <c r="A880" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 160 м3/ч 65 м 45 кВт нро 2ЭЦВ 12-160-65 нро</t>
+          <t>Насос ЭЦВ 16 м3/ч 60 м 4 кВт noryl ЭЦВ 8-16-60 noryl</t>
         </is>
       </c>
       <c r="B880" t="inlineStr">
         <is>
-          <t>93885 ₽/ед</t>
+          <t>72147 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="881">
       <c r="A881" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 160 м3/ч 65 м 45 кВт нро 3ЭЦВ 12-160-65 нро</t>
+          <t>Насос ЭЦВ 16 м3/ч 60 м 4 кВт ЭЦВ 6-16-60</t>
         </is>
       </c>
       <c r="B881" t="inlineStr">
         <is>
-          <t>94258 ₽/ед</t>
+          <t>70999 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="882">
       <c r="A882" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 160 м3/ч 65 м 45 кВт нро CRS 12-160/2 нро</t>
+          <t>Насос ЭЦВ 16 м3/ч 60 м 4 кВт армлен ЭЦВ 6-16-60 армлен</t>
         </is>
       </c>
       <c r="B882" t="inlineStr">
         <is>
-          <t>94587 ₽/ед</t>
+          <t>71026 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="883">
       <c r="A883" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 160 м3/ч 65 м 45 кВт нро ЭЦВ 12-160-65 нро</t>
+          <t>Насос ЭЦВ 16 м3/ч 70 м 5,5 кВт CRS 6-16/8</t>
         </is>
       </c>
       <c r="B883" t="inlineStr">
         <is>
-          <t>96176 ₽/ед</t>
+          <t>68850 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="884">
       <c r="A884" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 160 м3/ч 75 м 45 кВт нро 2ЭЦВ 10-160-75 нро</t>
+          <t>Насос ЭЦВ 16 м3/ч 70 м 5,5 кВт армлен ЭЦВ 6-16-70 армлен</t>
         </is>
       </c>
       <c r="B884" t="inlineStr">
         <is>
-          <t>93812 ₽/ед</t>
+          <t>71048 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="885">
       <c r="A885" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 160 м3/ч 75 м 45 кВт нро 3ЭЦВ 10-160-75 нро</t>
+          <t>Насос ЭЦВ 16 м3/ч 75 м 5,5 кВт ЭЦВ 6-16-75</t>
         </is>
       </c>
       <c r="B885" t="inlineStr">
         <is>
-          <t>94077 ₽/ед</t>
+          <t>71178 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="886">
       <c r="A886" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 160 м3/ч 75 м 45 кВт нро CRS 10-160/3 нро</t>
+          <t>Насос ЭЦВ 16 м3/ч 75 м 5,5 кВт армлен ЭЦВ 6-16-75 армлен</t>
         </is>
       </c>
       <c r="B886" t="inlineStr">
         <is>
-          <t>94395 ₽/ед</t>
+          <t>71224 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="887">
       <c r="A887" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 160 м3/ч 75 м 45 кВт нро ЭЦВ 10-160-75 нро</t>
+          <t>Насос ЭЦВ 16 м3/ч 75 м 7,5 кВт 2ЭЦВ 6-16-75</t>
         </is>
       </c>
       <c r="B887" t="inlineStr">
         <is>
-          <t>95691 ₽/ед</t>
+          <t>65994 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="888">
       <c r="A888" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 160 м3/ч 80 м 45 кВт нро/чл ЭЦВ 10-160-80 нро/чл</t>
+          <t>Насос ЭЦВ 16 м3/ч 75 м 7,5 кВт 3ЭЦВ 6-16-75</t>
         </is>
       </c>
       <c r="B888" t="inlineStr">
         <is>
-          <t>95702 ₽/ед</t>
+          <t>67014 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="889">
       <c r="A889" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 16 м3/ч 100 м 6,3 кВт ЭЦВ 6-16-100</t>
+          <t>Насос ЭЦВ 16 м3/ч 75 м 7,5 кВт CRS 6-16/9</t>
         </is>
       </c>
       <c r="B889" t="inlineStr">
         <is>
-          <t>69105 ₽/ед</t>
+          <t>68858 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="890">
       <c r="A890" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 16 м3/ч 100 м 6,3 кВт ЭЦВ 8-16-100</t>
+          <t>Насос ЭЦВ 16 м3/ч 80 м 5,5 кВт ЭЦВ 6-16-80</t>
         </is>
       </c>
       <c r="B890" t="inlineStr">
         <is>
-          <t>71357 ₽/ед</t>
+          <t>71286 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="891">
       <c r="A891" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 16 м3/ч 100 м 7,5 кВт 2ЭЦВ 6-16-100</t>
+          <t>Насос ЭЦВ 16 м3/ч 80 м 6,3 кВт noryl ЭЦВ 8-16-80 noryl</t>
         </is>
       </c>
       <c r="B891" t="inlineStr">
         <is>
-          <t>65342 ₽/ед</t>
+          <t>72159 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="892">
       <c r="A892" t="inlineStr">
         <is>
-          <t xml:space="preserve">Насос ЭЦВ 16 м3/ч 100 м 7,5 кВт 2ЭЦВ 8-16-100 </t>
+          <t>Насос ЭЦВ 16 м3/ч 80 м 6,3 кВт армлен ЭЦВ 6-16-80 армлен</t>
         </is>
       </c>
       <c r="B892" t="inlineStr">
         <is>
-          <t>66047 ₽/ед</t>
+          <t>71298 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="893">
       <c r="A893" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 16 м3/ч 100 м 7,5 кВт 3ЭЦВ 6-16-100</t>
+          <t xml:space="preserve">Насос ЭЦВ 16 м3/ч 85 м 6,3 кВт ЭЦВ 8-16-85 </t>
         </is>
       </c>
       <c r="B893" t="inlineStr">
         <is>
-          <t>66589 ₽/ед</t>
+          <t>72210 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="894">
       <c r="A894" t="inlineStr">
         <is>
-          <t xml:space="preserve">Насос ЭЦВ 16 м3/ч 100 м 7,5 кВт 3ЭЦВ 8-16-100 </t>
+          <t>Насос ЭЦВ 16 м3/ч 90 м 5,5 кВт армлен ЭЦВ 6-16-90 армлен</t>
         </is>
       </c>
       <c r="B894" t="inlineStr">
         <is>
-          <t>67224 ₽/ед</t>
+          <t>71354 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="895">
       <c r="A895" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 16 м3/ч 100 м 7,5 кВт CRS 6-16/11</t>
+          <t>Насос ЭЦВ 16 м3/ч 90 м 6,3 кВт ЭЦВ 6-16-90</t>
         </is>
       </c>
       <c r="B895" t="inlineStr">
         <is>
-          <t>67680 ₽/ед</t>
+          <t>71305 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="896">
       <c r="A896" t="inlineStr">
         <is>
-          <t xml:space="preserve">Насос ЭЦВ 16 м3/ч 100 м 7,5 кВт CRS 8 -16/5 </t>
+          <t>Насос ЭЦВ 16 м3/ч 90 м 7,5 кВт 2ЭЦВ 6-16-90</t>
         </is>
       </c>
       <c r="B896" t="inlineStr">
         <is>
-          <t>68884 ₽/ед</t>
+          <t>65999 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="897">
       <c r="A897" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 16 м3/ч 100 м 7,5 кВт noryl ЭЦВ 8-16-100 noryl</t>
+          <t>Насос ЭЦВ 16 м3/ч 90 м 7,5 кВт 3ЭЦВ 6-16-90</t>
         </is>
       </c>
       <c r="B897" t="inlineStr">
         <is>
-          <t>71491 ₽/ед</t>
+          <t>67179 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="898">
       <c r="A898" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 16 м3/ч 100 м 7,5 кВт армлен ЭЦВ 6-16-100 армлен</t>
+          <t>Насос ЭЦВ 16 м3/ч 90 м 7,5 кВт CRS 6-16/10</t>
         </is>
       </c>
       <c r="B898" t="inlineStr">
         <is>
-          <t>69153 ₽/ед</t>
+          <t>67608 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="899">
       <c r="A899" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 16 м3/ч 105 м 7,5 кВт CRS 6-16/12</t>
+          <t>Насос ЭЦВ 160 м3/ч 100 м 65 кВт CRS 12-160/3 Х</t>
         </is>
       </c>
       <c r="B899" t="inlineStr">
         <is>
-          <t>67815 ₽/ед</t>
+          <t>94696 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="900">
       <c r="A900" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 16 м3/ч 105 м 7,5 кВт армлен ЭЦВ 6-16-105 армлен</t>
+          <t>Насос ЭЦВ 160 м3/ч 100 м 65 кВт нро 2ЭЦВ 10-160-100 нро</t>
         </is>
       </c>
       <c r="B900" t="inlineStr">
         <is>
-          <t>69349 ₽/ед</t>
+          <t>93448 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="901">
       <c r="A901" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 16 м3/ч 105 м 7,5 кВт ЭЦВ 6-16-105</t>
+          <t>Насос ЭЦВ 160 м3/ч 100 м 65 кВт нро 2ЭЦВ 12-160-100 нро</t>
         </is>
       </c>
       <c r="B901" t="inlineStr">
         <is>
-          <t>69334 ₽/ед</t>
+          <t>93826 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="902">
       <c r="A902" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 16 м3/ч 110 м 7,5 кВт 2ЭЦВ 6-16-110</t>
+          <t>Насос ЭЦВ 160 м3/ч 100 м 65 кВт нро 3ЭЦВ 10-160-100 нро</t>
         </is>
       </c>
       <c r="B902" t="inlineStr">
         <is>
-          <t>65524 ₽/ед</t>
+          <t>93893 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="903">
       <c r="A903" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 16 м3/ч 110 м 7,5 кВт 3ЭЦВ 6-16-110</t>
+          <t>Насос ЭЦВ 160 м3/ч 100 м 65 кВт нро 3ЭЦВ 12-160-100 нро</t>
         </is>
       </c>
       <c r="B903" t="inlineStr">
         <is>
-          <t>66624 ₽/ед</t>
+          <t>94116 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="904">
       <c r="A904" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 16 м3/ч 110 м 7,5 кВт CRS 6-16/13</t>
+          <t>Насос ЭЦВ 160 м3/ч 100 м 65 кВт нро CRS 10-160/4 нро</t>
         </is>
       </c>
       <c r="B904" t="inlineStr">
         <is>
-          <t>67828 ₽/ед</t>
+          <t>94435 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="905">
       <c r="A905" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 16 м3/ч 110 м 7,5 кВт армлен ЭЦВ 6-16-110 армлен</t>
+          <t>Насос ЭЦВ 160 м3/ч 100 м 65 кВт нро CRS 12-160/3 нро</t>
         </is>
       </c>
       <c r="B905" t="inlineStr">
         <is>
-          <t>69415 ₽/ед</t>
+          <t>94607 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="906">
       <c r="A906" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 16 м3/ч 110 м 7,5 кВт ЭЦВ 6-16-110</t>
+          <t>Насос ЭЦВ 160 м3/ч 100 м 65 кВт нро ЭЦВ 10-160-100 нро</t>
         </is>
       </c>
       <c r="B906" t="inlineStr">
         <is>
-          <t>69353 ₽/ед</t>
+          <t>94766 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="907">
       <c r="A907" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 16 м3/ч 120 м 9 кВт noryl ЭЦВ 8-16-120 noryl</t>
+          <t>Насос ЭЦВ 160 м3/ч 100 м 65 кВт нро ЭЦВ 12-160-100 нро</t>
         </is>
       </c>
       <c r="B907" t="inlineStr">
         <is>
-          <t>71529 ₽/ед</t>
+          <t>95769 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="908">
       <c r="A908" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 16 м3/ч 125 м 7,5 кВт 2ЭЦВ 6-16-125</t>
+          <t>Насос ЭЦВ 160 м3/ч 120 м 65 кВт нро/чл ЭЦВ 10-160-120 нро/чл</t>
         </is>
       </c>
       <c r="B908" t="inlineStr">
         <is>
-          <t>65628 ₽/ед</t>
+          <t>94797 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="909">
       <c r="A909" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 16 м3/ч 125 м 9 кВт CRS 6-16/14</t>
+          <t xml:space="preserve">Насос ЭЦВ 160 м3/ч 125 м 75 кВт нро 2ЭЦВ 10-160-125 нро </t>
         </is>
       </c>
       <c r="B909" t="inlineStr">
         <is>
-          <t>67847 ₽/ед</t>
+          <t>93551 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="910">
       <c r="A910" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 16 м3/ч 125 м 9 кВт армлен ЭЦВ 6-16-125 армлен</t>
+          <t xml:space="preserve">Насос ЭЦВ 160 м3/ч 125 м 75 кВт нро 3ЭЦВ 10-160-125 нро </t>
         </is>
       </c>
       <c r="B910" t="inlineStr">
         <is>
-          <t>69508 ₽/ед</t>
+          <t>93962 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="911">
       <c r="A911" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 16 м3/ч 125 м 9 кВт ЭЦВ 6-16-125</t>
+          <t xml:space="preserve">Насос ЭЦВ 160 м3/ч 125 м 75 кВт нро CRS 10-160/5 нро </t>
         </is>
       </c>
       <c r="B911" t="inlineStr">
         <is>
-          <t>69444 ₽/ед</t>
+          <t>94436 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="912">
       <c r="A912" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 16 м3/ч 130 м 11 кВт армлен ЭЦВ 6-16-130 армлен</t>
+          <t>Насос ЭЦВ 160 м3/ч 125 м 75 кВт нро ЭЦВ 10-160-125 нро</t>
         </is>
       </c>
       <c r="B912" t="inlineStr">
         <is>
-          <t>69539 ₽/ед</t>
+          <t>95035 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="913">
       <c r="A913" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 16 м3/ч 135 м 11 кВт армлен ЭЦВ 6-16-135 армлен</t>
+          <t>Насос ЭЦВ 160 м3/ч 140 м 75 кВт нро/чл ЭЦВ 10-160-140 нро/чл</t>
         </is>
       </c>
       <c r="B913" t="inlineStr">
         <is>
-          <t>69688 ₽/ед</t>
+          <t>95048 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="914">
       <c r="A914" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 16 м3/ч 135 м 9 кВт CRS 6-16/15</t>
+          <t>Насос ЭЦВ 160 м3/ч 140 м 90 кВт CRS 12-160/4 Х</t>
         </is>
       </c>
       <c r="B914" t="inlineStr">
         <is>
-          <t>67903 ₽/ед</t>
+          <t>94704 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="915">
       <c r="A915" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 16 м3/ч 135 м 9 кВт ЭЦВ 6-16-135</t>
+          <t>Насос ЭЦВ 160 м3/ч 140 м 90 кВт нро 2ЭЦВ 12-160-140 нро</t>
         </is>
       </c>
       <c r="B915" t="inlineStr">
         <is>
-          <t>69634 ₽/ед</t>
+          <t>93849 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="916">
       <c r="A916" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 16 м3/ч 140 м 11 кВт 2ЭЦВ 6-16-140</t>
+          <t>Насос ЭЦВ 160 м3/ч 140 м 90 кВт нро 3ЭЦВ 12-160-140 нро</t>
         </is>
       </c>
       <c r="B916" t="inlineStr">
         <is>
-          <t>65717 ₽/ед</t>
+          <t>94162 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="917">
       <c r="A917" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 16 м3/ч 140 м 11 кВт 3ЭЦВ 6-16-140</t>
+          <t>Насос ЭЦВ 160 м3/ч 140 м 90 кВт нро CRS 12-160/4 нро</t>
         </is>
       </c>
       <c r="B917" t="inlineStr">
         <is>
-          <t>66713 ₽/ед</t>
+          <t>94701 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="918">
       <c r="A918" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 16 м3/ч 140 м 11 кВт CRS 6-16/16</t>
+          <t>Насос ЭЦВ 160 м3/ч 140 м 90 кВт нро ЭЦВ 12-160-140 нро</t>
         </is>
       </c>
       <c r="B918" t="inlineStr">
         <is>
-          <t>68048 ₽/ед</t>
+          <t>95829 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="919">
       <c r="A919" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 16 м3/ч 140 м 11 кВт noryl ЭЦВ 8-16-140 noryl</t>
+          <t xml:space="preserve">Насос ЭЦВ 160 м3/ч 150 м 90 кВт нро 2ЭЦВ 10-160-150 нро </t>
         </is>
       </c>
       <c r="B919" t="inlineStr">
         <is>
-          <t>71567 ₽/ед</t>
+          <t>93603 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="920">
       <c r="A920" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 16 м3/ч 140 м 11 кВт армлен ЭЦВ 6-16-140 армлен</t>
+          <t xml:space="preserve">Насос ЭЦВ 160 м3/ч 150 м 90 кВт нро 3ЭЦВ 10-160-150 нро </t>
         </is>
       </c>
       <c r="B920" t="inlineStr">
         <is>
-          <t>69723 ₽/ед</t>
+          <t>94009 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="921">
       <c r="A921" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 16 м3/ч 140 м 11 кВт ЭЦВ 6-16-140</t>
+          <t xml:space="preserve">Насос ЭЦВ 160 м3/ч 150 м 90 кВт нро CRS 10-160/6 нро </t>
         </is>
       </c>
       <c r="B921" t="inlineStr">
         <is>
-          <t>69722 ₽/ед</t>
+          <t>94442 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="922">
       <c r="A922" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 16 м3/ч 140 м 11 кВт ЭЦВ 8-16-140</t>
+          <t>Насос ЭЦВ 160 м3/ч 150 м 90 кВт нро/чл ЭЦВ 10-160-150 нро/чл</t>
         </is>
       </c>
       <c r="B922" t="inlineStr">
         <is>
-          <t>71559 ₽/ед</t>
+          <t>95254 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="923">
       <c r="A923" t="inlineStr">
         <is>
-          <t xml:space="preserve">Насос ЭЦВ 16 м3/ч 140 м 13 кВт 2ЭЦВ 8-16-140 </t>
+          <t>Насос ЭЦВ 160 м3/ч 160 м 90 кВт нро/чл ЭЦВ 10-160-160 нро/чл</t>
         </is>
       </c>
       <c r="B923" t="inlineStr">
         <is>
-          <t>66068 ₽/ед</t>
+          <t>95280 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="924">
       <c r="A924" t="inlineStr">
         <is>
-          <t xml:space="preserve">Насос ЭЦВ 16 м3/ч 140 м 13 кВт 3ЭЦВ 8-16-140 </t>
+          <t xml:space="preserve">Насос ЭЦВ 160 м3/ч 175 м 110 кВт нро 2ЭЦВ 12-160-175 нро </t>
         </is>
       </c>
       <c r="B924" t="inlineStr">
         <is>
-          <t>67307 ₽/ед</t>
+          <t>93850 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="925">
       <c r="A925" t="inlineStr">
         <is>
-          <t xml:space="preserve">Насос ЭЦВ 16 м3/ч 140 м 13 кВт CRS 8-16/7 </t>
+          <t xml:space="preserve">Насос ЭЦВ 160 м3/ч 175 м 110 кВт нро 3ЭЦВ 12-160-175 нро </t>
         </is>
       </c>
       <c r="B925" t="inlineStr">
         <is>
-          <t>68970 ₽/ед</t>
+          <t>94189 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="926">
       <c r="A926" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 16 м3/ч 160 м 11 кВт noryl ЭЦВ 8-16-160 noryl</t>
+          <t xml:space="preserve">Насос ЭЦВ 160 м3/ч 175 м 110 кВт нро CRS 12-160/5 нро </t>
         </is>
       </c>
       <c r="B926" t="inlineStr">
         <is>
-          <t>71605 ₽/ед</t>
+          <t>94707 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="927">
       <c r="A927" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 16 м3/ч 160 м 11 кВт армлен ЭЦВ 6-16-160 армлен</t>
+          <t>Насос ЭЦВ 160 м3/ч 175 м 110 кВт нро ЭЦВ 12-160-175 нро</t>
         </is>
       </c>
       <c r="B927" t="inlineStr">
         <is>
-          <t>69813 ₽/ед</t>
+          <t>95904 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="928">
       <c r="A928" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 16 м3/ч 160 м 13 кВт 2ЭЦВ 6-16-160</t>
+          <t xml:space="preserve">Насос ЭЦВ 160 м3/ч 180 м 110 кВт нро CRS 10-160/7 нро </t>
         </is>
       </c>
       <c r="B928" t="inlineStr">
         <is>
-          <t>65742 ₽/ед</t>
+          <t>94486 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="929">
       <c r="A929" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 16 м3/ч 160 м 13 кВт 2ЭЦВ 8-16-160</t>
+          <t>Насос ЭЦВ 160 м3/ч 180 м 110 кВт нро ЭЦВ 10-160-180 нро</t>
         </is>
       </c>
       <c r="B929" t="inlineStr">
         <is>
-          <t>66289 ₽/ед</t>
+          <t>95303 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="930">
       <c r="A930" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 16 м3/ч 160 м 13 кВт 3ЭЦВ 6-16-160</t>
+          <t>Насос ЭЦВ 160 м3/ч 20 м 11 кВт нро/чл ЭЦВ 10-160-20 нро/чл</t>
         </is>
       </c>
       <c r="B930" t="inlineStr">
         <is>
-          <t>66713 ₽/ед</t>
+          <t>95334 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="931">
       <c r="A931" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 16 м3/ч 160 м 13 кВт 3ЭЦВ 8-16-160</t>
+          <t xml:space="preserve">Насос ЭЦВ 160 м3/ч 200 м 130 кВт нро 2ЭЦВ 12-160-200 нро </t>
         </is>
       </c>
       <c r="B931" t="inlineStr">
         <is>
-          <t>67344 ₽/ед</t>
+          <t>93869 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="932">
       <c r="A932" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 16 м3/ч 160 м 13 кВт CRS 6-16/17</t>
+          <t xml:space="preserve">Насос ЭЦВ 160 м3/ч 200 м 130 кВт нро 3ЭЦВ 12-160-200 нро </t>
         </is>
       </c>
       <c r="B932" t="inlineStr">
         <is>
-          <t>68105 ₽/ед</t>
+          <t>94215 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="933">
       <c r="A933" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 16 м3/ч 160 м 13 кВт CRS 8-16/8</t>
+          <t xml:space="preserve">Насос ЭЦВ 160 м3/ч 200 м 130 кВт нро CRS 12-160/6 нро </t>
         </is>
       </c>
       <c r="B933" t="inlineStr">
         <is>
-          <t>69026 ₽/ед</t>
+          <t>94761 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="934">
       <c r="A934" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 16 м3/ч 160 м 13 кВт ЭЦВ 6-16-160</t>
+          <t>Насос ЭЦВ 160 м3/ч 200 м 130 кВт нро ЭЦВ 12-160-200 нро</t>
         </is>
       </c>
       <c r="B934" t="inlineStr">
         <is>
-          <t>69757 ₽/ед</t>
+          <t>95974 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="935">
       <c r="A935" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 16 м3/ч 160 м 13 кВт ЭЦВ 8-16-160</t>
+          <t xml:space="preserve">Насос ЭЦВ 160 м3/ч 210 м 130 кВт нро CRS 10-160/8 нро </t>
         </is>
       </c>
       <c r="B935" t="inlineStr">
         <is>
-          <t>71601 ₽/ед</t>
+          <t>94508 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="936">
       <c r="A936" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 16 м3/ч 165 м 13 кВт CRS 6-16/18</t>
+          <t>Насос ЭЦВ 160 м3/ч 210 м 130 кВт нро ЭЦВ 10-160-210 нро</t>
         </is>
       </c>
       <c r="B936" t="inlineStr">
         <is>
-          <t>68174 ₽/ед</t>
+          <t>95339 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="937">
       <c r="A937" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 16 м3/ч 165 м 13 кВт армлен ЭЦВ 6-16-165 армлен</t>
+          <t>Насос ЭЦВ 160 м3/ч 25 м 17 кВт нро ЭЦВ 10-160-25 нро</t>
         </is>
       </c>
       <c r="B937" t="inlineStr">
         <is>
-          <t>69954 ₽/ед</t>
+          <t>95408 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="938">
       <c r="A938" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 16 м3/ч 165 м 13 кВт ЭЦВ 6-16-165</t>
+          <t xml:space="preserve">Насос ЭЦВ 160 м3/ч 25 м 30 кВт нро 2ЭЦВ 10-160-25 нро </t>
         </is>
       </c>
       <c r="B938" t="inlineStr">
         <is>
-          <t>69884 ₽/ед</t>
+          <t>93676 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="939">
       <c r="A939" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 16 м3/ч 175 м 13 кВт CRS 6-16/19</t>
+          <t xml:space="preserve">Насос ЭЦВ 160 м3/ч 25 м 30 кВт нро 3ЭЦВ 10-160-25 нро </t>
         </is>
       </c>
       <c r="B939" t="inlineStr">
         <is>
-          <t>68209 ₽/ед</t>
+          <t>94043 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="940">
       <c r="A940" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 16 м3/ч 175 м 13 кВт армлен ЭЦВ 6-16-175 армлен</t>
+          <t xml:space="preserve">Насос ЭЦВ 160 м3/ч 25 м 30 кВт нро CRS 10-160/1 нро </t>
         </is>
       </c>
       <c r="B940" t="inlineStr">
         <is>
-          <t>70159 ₽/ед</t>
+          <t>94259 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="941">
       <c r="A941" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 16 м3/ч 175 м 13 кВт ЭЦВ 6-16-175</t>
+          <t>Насос ЭЦВ 160 м3/ч 35 м 22 кВт нро ЭЦВ 10-160-35 нро</t>
         </is>
       </c>
       <c r="B941" t="inlineStr">
         <is>
-          <t>70001 ₽/ед</t>
+          <t>95437 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="942">
       <c r="A942" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 16 м3/ч 180 м 13 кВт армлен ЭЦВ 6-16-180 армлен</t>
+          <t>Насос ЭЦВ 160 м3/ч 35 м 22 кВт нро ЭЦВ 12-160-35 нро</t>
         </is>
       </c>
       <c r="B942" t="inlineStr">
         <is>
-          <t>70229 ₽/ед</t>
+          <t>96129 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="943">
       <c r="A943" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 16 м3/ч 180 м 13 кВт ЭЦВ 8-16-180</t>
+          <t xml:space="preserve">Насос ЭЦВ 160 м3/ч 35 м 30 кВт нро 2ЭЦВ 10-160-35 нро </t>
         </is>
       </c>
       <c r="B943" t="inlineStr">
         <is>
-          <t>71693 ₽/ед</t>
+          <t>93681 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="944">
       <c r="A944" t="inlineStr">
         <is>
-          <t xml:space="preserve">Насос ЭЦВ 16 м3/ч 180 м 15 кВт 2ЭЦВ 8-16-180 </t>
+          <t xml:space="preserve">Насос ЭЦВ 160 м3/ч 35 м 30 кВт нро 3ЭЦВ 10-160-35 нро </t>
         </is>
       </c>
       <c r="B944" t="inlineStr">
         <is>
-          <t>66388 ₽/ед</t>
+          <t>94044 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="945">
       <c r="A945" t="inlineStr">
         <is>
-          <t xml:space="preserve">Насос ЭЦВ 16 м3/ч 180 м 15 кВт 3ЭЦВ 8-16-180 </t>
+          <t xml:space="preserve">Насос ЭЦВ 160 м3/ч 35 м 30 кВт нро CRS 10-160/2A нро </t>
         </is>
       </c>
       <c r="B945" t="inlineStr">
         <is>
-          <t>67480 ₽/ед</t>
+          <t>94381 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="946">
       <c r="A946" t="inlineStr">
         <is>
-          <t xml:space="preserve">Насос ЭЦВ 16 м3/ч 180 м 15 кВт CRS 8-16/9 </t>
+          <t>Насос ЭЦВ 160 м3/ч 35 м 30 кВт нро CRS 12-160/1 нро</t>
         </is>
       </c>
       <c r="B946" t="inlineStr">
         <is>
-          <t>69093 ₽/ед</t>
+          <t>94509 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="947">
       <c r="A947" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 16 м3/ч 180 м 15 кВт noryl ЭЦВ 8-16-180 noryl</t>
+          <t>Насос ЭЦВ 160 м3/ч 40 м 22 кВт нро/чл ЭЦВ 10-160-40 нро/чл</t>
         </is>
       </c>
       <c r="B947" t="inlineStr">
         <is>
-          <t>71699 ₽/ед</t>
+          <t>95652 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="948">
       <c r="A948" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 16 м3/ч 185 м 13 кВт CRS 6-16/20</t>
+          <t>Насос ЭЦВ 160 м3/ч 50 м 33 кВт нро ЭЦВ 10-160-50 нро</t>
         </is>
       </c>
       <c r="B948" t="inlineStr">
         <is>
-          <t>68226 ₽/ед</t>
+          <t>95654 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="949">
       <c r="A949" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 16 м3/ч 185 м 13 кВт ЭЦВ 6-16-185</t>
+          <t>Насос ЭЦВ 160 м3/ч 50 м 37 кВт нро 2ЭЦВ 10-160-50 нро</t>
         </is>
       </c>
       <c r="B949" t="inlineStr">
         <is>
-          <t>70235 ₽/ед</t>
+          <t>93775 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="950">
       <c r="A950" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 16 м3/ч 185 м 15 кВт армлен ЭЦВ 6-16-185 армлен</t>
+          <t>Насос ЭЦВ 160 м3/ч 50 м 37 кВт нро 3ЭЦВ 10-160-50 нро</t>
         </is>
       </c>
       <c r="B950" t="inlineStr">
         <is>
-          <t>70253 ₽/ед</t>
+          <t>94056 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="951">
       <c r="A951" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 16 м3/ч 190 м 13 кВт ЭЦВ 6-16-190</t>
+          <t>Насос ЭЦВ 160 м3/ч 50 м 37 кВт нро CRS 10-160/2 нро</t>
         </is>
       </c>
       <c r="B951" t="inlineStr">
         <is>
-          <t>70321 ₽/ед</t>
+          <t>94300 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="952">
       <c r="A952" t="inlineStr">
         <is>
-          <t xml:space="preserve">Насос ЭЦВ 16 м3/ч 190 м 15 кВт 2ЭЦВ 6-16-190 </t>
+          <t>Насос ЭЦВ 160 м3/ч 60 м 33 кВт нро/чл ЭЦВ 10-160-60 нро/чл</t>
         </is>
       </c>
       <c r="B952" t="inlineStr">
         <is>
-          <t>65973 ₽/ед</t>
+          <t>95681 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="953">
       <c r="A953" t="inlineStr">
         <is>
-          <t xml:space="preserve">Насос ЭЦВ 16 м3/ч 190 м 15 кВт 3ЭЦВ 6-16-190 </t>
+          <t>Насос ЭЦВ 160 м3/ч 65 м 45 кВт нро 2ЭЦВ 12-160-65 нро</t>
         </is>
       </c>
       <c r="B953" t="inlineStr">
         <is>
-          <t>66887 ₽/ед</t>
+          <t>93885 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="954">
       <c r="A954" t="inlineStr">
         <is>
-          <t xml:space="preserve">Насос ЭЦВ 16 м3/ч 190 м 15 кВт CRS 6-16/21 </t>
+          <t>Насос ЭЦВ 160 м3/ч 65 м 45 кВт нро 3ЭЦВ 12-160-65 нро</t>
         </is>
       </c>
       <c r="B954" t="inlineStr">
         <is>
-          <t>68246 ₽/ед</t>
+          <t>94258 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="955">
       <c r="A955" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 16 м3/ч 190 м 15 кВт армлен ЭЦВ 6-16-190 армлен</t>
+          <t>Насос ЭЦВ 160 м3/ч 65 м 45 кВт нро CRS 12-160/2 нро</t>
         </is>
       </c>
       <c r="B955" t="inlineStr">
         <is>
-          <t>70327 ₽/ед</t>
+          <t>94587 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="956">
       <c r="A956" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 16 м3/ч 190 м 17 кВт noryl ЭЦВ 8-16-190 noryl</t>
+          <t>Насос ЭЦВ 160 м3/ч 65 м 45 кВт нро ЭЦВ 12-160-65 нро</t>
         </is>
       </c>
       <c r="B956" t="inlineStr">
         <is>
-          <t>71750 ₽/ед</t>
+          <t>96176 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="957">
       <c r="A957" t="inlineStr">
         <is>
-          <t xml:space="preserve">Насос ЭЦВ 16 м3/ч 200 м 15 кВт 2ЭЦВ 8-16-200 </t>
+          <t>Насос ЭЦВ 160 м3/ч 75 м 45 кВт нро 2ЭЦВ 10-160-75 нро</t>
         </is>
       </c>
       <c r="B957" t="inlineStr">
         <is>
-          <t>66535 ₽/ед</t>
+          <t>93812 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="958">
       <c r="A958" t="inlineStr">
         <is>
-          <t xml:space="preserve">Насос ЭЦВ 16 м3/ч 200 м 15 кВт 3ЭЦВ 8-16-200 </t>
+          <t>Насос ЭЦВ 160 м3/ч 75 м 45 кВт нро 3ЭЦВ 10-160-75 нро</t>
         </is>
       </c>
       <c r="B958" t="inlineStr">
         <is>
-          <t>67534 ₽/ед</t>
+          <t>94077 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="959">
       <c r="A959" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 16 м3/ч 200 м 15 кВт CRS 6-16/22</t>
+          <t>Насос ЭЦВ 160 м3/ч 75 м 45 кВт нро CRS 10-160/3 нро</t>
         </is>
       </c>
       <c r="B959" t="inlineStr">
         <is>
-          <t>68260 ₽/ед</t>
+          <t>94395 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="960">
       <c r="A960" t="inlineStr">
         <is>
-          <t xml:space="preserve">Насос ЭЦВ 16 м3/ч 200 м 15 кВт CRS 8-16/10 </t>
+          <t>Насос ЭЦВ 160 м3/ч 75 м 45 кВт нро ЭЦВ 10-160-75 нро</t>
         </is>
       </c>
       <c r="B960" t="inlineStr">
         <is>
-          <t>68911 ₽/ед</t>
+          <t>95691 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="961">
       <c r="A961" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 16 м3/ч 200 м 17 кВт noryl ЭЦВ 8-16-200 noryl</t>
+          <t>Насос ЭЦВ 160 м3/ч 80 м 45 кВт нро/чл ЭЦВ 10-160-80 нро/чл</t>
         </is>
       </c>
       <c r="B961" t="inlineStr">
         <is>
-          <t>71857 ₽/ед</t>
+          <t>95702 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="962">
       <c r="A962" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 16 м3/ч 200 м 22 кВт ЭЦВ 8-16-200</t>
+          <t>Насос ЭЦВ 180 м3/ч 100 м 63 кВт нро ЭЦВ 10-180-100 нро</t>
         </is>
       </c>
       <c r="B962" t="inlineStr">
         <is>
-          <t>71849 ₽/ед</t>
+          <t>96204 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="963">
       <c r="A963" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 16 м3/ч 20 м 2,2 кВт армлен ЭЦВ 6-16-20 армлен</t>
+          <t>Насос ЭЦВ 180 м3/ч 120 м 75 кВт нро ЭЦВ 10-180-120 нро</t>
         </is>
       </c>
       <c r="B963" t="inlineStr">
         <is>
-          <t>70348 ₽/ед</t>
+          <t>96610 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="964">
       <c r="A964" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 16 м3/ч 210 м 15 кВт CRS 6-16/23</t>
+          <t>Насос ЭЦВ 180 м3/ч 135 м 90 кВт нро ЭЦВ 10-180-135 нро</t>
         </is>
       </c>
       <c r="B964" t="inlineStr">
         <is>
-          <t>68294 ₽/ед</t>
+          <t>96714 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="965">
       <c r="A965" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 16 м3/ч 220 м 15 кВт CRS 6-16/24</t>
+          <t>Насос ЭЦВ 180 м3/ч 145 м 90 кВт нро ЭЦВ 10-180-145 нро</t>
         </is>
       </c>
       <c r="B965" t="inlineStr">
         <is>
-          <t>68322 ₽/ед</t>
+          <t>96790 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="966">
       <c r="A966" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 16 м3/ч 220 м 17 кВт noryl ЭЦВ 8-16-220 noryl</t>
+          <t>Насос ЭЦВ 180 м3/ч 15 м 11 кВт нро ЭЦВ 10-180-15 нро</t>
         </is>
       </c>
       <c r="B966" t="inlineStr">
         <is>
-          <t>71942 ₽/ед</t>
+          <t>96796 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="967">
       <c r="A967" t="inlineStr">
         <is>
-          <t xml:space="preserve">Насос ЭЦВ 16 м3/ч 220 м 22 кВт ЭЦВ 8-16-220 </t>
+          <t>Насос ЭЦВ 180 м3/ч 175 м 110 кВт нро ЭЦВ 10-180-175 нро</t>
         </is>
       </c>
       <c r="B967" t="inlineStr">
         <is>
-          <t>71905 ₽/ед</t>
+          <t>96877 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="968">
       <c r="A968" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 16 м3/ч 230 м 15 кВт CRS 6-16/25</t>
+          <t>Насос ЭЦВ 180 м3/ч 20 м 33 кВт нро ЭЦВ 10-180-20 нро</t>
         </is>
       </c>
       <c r="B968" t="inlineStr">
         <is>
-          <t>68324 ₽/ед</t>
+          <t>97075 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="969">
       <c r="A969" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 16 м3/ч 240 м 15 кВт CRS 6-16/26</t>
+          <t>Насос ЭЦВ 180 м3/ч 205 м 130 кВт нро ЭЦВ 10-180-205 нро</t>
         </is>
       </c>
       <c r="B969" t="inlineStr">
         <is>
-          <t>68424 ₽/ед</t>
+          <t>97109 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="970">
       <c r="A970" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 16 м3/ч 250 м 18,5 кВт CRS 6-16/27</t>
+          <t>Насос ЭЦВ 180 м3/ч 30 м 22 кВт нро ЭЦВ 10-180-30 нро</t>
         </is>
       </c>
       <c r="B970" t="inlineStr">
         <is>
-          <t>68445 ₽/ед</t>
+          <t>97180 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="971">
       <c r="A971" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 16 м3/ч 25 м 3 кВт CRS 6-16/3</t>
+          <t>Насос ЭЦВ 180 м3/ч 45 м 33 кВт нро ЭЦВ 10-180-45 нро</t>
         </is>
       </c>
       <c r="B971" t="inlineStr">
         <is>
-          <t>68524 ₽/ед</t>
+          <t>97180 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="972">
       <c r="A972" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 16 м3/ч 25 м 3 кВт армлен ЭЦВ 6-16-25 армлен</t>
+          <t>Насос ЭЦВ 180 м3/ч 65 м 45 кВт нро ЭЦВ 10-180-65 нро</t>
         </is>
       </c>
       <c r="B972" t="inlineStr">
         <is>
-          <t>70386 ₽/ед</t>
+          <t>97205 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="973">
       <c r="A973" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 16 м3/ч 25 м 3 кВт ЭЦВ 6-16-25</t>
+          <t>Насос ЭЦВ 180 м3/ч 70 м 45 кВт нро ЭЦВ 10-180-70 нро</t>
         </is>
       </c>
       <c r="B973" t="inlineStr">
         <is>
-          <t>70352 ₽/ед</t>
+          <t>97218 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="974">
       <c r="A974" t="inlineStr">
         <is>
-          <t xml:space="preserve">Насос ЭЦВ 16 м3/ч 260 м 18,5 кВт 2ЭЦВ 8-16-260 </t>
+          <t>Насос ЭЦВ 180 м3/ч 85 м 55 кВт нро ЭЦВ 10-180-85 нро</t>
         </is>
       </c>
       <c r="B974" t="inlineStr">
         <is>
-          <t>66540 ₽/ед</t>
+          <t>97227 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="975">
       <c r="A975" t="inlineStr">
         <is>
-          <t xml:space="preserve">Насос ЭЦВ 16 м3/ч 260 м 18,5 кВт 3ЭЦВ 8-16-260 </t>
+          <t>Насос ЭЦВ 180 м3/ч 95 м 55 кВт нро ЭЦВ 10-180-95 нро</t>
         </is>
       </c>
       <c r="B975" t="inlineStr">
         <is>
-          <t>67555 ₽/ед</t>
+          <t>97249 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="976">
       <c r="A976" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 16 м3/ч 260 м 18,5 кВт CRS 6-16/28</t>
+          <t>Насос ЭЦВ 2,5 м3/ч 100 м 1,1 кВт армлен ЭЦВ 4-2,5-100 армлен</t>
         </is>
       </c>
       <c r="B976" t="inlineStr">
         <is>
-          <t>68451 ₽/ед</t>
+          <t>50716 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="977">
       <c r="A977" t="inlineStr">
         <is>
-          <t xml:space="preserve">Насос ЭЦВ 16 м3/ч 260 м 18,5 кВт CRS 8-16/12 </t>
+          <t>Насос ЭЦВ 2,5 м3/ч 100 м 1,5 кВт ЭЦВ 4-2,5-100</t>
         </is>
       </c>
       <c r="B977" t="inlineStr">
         <is>
-          <t>68927 ₽/ед</t>
+          <t>50676 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="978">
       <c r="A978" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 16 м3/ч 260 м 18,5 кВт noryl ЭЦВ 8-16-260 noryl</t>
+          <t>Насос ЭЦВ 2,5 м3/ч 120 м 1,5 кВт армлен ЭЦВ 4-2,5-120 армлен</t>
         </is>
       </c>
       <c r="B978" t="inlineStr">
         <is>
-          <t>72045 ₽/ед</t>
+          <t>50772 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="979">
       <c r="A979" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 16 м3/ч 260 м 22 кВт ЭЦВ 8-16-260</t>
+          <t>Насос ЭЦВ 2,5 м3/ч 120 м 2,2 кВт ЭЦВ 4-2,5-120</t>
         </is>
       </c>
       <c r="B979" t="inlineStr">
         <is>
-          <t>71978 ₽/ед</t>
+          <t>50747 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="980">
       <c r="A980" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 16 м3/ч 270 м 18,5 кВт CRS 6-16/29</t>
+          <t>Насос ЭЦВ 2,5 м3/ч 140 м 1,5 кВт армлен ЭЦВ 4-2,5-140 армлен</t>
         </is>
       </c>
       <c r="B980" t="inlineStr">
         <is>
-          <t>68461 ₽/ед</t>
+          <t>50808 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="981">
       <c r="A981" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 16 м3/ч 275 м 18,5 кВт CRS 6-16/30</t>
+          <t>Насос ЭЦВ 2,5 м3/ч 140 м 2,2 кВт ЭЦВ 4-2,5-140</t>
         </is>
       </c>
       <c r="B981" t="inlineStr">
         <is>
-          <t>68590 ₽/ед</t>
+          <t>50775 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="982">
       <c r="A982" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 16 м3/ч 280 м 18,5 кВт noryl ЭЦВ 8-16-280 noryl</t>
+          <t>Насос ЭЦВ 2,5 м3/ч 15 м 0,37 кВт армлен ЭЦВ 4-2,5-15 армлен</t>
         </is>
       </c>
       <c r="B982" t="inlineStr">
         <is>
-          <t>72067 ₽/ед</t>
+          <t>50902 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="983">
       <c r="A983" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 16 м3/ч 285 м 18,5 кВт CRS 6-16/31</t>
+          <t>Насос ЭЦВ 2,5 м3/ч 160 м 3 кВт ЭЦВ 4-2,5-160</t>
         </is>
       </c>
       <c r="B983" t="inlineStr">
         <is>
-          <t>68630 ₽/ед</t>
+          <t>50984 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="984">
       <c r="A984" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 16 м3/ч 295 м 18,5 кВт CRS 6-16/32</t>
+          <t>Насос ЭЦВ 2,5 м3/ч 160 м 3 кВт армлен ЭЦВ 4-2,5-160 армлен</t>
         </is>
       </c>
       <c r="B984" t="inlineStr">
         <is>
-          <t>68754 ₽/ед</t>
+          <t>50988 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="985">
       <c r="A985" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 16 м3/ч 300 м 20 кВт noryl ЭЦВ 8-16-300 noryl</t>
+          <t>Насос ЭЦВ 2,5 м3/ч 180 м 3,7 кВт армлен ЭЦВ 4-2,5-180 армлен</t>
         </is>
       </c>
       <c r="B985" t="inlineStr">
         <is>
-          <t>72128 ₽/ед</t>
+          <t>51014 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="986">
       <c r="A986" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 16 м3/ч 30 м 3 кВт армлен ЭЦВ 6-16-30 армлен</t>
+          <t>Насос ЭЦВ 2,5 м3/ч 200 м 3 кВт ЭЦВ 4-2,5-200</t>
         </is>
       </c>
       <c r="B986" t="inlineStr">
         <is>
-          <t>70411 ₽/ед</t>
+          <t>51017 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="987">
       <c r="A987" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 16 м3/ч 35 м 3 кВт CRS 6-16/4</t>
+          <t>Насос ЭЦВ 2,5 м3/ч 200 м 3,7 кВт армлен ЭЦВ 4-2,5-200 армлен</t>
         </is>
       </c>
       <c r="B987" t="inlineStr">
         <is>
-          <t>68763 ₽/ед</t>
+          <t>51064 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="988">
       <c r="A988" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 16 м3/ч 35 м 3 кВт армлен ЭЦВ 6-16-35 армлен</t>
+          <t>Насос ЭЦВ 2,5 м3/ч 25 м 0,37 кВт армлен ЭЦВ 4-2,5-25 армлен</t>
         </is>
       </c>
       <c r="B988" t="inlineStr">
         <is>
-          <t>70466 ₽/ед</t>
+          <t>51197 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="989">
       <c r="A989" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 16 м3/ч 35 м 3 кВт ЭЦВ 6-16-35</t>
+          <t>Насос ЭЦВ 2,5 м3/ч 35 м 0,55 кВт армлен ЭЦВ 4-2,5-35 армлен</t>
         </is>
       </c>
       <c r="B989" t="inlineStr">
         <is>
-          <t>70422 ₽/ед</t>
+          <t>51220 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="990">
       <c r="A990" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 16 м3/ч 40 м 3 кВт CRS 6-16/5</t>
+          <t>Насос ЭЦВ 2,5 м3/ч 40 м 0,55 кВт армлен ЭЦВ 4-2,5-40 армлен</t>
         </is>
       </c>
       <c r="B990" t="inlineStr">
         <is>
-          <t>68801 ₽/ед</t>
+          <t>51241 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="991">
       <c r="A991" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 16 м3/ч 40 м 3 кВт армлен ЭЦВ 6-16-40 армлен</t>
+          <t>Насос ЭЦВ 2,5 м3/ч 50 м 0,75 кВт армлен ЭЦВ 4-2,5-50 армлен</t>
         </is>
       </c>
       <c r="B991" t="inlineStr">
         <is>
-          <t>70532 ₽/ед</t>
+          <t>51261 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="992">
       <c r="A992" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 16 м3/ч 40 м 3 кВт ЭЦВ 6-16-40</t>
+          <t>Насос ЭЦВ 2,5 м3/ч 65 м 1,1 кВт ЭЦВ 4-2,5-65</t>
         </is>
       </c>
       <c r="B992" t="inlineStr">
         <is>
-          <t>70504 ₽/ед</t>
+          <t>51266 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="993">
       <c r="A993" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 16 м3/ч 50 м 3 кВт ЭЦВ 6-16-50</t>
+          <t>Насос ЭЦВ 2,5 м3/ч 65 м 1,1 кВт армлен ЭЦВ 4-2,5-65 армлен</t>
         </is>
       </c>
       <c r="B993" t="inlineStr">
         <is>
-          <t>70826 ₽/ед</t>
+          <t>51315 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="994">
       <c r="A994" t="inlineStr">
         <is>
-          <t xml:space="preserve">Насос ЭЦВ 16 м3/ч 50 м 4 кВт 2ЭЦВ 6-16-50 </t>
+          <t>Насос ЭЦВ 2,5 м3/ч 80 м 1,1 кВт ЭЦВ 4-2,5-80</t>
         </is>
       </c>
       <c r="B994" t="inlineStr">
         <is>
-          <t>65978 ₽/ед</t>
+          <t>51342 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="995">
       <c r="A995" t="inlineStr">
         <is>
-          <t xml:space="preserve">Насос ЭЦВ 16 м3/ч 50 м 4 кВт 3ЭЦВ 6-16-50 </t>
+          <t>Насос ЭЦВ 2,5 м3/ч 80 м 1,1 кВт армлен ЭЦВ 4-2,5-80 армлен</t>
         </is>
       </c>
       <c r="B995" t="inlineStr">
         <is>
-          <t>66939 ₽/ед</t>
+          <t>51515 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="996">
       <c r="A996" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 16 м3/ч 50 м 4 кВт CRS 6-16/6</t>
+          <t>Насос ЭЦВ 200 м3/ч 10 м 11 кВт нро ЭЦВ 10-200-10 нро</t>
         </is>
       </c>
       <c r="B996" t="inlineStr">
         <is>
-          <t>68816 ₽/ед</t>
+          <t>98253 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="997">
       <c r="A997" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 16 м3/ч 50 м 4 кВт армлен ЭЦВ 6-16-50 армлен</t>
+          <t>Насос ЭЦВ 200 м3/ч 100 м 75 кВт нро 2ЭЦВ 10-200-100 нро</t>
         </is>
       </c>
       <c r="B997" t="inlineStr">
         <is>
-          <t>70832 ₽/ед</t>
+          <t>97271 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="998">
       <c r="A998" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 16 м3/ч 60 м 4 кВт CRS 6-16/7</t>
+          <t>Насос ЭЦВ 200 м3/ч 100 м 90 кВт нро ЭЦВ 10-200-100 нро</t>
         </is>
       </c>
       <c r="B998" t="inlineStr">
         <is>
-          <t>68832 ₽/ед</t>
+          <t>98262 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="999">
       <c r="A999" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 16 м3/ч 60 м 4 кВт noryl ЭЦВ 8-16-60 noryl</t>
+          <t xml:space="preserve">Насос ЭЦВ 200 м3/ч 105 м 90 кВт нро 2ЭЦВ 12-200-105 нро </t>
         </is>
       </c>
       <c r="B999" t="inlineStr">
         <is>
-          <t>72147 ₽/ед</t>
+          <t>97566 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1000">
       <c r="A1000" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 16 м3/ч 60 м 4 кВт армлен ЭЦВ 6-16-60 армлен</t>
+          <t xml:space="preserve">Насос ЭЦВ 200 м3/ч 105 м 90 кВт нро 3ЭЦВ 12-200-105 нро </t>
         </is>
       </c>
       <c r="B1000" t="inlineStr">
         <is>
-          <t>71026 ₽/ед</t>
+          <t>97762 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1001">
       <c r="A1001" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 16 м3/ч 60 м 4 кВт ЭЦВ 6-16-60</t>
+          <t xml:space="preserve">Насос ЭЦВ 200 м3/ч 105 м 90 кВт нро CRS 12-200/3 нро </t>
         </is>
       </c>
       <c r="B1001" t="inlineStr">
         <is>
-          <t>70999 ₽/ед</t>
+          <t>98224 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1002">
       <c r="A1002" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 16 м3/ч 70 м 5,5 кВт CRS 6-16/8</t>
+          <t>Насос ЭЦВ 200 м3/ч 105 м 90 кВт нро ЭЦВ 12-200-105 нро</t>
         </is>
       </c>
       <c r="B1002" t="inlineStr">
         <is>
-          <t>68850 ₽/ед</t>
+          <t>98891 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1003">
       <c r="A1003" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 16 м3/ч 70 м 5,5 кВт армлен ЭЦВ 6-16-70 армлен</t>
+          <t>Насос ЭЦВ 200 м3/ч 110 м 90 кВт нро ЭЦВ 10-200-110 нро</t>
         </is>
       </c>
       <c r="B1003" t="inlineStr">
         <is>
-          <t>71048 ₽/ед</t>
+          <t>98268 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1004">
       <c r="A1004" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 16 м3/ч 75 м 5,5 кВт армлен ЭЦВ 6-16-75 армлен</t>
+          <t>Насос ЭЦВ 200 м3/ч 125 м 90 кВт нро 2ЭЦВ 10-200-125 нро</t>
         </is>
       </c>
       <c r="B1004" t="inlineStr">
         <is>
-          <t>71224 ₽/ед</t>
+          <t>97329 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1005">
       <c r="A1005" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 16 м3/ч 75 м 5,5 кВт ЭЦВ 6-16-75</t>
+          <t>Насос ЭЦВ 200 м3/ч 125 м 90 кВт нро ЭЦВ 10-200-125 нро</t>
         </is>
       </c>
       <c r="B1005" t="inlineStr">
         <is>
-          <t>71178 ₽/ед</t>
+          <t>98350 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1006">
       <c r="A1006" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 16 м3/ч 75 м 7,5 кВт 2ЭЦВ 6-16-75</t>
+          <t xml:space="preserve">Насос ЭЦВ 200 м3/ч 140 м 110 кВт нро 2ЭЦВ 12-200-140 нро </t>
         </is>
       </c>
       <c r="B1006" t="inlineStr">
         <is>
-          <t>65994 ₽/ед</t>
+          <t>97595 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1007">
       <c r="A1007" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 16 м3/ч 75 м 7,5 кВт 3ЭЦВ 6-16-75</t>
+          <t xml:space="preserve">Насос ЭЦВ 200 м3/ч 140 м 110 кВт нро 3ЭЦВ 12-200-140 нро </t>
         </is>
       </c>
       <c r="B1007" t="inlineStr">
         <is>
-          <t>67014 ₽/ед</t>
+          <t>97794 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1008">
       <c r="A1008" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 16 м3/ч 75 м 7,5 кВт CRS 6-16/9</t>
+          <t xml:space="preserve">Насос ЭЦВ 200 м3/ч 140 м 110 кВт нро CRS 12-200/4 нро </t>
         </is>
       </c>
       <c r="B1008" t="inlineStr">
         <is>
-          <t>68858 ₽/ед</t>
+          <t>98234 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1009">
       <c r="A1009" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 16 м3/ч 80 м 5,5 кВт ЭЦВ 6-16-80</t>
+          <t>Насос ЭЦВ 200 м3/ч 140 м 110 кВт нро ЭЦВ 12-200-140 нро</t>
         </is>
       </c>
       <c r="B1009" t="inlineStr">
         <is>
-          <t>71286 ₽/ед</t>
+          <t>98909 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1010">
       <c r="A1010" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 16 м3/ч 80 м 6,3 кВт noryl ЭЦВ 8-16-80 noryl</t>
+          <t>Насос ЭЦВ 200 м3/ч 150 м 110 кВт нро 2ЭЦВ 10-200-150 нро</t>
         </is>
       </c>
       <c r="B1010" t="inlineStr">
         <is>
-          <t>72159 ₽/ед</t>
+          <t>97366 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1011">
       <c r="A1011" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 16 м3/ч 80 м 6,3 кВт армлен ЭЦВ 6-16-80 армлен</t>
+          <t>Насос ЭЦВ 200 м3/ч 25 м 22 кВт нро ЭЦВ 10-200-25 нро</t>
         </is>
       </c>
       <c r="B1011" t="inlineStr">
         <is>
-          <t>71298 ₽/ед</t>
+          <t>98389 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1012">
       <c r="A1012" t="inlineStr">
         <is>
-          <t xml:space="preserve">Насос ЭЦВ 16 м3/ч 85 м 6,3 кВт ЭЦВ 8-16-85 </t>
+          <t>Насос ЭЦВ 200 м3/ч 35 м 32 кВт нро ЭЦВ 12-200-35 нро</t>
         </is>
       </c>
       <c r="B1012" t="inlineStr">
         <is>
-          <t>72210 ₽/ед</t>
+          <t>98952 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1013">
       <c r="A1013" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 16 м3/ч 90 м 5,5 кВт армлен ЭЦВ 6-16-90 армлен</t>
+          <t>Насос ЭЦВ 200 м3/ч 35 м 33 кВт нро ЭЦВ 10-200-35 нро</t>
         </is>
       </c>
       <c r="B1013" t="inlineStr">
         <is>
-          <t>71354 ₽/ед</t>
+          <t>98448 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1014">
       <c r="A1014" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 16 м3/ч 90 м 6,3 кВт ЭЦВ 6-16-90</t>
+          <t xml:space="preserve">Насос ЭЦВ 200 м3/ч 35 м 37 кВт нро 2ЭЦВ 12-200-35 нро </t>
         </is>
       </c>
       <c r="B1014" t="inlineStr">
         <is>
-          <t>71305 ₽/ед</t>
+          <t>97679 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1015">
       <c r="A1015" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 16 м3/ч 90 м 7,5 кВт 2ЭЦВ 6-16-90</t>
+          <t xml:space="preserve">Насос ЭЦВ 200 м3/ч 35 м 37 кВт нро 3ЭЦВ 12-200-35 нро </t>
         </is>
       </c>
       <c r="B1015" t="inlineStr">
         <is>
-          <t>65999 ₽/ед</t>
+          <t>97804 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1016">
       <c r="A1016" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 16 м3/ч 90 м 7,5 кВт 3ЭЦВ 6-16-90</t>
+          <t xml:space="preserve">Насос ЭЦВ 200 м3/ч 35 м 37 кВт нро CRS 12-200/1 нро </t>
         </is>
       </c>
       <c r="B1016" t="inlineStr">
         <is>
-          <t>67179 ₽/ед</t>
+          <t>98062 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1017">
       <c r="A1017" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 16 м3/ч 90 м 7,5 кВт CRS 6-16/10</t>
+          <t>Насос ЭЦВ 200 м3/ч 50 м 45 кВт нро 2ЭЦВ 10-200-50 нро</t>
         </is>
       </c>
       <c r="B1017" t="inlineStr">
         <is>
-          <t>67608 ₽/ед</t>
+          <t>97369 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1018">
       <c r="A1018" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 180 м3/ч 100 м 63 кВт нро ЭЦВ 10-180-100 нро</t>
+          <t>Насос ЭЦВ 200 м3/ч 50 м 45 кВт нро ЭЦВ 10-200-50 нро</t>
         </is>
       </c>
       <c r="B1018" t="inlineStr">
         <is>
-          <t>96204 ₽/ед</t>
+          <t>98702 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1019">
       <c r="A1019" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 180 м3/ч 120 м 75 кВт нро ЭЦВ 10-180-120 нро</t>
+          <t>Насос ЭЦВ 200 м3/ч 65 м 55 кВт нро ЭЦВ 10-200-65 нро</t>
         </is>
       </c>
       <c r="B1019" t="inlineStr">
         <is>
-          <t>96610 ₽/ед</t>
+          <t>98840 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1020">
       <c r="A1020" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 180 м3/ч 135 м 90 кВт нро ЭЦВ 10-180-135 нро</t>
+          <t xml:space="preserve">Насос ЭЦВ 200 м3/ч 70 м 65 кВт нро 2ЭЦВ 12-200-70 нро </t>
         </is>
       </c>
       <c r="B1020" t="inlineStr">
         <is>
-          <t>96714 ₽/ед</t>
+          <t>97694 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1021">
       <c r="A1021" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 180 м3/ч 145 м 90 кВт нро ЭЦВ 10-180-145 нро</t>
+          <t xml:space="preserve">Насос ЭЦВ 200 м3/ч 70 м 65 кВт нро 3ЭЦВ 12-200-70 нро </t>
         </is>
       </c>
       <c r="B1021" t="inlineStr">
         <is>
-          <t>96790 ₽/ед</t>
+          <t>97931 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1022">
       <c r="A1022" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 180 м3/ч 15 м 11 кВт нро ЭЦВ 10-180-15 нро</t>
+          <t xml:space="preserve">Насос ЭЦВ 200 м3/ч 70 м 65 кВт нро CRS 12-200/2 нро </t>
         </is>
       </c>
       <c r="B1022" t="inlineStr">
         <is>
-          <t>96796 ₽/ед</t>
+          <t>98062 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1023">
       <c r="A1023" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 180 м3/ч 175 м 110 кВт нро ЭЦВ 10-180-175 нро</t>
+          <t>Насос ЭЦВ 200 м3/ч 70 м 65 кВт нро ЭЦВ 12-200-70 нро</t>
         </is>
       </c>
       <c r="B1023" t="inlineStr">
         <is>
-          <t>96877 ₽/ед</t>
+          <t>98993 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1024">
       <c r="A1024" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 180 м3/ч 205 м 130 кВт нро ЭЦВ 10-180-205 нро</t>
+          <t>Насос ЭЦВ 200 м3/ч 75 м 55 кВт нро 2ЭЦВ 10-200-75 нро</t>
         </is>
       </c>
       <c r="B1024" t="inlineStr">
         <is>
-          <t>97109 ₽/ед</t>
+          <t>97422 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1025">
       <c r="A1025" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 180 м3/ч 20 м 33 кВт нро ЭЦВ 10-180-20 нро</t>
+          <t>Насос ЭЦВ 200 м3/ч 75 м 65 кВт нро ЭЦВ 10-200-75 нро</t>
         </is>
       </c>
       <c r="B1025" t="inlineStr">
         <is>
-          <t>97075 ₽/ед</t>
+          <t>98843 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1026">
       <c r="A1026" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 180 м3/ч 30 м 22 кВт нро ЭЦВ 10-180-30 нро</t>
+          <t>Насос ЭЦВ 200 м3/ч 80 м 65 кВт нро ЭЦВ 10-200-80 нро</t>
         </is>
       </c>
       <c r="B1026" t="inlineStr">
         <is>
-          <t>97180 ₽/ед</t>
+          <t>98851 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1027">
       <c r="A1027" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 180 м3/ч 45 м 33 кВт нро ЭЦВ 10-180-45 нро</t>
+          <t>Насос ЭЦВ 200 м3/ч 95 м 75 кВт нро ЭЦВ 10-200-95 нро</t>
         </is>
       </c>
       <c r="B1027" t="inlineStr">
         <is>
-          <t>97180 ₽/ед</t>
+          <t>98887 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1028">
       <c r="A1028" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 180 м3/ч 65 м 45 кВт нро ЭЦВ 10-180-65 нро</t>
+          <t>Насос ЭЦВ 210 м3/ч 25 м 22 кВт нро ЭЦВ 12-210-25 нро</t>
         </is>
       </c>
       <c r="B1028" t="inlineStr">
         <is>
-          <t>97205 ₽/ед</t>
+          <t>99170 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1029">
       <c r="A1029" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 180 м3/ч 70 м 45 кВт нро ЭЦВ 10-180-70 нро</t>
+          <t xml:space="preserve">Насос ЭЦВ 210 м3/ч 25 м 30 кВт нро 2ЭЦВ 12-210-25 нро </t>
         </is>
       </c>
       <c r="B1029" t="inlineStr">
         <is>
-          <t>97218 ₽/ед</t>
+          <t>98994 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1030">
       <c r="A1030" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 180 м3/ч 85 м 55 кВт нро ЭЦВ 10-180-85 нро</t>
+          <t xml:space="preserve">Насос ЭЦВ 210 м3/ч 25 м 30 кВт нро 3ЭЦВ 12-210-25 нро </t>
         </is>
       </c>
       <c r="B1030" t="inlineStr">
         <is>
-          <t>97227 ₽/ед</t>
+          <t>99009 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1031">
       <c r="A1031" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 180 м3/ч 95 м 55 кВт нро ЭЦВ 10-180-95 нро</t>
+          <t xml:space="preserve">Насос ЭЦВ 210 м3/ч 25 м 30 кВт нро CRS 12-210/1 нро </t>
         </is>
       </c>
       <c r="B1031" t="inlineStr">
         <is>
-          <t>97249 ₽/ед</t>
+          <t>99121 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1032">
       <c r="A1032" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 200 м3/ч 100 м 75 кВт нро 2ЭЦВ 10-200-100 нро</t>
+          <t xml:space="preserve">Насос ЭЦВ 210 м3/ч 55 м 45 кВт нро 2ЭЦВ 12-210-55 нро </t>
         </is>
       </c>
       <c r="B1032" t="inlineStr">
         <is>
-          <t>97271 ₽/ед</t>
+          <t>98997 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1033">
       <c r="A1033" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 200 м3/ч 100 м 90 кВт нро ЭЦВ 10-200-100 нро</t>
+          <t xml:space="preserve">Насос ЭЦВ 210 м3/ч 55 м 45 кВт нро 3ЭЦВ 12-210-55 нро </t>
         </is>
       </c>
       <c r="B1033" t="inlineStr">
         <is>
-          <t>98262 ₽/ед</t>
+          <t>99036 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1034">
       <c r="A1034" t="inlineStr">
         <is>
-          <t xml:space="preserve">Насос ЭЦВ 200 м3/ч 105 м 90 кВт нро 2ЭЦВ 12-200-105 нро </t>
+          <t xml:space="preserve">Насос ЭЦВ 210 м3/ч 55 м 45 кВт нро CRS 12-210/2 нро </t>
         </is>
       </c>
       <c r="B1034" t="inlineStr">
         <is>
-          <t>97566 ₽/ед</t>
+          <t>99135 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1035">
       <c r="A1035" t="inlineStr">
         <is>
-          <t xml:space="preserve">Насос ЭЦВ 200 м3/ч 105 м 90 кВт нро 3ЭЦВ 12-200-105 нро </t>
+          <t>Насос ЭЦВ 210 м3/ч 55 м 45 кВт нро ЭЦВ 12-210-55 нро</t>
         </is>
       </c>
       <c r="B1035" t="inlineStr">
         <is>
-          <t>97762 ₽/ед</t>
+          <t>99171 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1036">
       <c r="A1036" t="inlineStr">
         <is>
-          <t xml:space="preserve">Насос ЭЦВ 200 м3/ч 105 м 90 кВт нро CRS 12-200/3 нро </t>
+          <t>Насос ЭЦВ 25 м3/ч 100 м 11 кВт 2ЭЦВ 6-25-100</t>
         </is>
       </c>
       <c r="B1036" t="inlineStr">
         <is>
-          <t>98224 ₽/ед</t>
+          <t>72386 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1037">
       <c r="A1037" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 200 м3/ч 105 м 90 кВт нро ЭЦВ 12-200-105 нро</t>
+          <t>Насос ЭЦВ 25 м3/ч 100 м 11 кВт 2ЭЦВ 8-25-100</t>
         </is>
       </c>
       <c r="B1037" t="inlineStr">
         <is>
-          <t>98891 ₽/ед</t>
+          <t>72945 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1038">
       <c r="A1038" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 200 м3/ч 10 м 11 кВт нро ЭЦВ 10-200-10 нро</t>
+          <t>Насос ЭЦВ 25 м3/ч 100 м 11 кВт 3ЭЦВ 6-25-100</t>
         </is>
       </c>
       <c r="B1038" t="inlineStr">
         <is>
-          <t>98253 ₽/ед</t>
+          <t>73751 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1039">
       <c r="A1039" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 200 м3/ч 110 м 90 кВт нро ЭЦВ 10-200-110 нро</t>
+          <t>Насос ЭЦВ 25 м3/ч 100 м 11 кВт 3ЭЦВ 8-25-100</t>
         </is>
       </c>
       <c r="B1039" t="inlineStr">
         <is>
-          <t>98268 ₽/ед</t>
+          <t>74166 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1040">
       <c r="A1040" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 200 м3/ч 125 м 90 кВт нро 2ЭЦВ 10-200-125 нро</t>
+          <t>Насос ЭЦВ 25 м3/ч 100 м 11 кВт CRS 6-25/13</t>
         </is>
       </c>
       <c r="B1040" t="inlineStr">
         <is>
-          <t>97329 ₽/ед</t>
+          <t>74903 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1041">
       <c r="A1041" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 200 м3/ч 125 м 90 кВт нро ЭЦВ 10-200-125 нро</t>
+          <t>Насос ЭЦВ 25 м3/ч 100 м 11 кВт CRS 8-25/6</t>
         </is>
       </c>
       <c r="B1041" t="inlineStr">
         <is>
-          <t>98350 ₽/ед</t>
+          <t>76214 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1042">
       <c r="A1042" t="inlineStr">
         <is>
-          <t xml:space="preserve">Насос ЭЦВ 200 м3/ч 140 м 110 кВт нро 2ЭЦВ 12-200-140 нро </t>
+          <t>Насос ЭЦВ 25 м3/ч 100 м 11 кВт noryl ЭЦВ 8-25-100 noryl</t>
         </is>
       </c>
       <c r="B1042" t="inlineStr">
         <is>
-          <t>97595 ₽/ед</t>
+          <t>77830 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1043">
       <c r="A1043" t="inlineStr">
         <is>
-          <t xml:space="preserve">Насос ЭЦВ 200 м3/ч 140 м 110 кВт нро 3ЭЦВ 12-200-140 нро </t>
+          <t>Насос ЭЦВ 25 м3/ч 100 м 11 кВт ЭЦВ 6-25-100</t>
         </is>
       </c>
       <c r="B1043" t="inlineStr">
         <is>
-          <t>97794 ₽/ед</t>
+          <t>76460 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1044">
       <c r="A1044" t="inlineStr">
         <is>
-          <t xml:space="preserve">Насос ЭЦВ 200 м3/ч 140 м 110 кВт нро CRS 12-200/4 нро </t>
+          <t>Насос ЭЦВ 25 м3/ч 100 м 11 кВт ЭЦВ 8-25-100</t>
         </is>
       </c>
       <c r="B1044" t="inlineStr">
         <is>
-          <t>98234 ₽/ед</t>
+          <t>77765 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1045">
       <c r="A1045" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 200 м3/ч 140 м 110 кВт нро ЭЦВ 12-200-140 нро</t>
+          <t>Насос ЭЦВ 25 м3/ч 100 м 11 кВт армлен ЭЦВ 6-25-100 армлен</t>
         </is>
       </c>
       <c r="B1045" t="inlineStr">
         <is>
-          <t>98909 ₽/ед</t>
+          <t>76514 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1046">
       <c r="A1046" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 200 м3/ч 150 м 110 кВт нро 2ЭЦВ 10-200-150 нро</t>
+          <t xml:space="preserve">Насос ЭЦВ 25 м3/ч 100 м 11 кВт нрк 2ЭЦВ 8-25-100 нрк </t>
         </is>
       </c>
       <c r="B1046" t="inlineStr">
         <is>
-          <t>97366 ₽/ед</t>
+          <t>73103 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1047">
       <c r="A1047" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 200 м3/ч 25 м 22 кВт нро ЭЦВ 10-200-25 нро</t>
+          <t>Насос ЭЦВ 25 м3/ч 100 м 11 кВт нрк CRS 8-25/6 нрк</t>
         </is>
       </c>
       <c r="B1047" t="inlineStr">
         <is>
-          <t>98389 ₽/ед</t>
+          <t>76278 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1048">
       <c r="A1048" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 200 м3/ч 35 м 32 кВт нро ЭЦВ 12-200-35 нро</t>
+          <t>Насос ЭЦВ 25 м3/ч 100 м 11 кВт нрк ЭЦВ 8-25-100 нрк</t>
         </is>
       </c>
       <c r="B1048" t="inlineStr">
         <is>
-          <t>98952 ₽/ед</t>
+          <t>77854 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1049">
       <c r="A1049" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 200 м3/ч 35 м 33 кВт нро ЭЦВ 10-200-35 нро</t>
+          <t>Насос ЭЦВ 25 м3/ч 110 м 11 кВт CRS 6-25/14</t>
         </is>
       </c>
       <c r="B1049" t="inlineStr">
         <is>
-          <t>98448 ₽/ед</t>
+          <t>74909 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1050">
       <c r="A1050" t="inlineStr">
         <is>
-          <t xml:space="preserve">Насос ЭЦВ 200 м3/ч 35 м 37 кВт нро 2ЭЦВ 12-200-35 нро </t>
+          <t>Насос ЭЦВ 25 м3/ч 110 м 11 кВт noryl ЭЦВ 8-25-110 noryl</t>
         </is>
       </c>
       <c r="B1050" t="inlineStr">
         <is>
-          <t>97679 ₽/ед</t>
+          <t>78032 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1051">
       <c r="A1051" t="inlineStr">
         <is>
-          <t xml:space="preserve">Насос ЭЦВ 200 м3/ч 35 м 37 кВт нро 3ЭЦВ 12-200-35 нро </t>
+          <t>Насос ЭЦВ 25 м3/ч 110 м 11 кВт ЭЦВ 6-25-110</t>
         </is>
       </c>
       <c r="B1051" t="inlineStr">
         <is>
-          <t>97804 ₽/ед</t>
+          <t>76559 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1052">
       <c r="A1052" t="inlineStr">
         <is>
-          <t xml:space="preserve">Насос ЭЦВ 200 м3/ч 35 м 37 кВт нро CRS 12-200/1 нро </t>
+          <t>Насос ЭЦВ 25 м3/ч 110 м 11 кВт ЭЦВ 8-25-110</t>
         </is>
       </c>
       <c r="B1052" t="inlineStr">
         <is>
-          <t>98062 ₽/ед</t>
+          <t>77871 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1053">
       <c r="A1053" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 200 м3/ч 50 м 45 кВт нро 2ЭЦВ 10-200-50 нро</t>
+          <t>Насос ЭЦВ 25 м3/ч 110 м 11 кВт армлен ЭЦВ 6-25-110 армлен</t>
         </is>
       </c>
       <c r="B1053" t="inlineStr">
         <is>
-          <t>97369 ₽/ед</t>
+          <t>76590 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1054">
       <c r="A1054" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 200 м3/ч 50 м 45 кВт нро ЭЦВ 10-200-50 нро</t>
+          <t>Насос ЭЦВ 25 м3/ч 110 м 11 кВт нрк ЭЦВ 8-25-110 нрк</t>
         </is>
       </c>
       <c r="B1054" t="inlineStr">
         <is>
-          <t>98702 ₽/ед</t>
+          <t>78072 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1055">
       <c r="A1055" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 200 м3/ч 65 м 55 кВт нро ЭЦВ 10-200-65 нро</t>
+          <t>Насос ЭЦВ 25 м3/ч 120 м 11 кВт ЭЦВ 6-25-120</t>
         </is>
       </c>
       <c r="B1055" t="inlineStr">
         <is>
-          <t>98840 ₽/ед</t>
+          <t>76659 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1056">
       <c r="A1056" t="inlineStr">
         <is>
-          <t xml:space="preserve">Насос ЭЦВ 200 м3/ч 70 м 65 кВт нро 2ЭЦВ 12-200-70 нро </t>
+          <t>Насос ЭЦВ 25 м3/ч 120 м 13 кВт 2ЭЦВ 6-25-120</t>
         </is>
       </c>
       <c r="B1056" t="inlineStr">
         <is>
-          <t>97694 ₽/ед</t>
+          <t>72544 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1057">
       <c r="A1057" t="inlineStr">
         <is>
-          <t xml:space="preserve">Насос ЭЦВ 200 м3/ч 70 м 65 кВт нро 3ЭЦВ 12-200-70 нро </t>
+          <t>Насос ЭЦВ 25 м3/ч 120 м 13 кВт 3ЭЦВ 6-25-120</t>
         </is>
       </c>
       <c r="B1057" t="inlineStr">
         <is>
-          <t>97931 ₽/ед</t>
+          <t>73778 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1058">
       <c r="A1058" t="inlineStr">
         <is>
-          <t xml:space="preserve">Насос ЭЦВ 200 м3/ч 70 м 65 кВт нро CRS 12-200/2 нро </t>
+          <t>Насос ЭЦВ 25 м3/ч 120 м 13 кВт CRS 6-25/15</t>
         </is>
       </c>
       <c r="B1058" t="inlineStr">
         <is>
-          <t>98062 ₽/ед</t>
+          <t>74979 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1059">
       <c r="A1059" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 200 м3/ч 70 м 65 кВт нро ЭЦВ 12-200-70 нро</t>
+          <t>Насос ЭЦВ 25 м3/ч 120 м 13 кВт армлен ЭЦВ 6-25-120 армлен</t>
         </is>
       </c>
       <c r="B1059" t="inlineStr">
         <is>
-          <t>98993 ₽/ед</t>
+          <t>76820 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1060">
       <c r="A1060" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 200 м3/ч 75 м 55 кВт нро 2ЭЦВ 10-200-75 нро</t>
+          <t>Насос ЭЦВ 25 м3/ч 125 м 13 кВт 2ЭЦВ 8-25-125</t>
         </is>
       </c>
       <c r="B1060" t="inlineStr">
         <is>
-          <t>97422 ₽/ед</t>
+          <t>73114 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1061">
       <c r="A1061" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 200 м3/ч 75 м 65 кВт нро ЭЦВ 10-200-75 нро</t>
+          <t>Насос ЭЦВ 25 м3/ч 125 м 13 кВт 3ЭЦВ 8-25-125</t>
         </is>
       </c>
       <c r="B1061" t="inlineStr">
         <is>
-          <t>98843 ₽/ед</t>
+          <t>74284 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1062">
       <c r="A1062" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 200 м3/ч 80 м 65 кВт нро ЭЦВ 10-200-80 нро</t>
+          <t>Насос ЭЦВ 25 м3/ч 125 м 13 кВт CRS 8-25/7</t>
         </is>
       </c>
       <c r="B1062" t="inlineStr">
         <is>
-          <t>98851 ₽/ед</t>
+          <t>76296 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1063">
       <c r="A1063" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 200 м3/ч 95 м 75 кВт нро ЭЦВ 10-200-95 нро</t>
+          <t>Насос ЭЦВ 25 м3/ч 125 м 13 кВт noryl ЭЦВ 8-25-125 noryl</t>
         </is>
       </c>
       <c r="B1063" t="inlineStr">
         <is>
-          <t>98887 ₽/ед</t>
+          <t>78238 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1064">
       <c r="A1064" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 210 м3/ч 25 м 22 кВт нро ЭЦВ 12-210-25 нро</t>
+          <t>Насос ЭЦВ 25 м3/ч 125 м 13 кВт ЭЦВ 8-25-125</t>
         </is>
       </c>
       <c r="B1064" t="inlineStr">
         <is>
-          <t>99170 ₽/ед</t>
+          <t>78156 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1065">
       <c r="A1065" t="inlineStr">
         <is>
-          <t xml:space="preserve">Насос ЭЦВ 210 м3/ч 25 м 30 кВт нро 2ЭЦВ 12-210-25 нро </t>
+          <t xml:space="preserve">Насос ЭЦВ 25 м3/ч 125 м 13 кВт нрк 2ЭЦВ 8-25-125 нрк </t>
         </is>
       </c>
       <c r="B1065" t="inlineStr">
         <is>
-          <t>98994 ₽/ед</t>
+          <t>73142 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1066">
       <c r="A1066" t="inlineStr">
         <is>
-          <t xml:space="preserve">Насос ЭЦВ 210 м3/ч 25 м 30 кВт нро 3ЭЦВ 12-210-25 нро </t>
+          <t>Насос ЭЦВ 25 м3/ч 125 м 13 кВт нрк CRS 8-25/7 нрк</t>
         </is>
       </c>
       <c r="B1066" t="inlineStr">
         <is>
-          <t>99009 ₽/ед</t>
+          <t>76302 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1067">
       <c r="A1067" t="inlineStr">
         <is>
-          <t xml:space="preserve">Насос ЭЦВ 210 м3/ч 25 м 30 кВт нро CRS 12-210/1 нро </t>
+          <t>Насос ЭЦВ 25 м3/ч 125 м 15 кВт нрк ЭЦВ 8-25-125 нрк</t>
         </is>
       </c>
       <c r="B1067" t="inlineStr">
         <is>
-          <t>99121 ₽/ед</t>
+          <t>78294 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1068">
       <c r="A1068" t="inlineStr">
         <is>
-          <t xml:space="preserve">Насос ЭЦВ 210 м3/ч 55 м 45 кВт нро 2ЭЦВ 12-210-55 нро </t>
+          <t>Насос ЭЦВ 25 м3/ч 130 м 13 кВт CRS 6-25/16</t>
         </is>
       </c>
       <c r="B1068" t="inlineStr">
         <is>
-          <t>98997 ₽/ед</t>
+          <t>75073 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1069">
       <c r="A1069" t="inlineStr">
         <is>
-          <t xml:space="preserve">Насос ЭЦВ 210 м3/ч 55 м 45 кВт нро 3ЭЦВ 12-210-55 нро </t>
+          <t>Насос ЭЦВ 25 м3/ч 130 м 13 кВт армлен ЭЦВ 6-25-130 армлен</t>
         </is>
       </c>
       <c r="B1069" t="inlineStr">
         <is>
-          <t>99036 ₽/ед</t>
+          <t>76821 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1070">
       <c r="A1070" t="inlineStr">
         <is>
-          <t xml:space="preserve">Насос ЭЦВ 210 м3/ч 55 м 45 кВт нро CRS 12-210/2 нро </t>
+          <t>Насос ЭЦВ 25 м3/ч 140 м 13 кВт ЭЦВ 6-25-140</t>
         </is>
       </c>
       <c r="B1070" t="inlineStr">
         <is>
-          <t>99135 ₽/ед</t>
+          <t>76890 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1071">
       <c r="A1071" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 210 м3/ч 55 м 45 кВт нро ЭЦВ 12-210-55 нро</t>
+          <t xml:space="preserve">Насос ЭЦВ 25 м3/ч 140 м 15 кВт 2ЭЦВ 6-25-140 </t>
         </is>
       </c>
       <c r="B1071" t="inlineStr">
         <is>
-          <t>99171 ₽/ед</t>
+          <t>72615 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1072">
       <c r="A1072" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 250 м3/ч 105 м 110 кВт нро 2ЭЦВ 12-250-105 нро</t>
+          <t xml:space="preserve">Насос ЭЦВ 25 м3/ч 140 м 15 кВт 3ЭЦВ 6-25-140 </t>
         </is>
       </c>
       <c r="B1072" t="inlineStr">
         <is>
-          <t>99196 ₽/ед</t>
+          <t>73803 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1073">
       <c r="A1073" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 250 м3/ч 105 м 110 кВт нро 3ЭЦВ 12-250-105 нро</t>
+          <t>Насос ЭЦВ 25 м3/ч 140 м 15 кВт CRS 6-25/17</t>
         </is>
       </c>
       <c r="B1073" t="inlineStr">
         <is>
-          <t>99346 ₽/ед</t>
+          <t>75092 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1074">
       <c r="A1074" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 250 м3/ч 105 м 110 кВт нро CRS 12-250/3 нро</t>
+          <t>Насос ЭЦВ 25 м3/ч 140 м 15 кВт армлен ЭЦВ 6-25-140 армлен</t>
         </is>
       </c>
       <c r="B1074" t="inlineStr">
         <is>
-          <t>99511 ₽/ед</t>
+          <t>76919 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1075">
       <c r="A1075" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 250 м3/ч 105 м 110 кВт нро ЭЦВ 12-250-105 нро</t>
+          <t>Насос ЭЦВ 25 м3/ч 145 м 15 кВт CRS 6-25/19</t>
         </is>
       </c>
       <c r="B1075" t="inlineStr">
         <is>
-          <t>99528 ₽/ед</t>
+          <t>75113 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1076">
       <c r="A1076" t="inlineStr">
         <is>
-          <t xml:space="preserve">Насос ЭЦВ 250 м3/ч 140 м 130 кВт нро 2ЭЦВ 12-250-140 нро </t>
+          <t>Насос ЭЦВ 25 м3/ч 145 м 15 кВт noryl ЭЦВ 8-25-145 noryl</t>
         </is>
       </c>
       <c r="B1076" t="inlineStr">
         <is>
-          <t>99242 ₽/ед</t>
+          <t>78330 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1077">
       <c r="A1077" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 250 м3/ч 140 м 130 кВт нро 3ЭЦВ 12-250-140 нро</t>
+          <t>Насос ЭЦВ 25 м3/ч 15 м 2,2 кВт ЭЦВ 8-25-15</t>
         </is>
       </c>
       <c r="B1077" t="inlineStr">
         <is>
-          <t>99377 ₽/ед</t>
+          <t>78346 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1078">
       <c r="A1078" t="inlineStr">
         <is>
-          <t xml:space="preserve">Насос ЭЦВ 250 м3/ч 140 м 130 кВт нро CRS 12-250/4 нро </t>
+          <t>Насос ЭЦВ 25 м3/ч 15 м 2,2 кВт армлен ЭЦВ 6-25-15 армлен</t>
         </is>
       </c>
       <c r="B1078" t="inlineStr">
         <is>
-          <t>99524 ₽/ед</t>
+          <t>77072 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1079">
       <c r="A1079" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 250 м3/ч 140 м 130 кВт нро ЭЦВ 12-250-140 нро</t>
+          <t>Насос ЭЦВ 25 м3/ч 15 м 3 кВт CRS 6-25/2</t>
         </is>
       </c>
       <c r="B1079" t="inlineStr">
         <is>
-          <t>99590 ₽/ед</t>
+          <t>75132 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1080">
       <c r="A1080" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 250 м3/ч 15 м 30 кВт нро/чл ЭЦВ 12-250-15 нро/чл</t>
+          <t>Насос ЭЦВ 25 м3/ч 15 м 3 кВт noryl ЭЦВ 8-25-15 noryl</t>
         </is>
       </c>
       <c r="B1080" t="inlineStr">
         <is>
-          <t>99715 ₽/ед</t>
+          <t>78347 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1081">
       <c r="A1081" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 250 м3/ч 25 м 37 кВт нро/чл ЭЦВ 12-250-25 нро/чл</t>
+          <t>Насос ЭЦВ 25 м3/ч 15 м 3 кВт ЭЦВ 6-25-15</t>
         </is>
       </c>
       <c r="B1081" t="inlineStr">
         <is>
-          <t>99718 ₽/ед</t>
+          <t>76919 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1082">
       <c r="A1082" t="inlineStr">
         <is>
-          <t xml:space="preserve">Насос ЭЦВ 250 м3/ч 35 м 37 кВт нро 2ЭЦВ 12-250-35 нро </t>
+          <t xml:space="preserve">Насос ЭЦВ 25 м3/ч 150 м 15 кВт 2ЭЦВ 8-25-150 </t>
         </is>
       </c>
       <c r="B1082" t="inlineStr">
         <is>
-          <t>99320 ₽/ед</t>
+          <t>73159 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1083">
       <c r="A1083" t="inlineStr">
         <is>
-          <t xml:space="preserve">Насос ЭЦВ 250 м3/ч 35 м 37 кВт нро 3ЭЦВ 12-250-35 нро </t>
+          <t xml:space="preserve">Насос ЭЦВ 25 м3/ч 150 м 15 кВт 3ЭЦВ 8-25-150 </t>
         </is>
       </c>
       <c r="B1083" t="inlineStr">
         <is>
-          <t>99391 ₽/ед</t>
+          <t>74292 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1084">
       <c r="A1084" t="inlineStr">
         <is>
-          <t xml:space="preserve">Насос ЭЦВ 250 м3/ч 35 м 37 кВт нро CRS 12-250/1 нро </t>
+          <t xml:space="preserve">Насос ЭЦВ 25 м3/ч 150 м 15 кВт CRS 8-25/8 </t>
         </is>
       </c>
       <c r="B1084" t="inlineStr">
         <is>
-          <t>99437 ₽/ед</t>
+          <t>76314 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1085">
       <c r="A1085" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 250 м3/ч 35 м 37 кВт нро ЭЦВ 12-250-35 нро</t>
+          <t>Насос ЭЦВ 25 м3/ч 150 м 15 кВт noryl ЭЦВ 8-25-150 noryl</t>
         </is>
       </c>
       <c r="B1085" t="inlineStr">
         <is>
-          <t>99787 ₽/ед</t>
+          <t>78397 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1086">
       <c r="A1086" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 250 м3/ч 70 м 75 кВт нро 2ЭЦВ 12-250-70 нро</t>
+          <t xml:space="preserve">Насос ЭЦВ 25 м3/ч 150 м 15 кВт нрк 2ЭЦВ 8-25-150 нрк </t>
         </is>
       </c>
       <c r="B1086" t="inlineStr">
         <is>
-          <t>99340 ₽/ед</t>
+          <t>73180 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1087">
       <c r="A1087" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 250 м3/ч 70 м 75 кВт нро 3ЭЦВ 12-250-70 нро</t>
+          <t>Насос ЭЦВ 25 м3/ч 150 м 15 кВт нрк CRS 8-25/8 нрк</t>
         </is>
       </c>
       <c r="B1087" t="inlineStr">
         <is>
-          <t>99425 ₽/ед</t>
+          <t>76346 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1088">
       <c r="A1088" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 250 м3/ч 70 м 75 кВт нро CRS 12-250/2 нро</t>
+          <t>Насос ЭЦВ 25 м3/ч 150 м 15 кВт нрк CRS 8-25/8Х нрк</t>
         </is>
       </c>
       <c r="B1088" t="inlineStr">
         <is>
-          <t>99489 ₽/ед</t>
+          <t>76388 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1089">
       <c r="A1089" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 250 м3/ч 70 м 75 кВт нро ЭЦВ 12-250-70 нро</t>
+          <t>Насос ЭЦВ 25 м3/ч 150 м 15 кВт нрк ЭЦВ 8-25-150 нрк</t>
         </is>
       </c>
       <c r="B1089" t="inlineStr">
         <is>
-          <t>99902 ₽/ед</t>
+          <t>78429 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1090">
       <c r="A1090" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 255 м3/ч 30 м 37 кВт нро ЭЦВ 12-255-30 нро</t>
+          <t>Насос ЭЦВ 25 м3/ч 150 м 17 кВт ЭЦВ 8-25-150</t>
         </is>
       </c>
       <c r="B1090" t="inlineStr">
         <is>
-          <t>99915 ₽/ед</t>
+          <t>78351 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1091">
       <c r="A1091" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 25 м3/ч 100 м 11 кВт 2ЭЦВ 6-25-100</t>
+          <t>Насос ЭЦВ 25 м3/ч 160 м 17 кВт ЭЦВ 8-25-160</t>
         </is>
       </c>
       <c r="B1091" t="inlineStr">
         <is>
-          <t>72386 ₽/ед</t>
+          <t>78436 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1092">
       <c r="A1092" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 25 м3/ч 100 м 11 кВт 2ЭЦВ 8-25-100</t>
+          <t>Насос ЭЦВ 25 м3/ч 160 м 18,5 кВт CRS 8-25/9</t>
         </is>
       </c>
       <c r="B1092" t="inlineStr">
         <is>
-          <t>72945 ₽/ед</t>
+          <t>76409 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1093">
       <c r="A1093" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 25 м3/ч 100 м 11 кВт 3ЭЦВ 6-25-100</t>
+          <t>Насос ЭЦВ 25 м3/ч 160 м 20 кВт noryl ЭЦВ 8-25-160 noryl</t>
         </is>
       </c>
       <c r="B1093" t="inlineStr">
         <is>
-          <t>73751 ₽/ед</t>
+          <t>78459 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1094">
       <c r="A1094" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 25 м3/ч 100 м 11 кВт 3ЭЦВ 8-25-100</t>
+          <t>Насос ЭЦВ 25 м3/ч 170 м 18,5 кВт CRS 6-25/22</t>
         </is>
       </c>
       <c r="B1094" t="inlineStr">
         <is>
-          <t>74166 ₽/ед</t>
+          <t>75132 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1095">
       <c r="A1095" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 25 м3/ч 100 м 11 кВт CRS 6-25/13</t>
+          <t>Насос ЭЦВ 25 м3/ч 175 м 18,5 кВт CRS 6-25/23</t>
         </is>
       </c>
       <c r="B1095" t="inlineStr">
         <is>
-          <t>74903 ₽/ед</t>
+          <t>75161 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1096">
       <c r="A1096" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 25 м3/ч 100 м 11 кВт CRS 8-25/6</t>
+          <t>Насос ЭЦВ 25 м3/ч 180 м 18,5 кВт 2ЭЦВ 8-25-180</t>
         </is>
       </c>
       <c r="B1096" t="inlineStr">
         <is>
-          <t>76214 ₽/ед</t>
+          <t>73200 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1097">
       <c r="A1097" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 25 м3/ч 100 м 11 кВт noryl ЭЦВ 8-25-100 noryl</t>
+          <t>Насос ЭЦВ 25 м3/ч 180 м 18,5 кВт 3ЭЦВ 8-25-180</t>
         </is>
       </c>
       <c r="B1097" t="inlineStr">
         <is>
-          <t>77830 ₽/ед</t>
+          <t>74328 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1098">
       <c r="A1098" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 2,5 м3/ч 100 м 1,1 кВт армлен ЭЦВ 4-2,5-100 армлен</t>
+          <t>Насос ЭЦВ 25 м3/ч 180 м 18,5 кВт CRS 8-25/10</t>
         </is>
       </c>
       <c r="B1098" t="inlineStr">
         <is>
-          <t>50716 ₽/ед</t>
+          <t>75460 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1099">
       <c r="A1099" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 25 м3/ч 100 м 11 кВт армлен ЭЦВ 6-25-100 армлен</t>
+          <t>Насос ЭЦВ 25 м3/ч 180 м 18,5 кВт ЭЦВ 8-25-180</t>
         </is>
       </c>
       <c r="B1099" t="inlineStr">
         <is>
-          <t>76514 ₽/ед</t>
+          <t>78500 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1100">
       <c r="A1100" t="inlineStr">
         <is>
-          <t xml:space="preserve">Насос ЭЦВ 25 м3/ч 100 м 11 кВт нрк 2ЭЦВ 8-25-100 нрк </t>
+          <t xml:space="preserve">Насос ЭЦВ 25 м3/ч 180 м 18,5 кВт нрк 2ЭЦВ 8-25-180 нрк </t>
         </is>
       </c>
       <c r="B1100" t="inlineStr">
         <is>
-          <t>73103 ₽/ед</t>
+          <t>73217 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1101">
       <c r="A1101" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 25 м3/ч 100 м 11 кВт нрк CRS 8-25/6 нрк</t>
+          <t>Насос ЭЦВ 25 м3/ч 180 м 18,5 кВт нрк CRS 8-25/10 нрк</t>
         </is>
       </c>
       <c r="B1101" t="inlineStr">
         <is>
-          <t>76278 ₽/ед</t>
+          <t>75467 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1102">
       <c r="A1102" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 25 м3/ч 100 м 11 кВт нрк ЭЦВ 8-25-100 нрк</t>
+          <t>Насос ЭЦВ 25 м3/ч 180 м 18,5 кВт нрк CRS 8-25/10Х нрк</t>
         </is>
       </c>
       <c r="B1102" t="inlineStr">
         <is>
-          <t>77854 ₽/ед</t>
+          <t>75472 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1103">
       <c r="A1103" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 25 м3/ч 100 м 11 кВт ЭЦВ 6-25-100</t>
+          <t>Насос ЭЦВ 25 м3/ч 180 м 20 кВт noryl ЭЦВ 8-25-180 noryl</t>
         </is>
       </c>
       <c r="B1103" t="inlineStr">
         <is>
-          <t>76460 ₽/ед</t>
+          <t>78514 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1104">
       <c r="A1104" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 25 м3/ч 100 м 11 кВт ЭЦВ 8-25-100</t>
+          <t>Насос ЭЦВ 25 м3/ч 180 м 22 кВт нрк ЭЦВ 8-25-180 нрк</t>
         </is>
       </c>
       <c r="B1104" t="inlineStr">
         <is>
-          <t>77765 ₽/ед</t>
+          <t>78514 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1105">
       <c r="A1105" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 2,5 м3/ч 100 м 1,5 кВт ЭЦВ 4-2,5-100</t>
+          <t>Насос ЭЦВ 25 м3/ч 185 м 18,5 кВт CRS 6-25/24</t>
         </is>
       </c>
       <c r="B1105" t="inlineStr">
         <is>
-          <t>50676 ₽/ед</t>
+          <t>75175 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1106">
       <c r="A1106" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 25 м3/ч 110 м 11 кВт CRS 6-25/14</t>
+          <t>Насос ЭЦВ 25 м3/ч 190 м 18,5 кВт CRS 6-25/25</t>
         </is>
       </c>
       <c r="B1106" t="inlineStr">
         <is>
-          <t>74909 ₽/ед</t>
+          <t>75224 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1107">
       <c r="A1107" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 25 м3/ч 110 м 11 кВт noryl ЭЦВ 8-25-110 noryl</t>
+          <t>Насос ЭЦВ 25 м3/ч 20 м 2,2 кВт армлен ЭЦВ 6-25-20 армлен</t>
         </is>
       </c>
       <c r="B1107" t="inlineStr">
         <is>
-          <t>78032 ₽/ед</t>
+          <t>77123 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1108">
       <c r="A1108" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 25 м3/ч 110 м 11 кВт армлен ЭЦВ 6-25-110 армлен</t>
+          <t>Насос ЭЦВ 25 м3/ч 200 м 18,5 кВт CRS 6-25/26</t>
         </is>
       </c>
       <c r="B1108" t="inlineStr">
         <is>
-          <t>76590 ₽/ед</t>
+          <t>75228 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1109">
       <c r="A1109" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 25 м3/ч 110 м 11 кВт нрк ЭЦВ 8-25-110 нрк</t>
+          <t>Насос ЭЦВ 25 м3/ч 200 м 20 кВт noryl ЭЦВ 8-25-200 noryl</t>
         </is>
       </c>
       <c r="B1109" t="inlineStr">
         <is>
-          <t>78072 ₽/ед</t>
+          <t>78587 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1110">
       <c r="A1110" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 25 м3/ч 110 м 11 кВт ЭЦВ 6-25-110</t>
+          <t>Насос ЭЦВ 25 м3/ч 200 м 22 кВт CRS 8-25/11</t>
         </is>
       </c>
       <c r="B1110" t="inlineStr">
         <is>
-          <t>76559 ₽/ед</t>
+          <t>75511 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1111">
       <c r="A1111" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 25 м3/ч 110 м 11 кВт ЭЦВ 8-25-110</t>
+          <t>Насос ЭЦВ 25 м3/ч 200 м 22 кВт ЭЦВ 8-25-200</t>
         </is>
       </c>
       <c r="B1111" t="inlineStr">
         <is>
-          <t>77871 ₽/ед</t>
+          <t>78581 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1112">
       <c r="A1112" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 25 м3/ч 120 м 11 кВт ЭЦВ 6-25-120</t>
+          <t>Насос ЭЦВ 25 м3/ч 220 м 22 кВт CRS 8-25/12</t>
         </is>
       </c>
       <c r="B1112" t="inlineStr">
         <is>
-          <t>76659 ₽/ед</t>
+          <t>75537 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1113">
       <c r="A1113" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 25 м3/ч 120 м 13 кВт 2ЭЦВ 6-25-120</t>
+          <t>Насос ЭЦВ 25 м3/ч 220 м 22 кВт ЭЦВ 8-25-220</t>
         </is>
       </c>
       <c r="B1113" t="inlineStr">
         <is>
-          <t>72544 ₽/ед</t>
+          <t>78588 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1114">
       <c r="A1114" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 25 м3/ч 120 м 13 кВт 3ЭЦВ 6-25-120</t>
+          <t>Насос ЭЦВ 25 м3/ч 220 м 25 кВт noryl ЭЦВ 8-25-220 noryl</t>
         </is>
       </c>
       <c r="B1114" t="inlineStr">
         <is>
-          <t>73778 ₽/ед</t>
+          <t>78726 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1115">
       <c r="A1115" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 25 м3/ч 120 м 13 кВт CRS 6-25/15</t>
+          <t xml:space="preserve">Насос ЭЦВ 25 м3/ч 230 м 22 кВт 2ЭЦВ 8-25-230 </t>
         </is>
       </c>
       <c r="B1115" t="inlineStr">
         <is>
-          <t>74979 ₽/ед</t>
+          <t>73236 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1116">
       <c r="A1116" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 25 м3/ч 120 м 13 кВт армлен ЭЦВ 6-25-120 армлен</t>
+          <t xml:space="preserve">Насос ЭЦВ 25 м3/ч 230 м 22 кВт 3ЭЦВ 8-25-230 </t>
         </is>
       </c>
       <c r="B1116" t="inlineStr">
         <is>
-          <t>76820 ₽/ед</t>
+          <t>74408 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1117">
       <c r="A1117" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 2,5 м3/ч 120 м 1,5 кВт армлен ЭЦВ 4-2,5-120 армлен</t>
+          <t xml:space="preserve">Насос ЭЦВ 25 м3/ч 230 м 22 кВт CRS 8-25/13 </t>
         </is>
       </c>
       <c r="B1117" t="inlineStr">
         <is>
-          <t>50772 ₽/ед</t>
+          <t>75558 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1118">
       <c r="A1118" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 2,5 м3/ч 120 м 2,2 кВт ЭЦВ 4-2,5-120</t>
+          <t>Насос ЭЦВ 25 м3/ч 230 м 22 кВт ЭЦВ 8-25-230</t>
         </is>
       </c>
       <c r="B1118" t="inlineStr">
         <is>
-          <t>50747 ₽/ед</t>
+          <t>78799 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1119">
       <c r="A1119" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 25 м3/ч 125 м 13 кВт 2ЭЦВ 8-25-125</t>
+          <t xml:space="preserve">Насос ЭЦВ 25 м3/ч 230 м 22 кВт нрк 2ЭЦВ 8-25-230 нрк </t>
         </is>
       </c>
       <c r="B1119" t="inlineStr">
         <is>
-          <t>73114 ₽/ед</t>
+          <t>73296 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1120">
       <c r="A1120" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 25 м3/ч 125 м 13 кВт 3ЭЦВ 8-25-125</t>
+          <t>Насос ЭЦВ 25 м3/ч 230 м 22 кВт нрк CRS 8-25/13 нрк</t>
         </is>
       </c>
       <c r="B1120" t="inlineStr">
         <is>
-          <t>74284 ₽/ед</t>
+          <t>75595 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1121">
       <c r="A1121" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 25 м3/ч 125 м 13 кВт CRS 8-25/7</t>
+          <t>Насос ЭЦВ 25 м3/ч 230 м 22 кВт нрк ЭЦВ 8-25-230 нрк</t>
         </is>
       </c>
       <c r="B1121" t="inlineStr">
         <is>
-          <t>76296 ₽/ед</t>
+          <t>78840 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1122">
       <c r="A1122" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 25 м3/ч 125 м 13 кВт noryl ЭЦВ 8-25-125 noryl</t>
+          <t>Насос ЭЦВ 25 м3/ч 230 м 25 кВт noryl ЭЦВ 8-25-230 noryl</t>
         </is>
       </c>
       <c r="B1122" t="inlineStr">
         <is>
-          <t>78238 ₽/ед</t>
+          <t>78817 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1123">
       <c r="A1123" t="inlineStr">
         <is>
-          <t xml:space="preserve">Насос ЭЦВ 25 м3/ч 125 м 13 кВт нрк 2ЭЦВ 8-25-125 нрк </t>
+          <t>Насос ЭЦВ 25 м3/ч 25 м 3 кВт CRS 6-25/3</t>
         </is>
       </c>
       <c r="B1123" t="inlineStr">
         <is>
-          <t>73142 ₽/ед</t>
+          <t>75292 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1124">
       <c r="A1124" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 25 м3/ч 125 м 13 кВт нрк CRS 8-25/7 нрк</t>
+          <t>Насос ЭЦВ 25 м3/ч 25 м 3 кВт CRS 8-25/1</t>
         </is>
       </c>
       <c r="B1124" t="inlineStr">
         <is>
-          <t>76302 ₽/ед</t>
+          <t>75456 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1125">
       <c r="A1125" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 25 м3/ч 125 м 13 кВт ЭЦВ 8-25-125</t>
+          <t>Насос ЭЦВ 25 м3/ч 25 м 3 кВт ЭЦВ 6-25-25</t>
         </is>
       </c>
       <c r="B1125" t="inlineStr">
         <is>
-          <t>78156 ₽/ед</t>
+          <t>77196 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1126">
       <c r="A1126" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 25 м3/ч 125 м 15 кВт нрк ЭЦВ 8-25-125 нрк</t>
+          <t>Насос ЭЦВ 25 м3/ч 25 м 3 кВт армлен ЭЦВ 6-25-25 армлен</t>
         </is>
       </c>
       <c r="B1126" t="inlineStr">
         <is>
-          <t>78294 ₽/ед</t>
+          <t>77241 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1127">
       <c r="A1127" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 25 м3/ч 130 м 13 кВт CRS 6-25/16</t>
+          <t>Насос ЭЦВ 25 м3/ч 250 м 26 кВт CRS 8-25/14</t>
         </is>
       </c>
       <c r="B1127" t="inlineStr">
         <is>
-          <t>75073 ₽/ед</t>
+          <t>75636 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1128">
       <c r="A1128" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 25 м3/ч 130 м 13 кВт армлен ЭЦВ 6-25-130 армлен</t>
+          <t>Насос ЭЦВ 25 м3/ч 250 м 32 кВт noryl ЭЦВ 8-25-250 noryl</t>
         </is>
       </c>
       <c r="B1128" t="inlineStr">
         <is>
-          <t>76821 ₽/ед</t>
+          <t>78893 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1129">
       <c r="A1129" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 25 м3/ч 140 м 13 кВт ЭЦВ 6-25-140</t>
+          <t>Насос ЭЦВ 25 м3/ч 250 м 32 кВт ЭЦВ 8-25-250</t>
         </is>
       </c>
       <c r="B1129" t="inlineStr">
         <is>
-          <t>76890 ₽/ед</t>
+          <t>78887 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1130">
       <c r="A1130" t="inlineStr">
         <is>
-          <t xml:space="preserve">Насос ЭЦВ 25 м3/ч 140 м 15 кВт 2ЭЦВ 6-25-140 </t>
+          <t>Насос ЭЦВ 25 м3/ч 270 м 26 кВт CRS 8-25/15</t>
         </is>
       </c>
       <c r="B1130" t="inlineStr">
         <is>
-          <t>72615 ₽/ед</t>
+          <t>75693 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1131">
       <c r="A1131" t="inlineStr">
         <is>
-          <t xml:space="preserve">Насос ЭЦВ 25 м3/ч 140 м 15 кВт 3ЭЦВ 6-25-140 </t>
+          <t>Насос ЭЦВ 25 м3/ч 270 м 32 кВт noryl ЭЦВ 8-25-270 noryl</t>
         </is>
       </c>
       <c r="B1131" t="inlineStr">
         <is>
-          <t>73803 ₽/ед</t>
+          <t>78977 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1132">
       <c r="A1132" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 25 м3/ч 140 м 15 кВт CRS 6-25/17</t>
+          <t>Насос ЭЦВ 25 м3/ч 270 м 32 кВт ЭЦВ 8-25-270</t>
         </is>
       </c>
       <c r="B1132" t="inlineStr">
         <is>
-          <t>75092 ₽/ед</t>
+          <t>78896 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1133">
       <c r="A1133" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 2,5 м3/ч 140 м 1,5 кВт армлен ЭЦВ 4-2,5-140 армлен</t>
+          <t>Насос ЭЦВ 25 м3/ч 30 м 4 кВт CRS 6-25/4</t>
         </is>
       </c>
       <c r="B1133" t="inlineStr">
         <is>
-          <t>50808 ₽/ед</t>
+          <t>75294 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1134">
       <c r="A1134" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 25 м3/ч 140 м 15 кВт армлен ЭЦВ 6-25-140 армлен</t>
+          <t>Насос ЭЦВ 25 м3/ч 30 м 4 кВт ЭЦВ 6-25-30</t>
         </is>
       </c>
       <c r="B1134" t="inlineStr">
         <is>
-          <t>76919 ₽/ед</t>
+          <t>77275 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1135">
       <c r="A1135" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 2,5 м3/ч 140 м 2,2 кВт ЭЦВ 4-2,5-140</t>
+          <t>Насос ЭЦВ 25 м3/ч 30 м 4 кВт армлен ЭЦВ 6-25-30 армлен</t>
         </is>
       </c>
       <c r="B1135" t="inlineStr">
         <is>
-          <t>50775 ₽/ед</t>
+          <t>77315 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1136">
       <c r="A1136" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 25 м3/ч 145 м 15 кВт CRS 6-25/19</t>
+          <t>Насос ЭЦВ 25 м3/ч 300 м 32 кВт noryl ЭЦВ 8-25-300 noryl</t>
         </is>
       </c>
       <c r="B1136" t="inlineStr">
         <is>
-          <t>75113 ₽/ед</t>
+          <t>79023 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1137">
       <c r="A1137" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 25 м3/ч 145 м 15 кВт noryl ЭЦВ 8-25-145 noryl</t>
+          <t>Насос ЭЦВ 25 м3/ч 300 м 32 кВт ЭЦВ 8-25-300</t>
         </is>
       </c>
       <c r="B1137" t="inlineStr">
         <is>
-          <t>78330 ₽/ед</t>
+          <t>79021 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1138">
       <c r="A1138" t="inlineStr">
         <is>
-          <t xml:space="preserve">Насос ЭЦВ 25 м3/ч 150 м 15 кВт 2ЭЦВ 8-25-150 </t>
+          <t>Насос ЭЦВ 25 м3/ч 300 м 32 кВт нрк ЭЦВ 8-25-300 нрк</t>
         </is>
       </c>
       <c r="B1138" t="inlineStr">
         <is>
-          <t>73159 ₽/ед</t>
+          <t>79046 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1139">
       <c r="A1139" t="inlineStr">
         <is>
-          <t xml:space="preserve">Насос ЭЦВ 25 м3/ч 150 м 15 кВт 3ЭЦВ 8-25-150 </t>
+          <t xml:space="preserve">Насос ЭЦВ 25 м3/ч 300 м 37 кВт 2ЭЦВ 8-25-300 </t>
         </is>
       </c>
       <c r="B1139" t="inlineStr">
         <is>
-          <t>74292 ₽/ед</t>
+          <t>73326 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1140">
       <c r="A1140" t="inlineStr">
         <is>
-          <t xml:space="preserve">Насос ЭЦВ 25 м3/ч 150 м 15 кВт CRS 8-25/8 </t>
+          <t xml:space="preserve">Насос ЭЦВ 25 м3/ч 300 м 37 кВт 3ЭЦВ 8-25-300 </t>
         </is>
       </c>
       <c r="B1140" t="inlineStr">
         <is>
-          <t>76314 ₽/ед</t>
+          <t>74465 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1141">
       <c r="A1141" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 25 м3/ч 150 м 15 кВт noryl ЭЦВ 8-25-150 noryl</t>
+          <t xml:space="preserve">Насос ЭЦВ 25 м3/ч 300 м 37 кВт CRS 8-25/16 </t>
         </is>
       </c>
       <c r="B1141" t="inlineStr">
         <is>
-          <t>78397 ₽/ед</t>
+          <t>75735 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1142">
       <c r="A1142" t="inlineStr">
         <is>
-          <t xml:space="preserve">Насос ЭЦВ 25 м3/ч 150 м 15 кВт нрк 2ЭЦВ 8-25-150 нрк </t>
+          <t xml:space="preserve">Насос ЭЦВ 25 м3/ч 300 м 37 кВт нрк 2ЭЦВ 8-25-300 нрк </t>
         </is>
       </c>
       <c r="B1142" t="inlineStr">
         <is>
-          <t>73180 ₽/ед</t>
+          <t>73342 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1143">
       <c r="A1143" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 25 м3/ч 150 м 15 кВт нрк CRS 8-25/8 нрк</t>
+          <t xml:space="preserve">Насос ЭЦВ 25 м3/ч 300 м 37 кВт нрк CRS 8-25/16 нрк </t>
         </is>
       </c>
       <c r="B1143" t="inlineStr">
         <is>
-          <t>76346 ₽/ед</t>
+          <t>75746 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1144">
       <c r="A1144" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 25 м3/ч 150 м 15 кВт нрк CRS 8-25/8Х нрк</t>
+          <t>Насос ЭЦВ 25 м3/ч 315 м 33 кВт noryl ЭЦВ 8-25-315 noryl</t>
         </is>
       </c>
       <c r="B1144" t="inlineStr">
         <is>
-          <t>76388 ₽/ед</t>
+          <t>79254 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1145">
       <c r="A1145" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 25 м3/ч 150 м 15 кВт нрк ЭЦВ 8-25-150 нрк</t>
+          <t>Насос ЭЦВ 25 м3/ч 315 м 33 кВт ЭЦВ 8-25-315</t>
         </is>
       </c>
       <c r="B1145" t="inlineStr">
         <is>
-          <t>78429 ₽/ед</t>
+          <t>79152 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1146">
       <c r="A1146" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 25 м3/ч 150 м 17 кВт ЭЦВ 8-25-150</t>
+          <t>Насос ЭЦВ 25 м3/ч 315 м 37 кВт CRS 8-25/17</t>
         </is>
       </c>
       <c r="B1146" t="inlineStr">
         <is>
-          <t>78351 ₽/ед</t>
+          <t>75762 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1147">
       <c r="A1147" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 2,5 м3/ч 15 м 0,37 кВт армлен ЭЦВ 4-2,5-15 армлен</t>
+          <t>Насос ЭЦВ 25 м3/ч 340 м 37 кВт noryl ЭЦВ 8-25-340 noryl</t>
         </is>
       </c>
       <c r="B1147" t="inlineStr">
         <is>
-          <t>50902 ₽/ед</t>
+          <t>79381 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1148">
       <c r="A1148" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 25 м3/ч 15 м 2,2 кВт армлен ЭЦВ 6-25-15 армлен</t>
+          <t xml:space="preserve">Насос ЭЦВ 25 м3/ч 340 м 45 кВт 2ЭЦВ 8-25-340 </t>
         </is>
       </c>
       <c r="B1148" t="inlineStr">
         <is>
-          <t>77072 ₽/ед</t>
+          <t>73389 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1149">
       <c r="A1149" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 25 м3/ч 15 м 2,2 кВт ЭЦВ 8-25-15</t>
+          <t xml:space="preserve">Насос ЭЦВ 25 м3/ч 340 м 45 кВт 3ЭЦВ 8-25-340 </t>
         </is>
       </c>
       <c r="B1149" t="inlineStr">
         <is>
-          <t>78346 ₽/ед</t>
+          <t>74513 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1150">
       <c r="A1150" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 25 м3/ч 15 м 3 кВт CRS 6-25/2</t>
+          <t xml:space="preserve">Насос ЭЦВ 25 м3/ч 340 м 45 кВт CRS 8-25/18 </t>
         </is>
       </c>
       <c r="B1150" t="inlineStr">
         <is>
-          <t>75132 ₽/ед</t>
+          <t>75981 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1151">
       <c r="A1151" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 25 м3/ч 15 м 3 кВт noryl ЭЦВ 8-25-15 noryl</t>
+          <t>Насос ЭЦВ 25 м3/ч 340 м 45 кВт ЭЦВ 8-25-340</t>
         </is>
       </c>
       <c r="B1151" t="inlineStr">
         <is>
-          <t>78347 ₽/ед</t>
+          <t>79272 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1152">
       <c r="A1152" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 25 м3/ч 15 м 3 кВт ЭЦВ 6-25-15</t>
+          <t>Насос ЭЦВ 25 м3/ч 35 м 3 кВт ЭЦВ 8-25-35</t>
         </is>
       </c>
       <c r="B1152" t="inlineStr">
         <is>
-          <t>76919 ₽/ед</t>
+          <t>79526 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1153">
       <c r="A1153" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 25 м3/ч 160 м 17 кВт ЭЦВ 8-25-160</t>
+          <t>Насос ЭЦВ 25 м3/ч 35 м 4 кВт CRS 8-25/2</t>
         </is>
       </c>
       <c r="B1153" t="inlineStr">
         <is>
-          <t>78436 ₽/ед</t>
+          <t>76025 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1154">
       <c r="A1154" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 25 м3/ч 160 м 18,5 кВт CRS 8-25/9</t>
+          <t>Насос ЭЦВ 25 м3/ч 35 м 4 кВт noryl ЭЦВ 8-25-35 noryl</t>
         </is>
       </c>
       <c r="B1154" t="inlineStr">
         <is>
-          <t>76409 ₽/ед</t>
+          <t>79555 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1155">
       <c r="A1155" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 25 м3/ч 160 м 20 кВт noryl ЭЦВ 8-25-160 noryl</t>
+          <t>Насос ЭЦВ 25 м3/ч 350 м 45 кВт CRS 8-25/19</t>
         </is>
       </c>
       <c r="B1155" t="inlineStr">
         <is>
-          <t>78459 ₽/ед</t>
+          <t>76020 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1156">
       <c r="A1156" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 2,5 м3/ч 160 м 3 кВт армлен ЭЦВ 4-2,5-160 армлен</t>
+          <t>Насос ЭЦВ 25 м3/ч 350 м 45 кВт noryl ЭЦВ 8-25-350 noryl</t>
         </is>
       </c>
       <c r="B1156" t="inlineStr">
         <is>
-          <t>50988 ₽/ед</t>
+          <t>79614 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1157">
       <c r="A1157" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 2,5 м3/ч 160 м 3 кВт ЭЦВ 4-2,5-160</t>
+          <t>Насос ЭЦВ 25 м3/ч 350 м 45 кВт ЭЦВ 8-25-350</t>
         </is>
       </c>
       <c r="B1157" t="inlineStr">
         <is>
-          <t>50984 ₽/ед</t>
+          <t>79592 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1158">
       <c r="A1158" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 25 м3/ч 170 м 18,5 кВт CRS 6-25/22</t>
+          <t>Насос ЭЦВ 25 м3/ч 370 м 45 кВт CRS 8-25/20</t>
         </is>
       </c>
       <c r="B1158" t="inlineStr">
         <is>
-          <t>75132 ₽/ед</t>
+          <t>76037 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1159">
       <c r="A1159" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 25 м3/ч 175 м 18,5 кВт CRS 6-25/23</t>
+          <t>Насос ЭЦВ 25 м3/ч 370 м 45 кВт noryl ЭЦВ 8-25-370 noryl</t>
         </is>
       </c>
       <c r="B1159" t="inlineStr">
         <is>
-          <t>75161 ₽/ед</t>
+          <t>79822 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1160">
       <c r="A1160" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 25 м3/ч 180 м 18,5 кВт 2ЭЦВ 8-25-180</t>
+          <t>Насос ЭЦВ 25 м3/ч 370 м 45 кВт ЭЦВ 8-25-370</t>
         </is>
       </c>
       <c r="B1160" t="inlineStr">
         <is>
-          <t>73200 ₽/ед</t>
+          <t>79758 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1161">
       <c r="A1161" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 25 м3/ч 180 м 18,5 кВт 3ЭЦВ 8-25-180</t>
+          <t>Насос ЭЦВ 25 м3/ч 40 м 4 кВт CRS 6-25/5</t>
         </is>
       </c>
       <c r="B1161" t="inlineStr">
         <is>
-          <t>74328 ₽/ед</t>
+          <t>75310 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1162">
       <c r="A1162" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 25 м3/ч 180 м 18,5 кВт CRS 8-25/10</t>
+          <t>Насос ЭЦВ 25 м3/ч 40 м 4 кВт ЭЦВ 6-25-40</t>
         </is>
       </c>
       <c r="B1162" t="inlineStr">
         <is>
-          <t>75460 ₽/ед</t>
+          <t>77343 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1163">
       <c r="A1163" t="inlineStr">
         <is>
-          <t xml:space="preserve">Насос ЭЦВ 25 м3/ч 180 м 18,5 кВт нрк 2ЭЦВ 8-25-180 нрк </t>
+          <t>Насос ЭЦВ 25 м3/ч 40 м 4 кВт армлен ЭЦВ 6-25-40 армлен</t>
         </is>
       </c>
       <c r="B1163" t="inlineStr">
         <is>
-          <t>73217 ₽/ед</t>
+          <t>77346 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1164">
       <c r="A1164" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 25 м3/ч 180 м 18,5 кВт нрк CRS 8-25/10 нрк</t>
+          <t>Насос ЭЦВ 25 м3/ч 400 м 45 кВт 2ЭЦВ 8-25-400</t>
         </is>
       </c>
       <c r="B1164" t="inlineStr">
         <is>
-          <t>75467 ₽/ед</t>
+          <t>73506 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1165">
       <c r="A1165" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 25 м3/ч 180 м 18,5 кВт нрк CRS 8-25/10Х нрк</t>
+          <t>Насос ЭЦВ 25 м3/ч 400 м 45 кВт 3ЭЦВ 8-25-400</t>
         </is>
       </c>
       <c r="B1165" t="inlineStr">
         <is>
-          <t>75472 ₽/ед</t>
+          <t>74687 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1166">
       <c r="A1166" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 25 м3/ч 180 м 18,5 кВт ЭЦВ 8-25-180</t>
+          <t>Насос ЭЦВ 25 м3/ч 400 м 45 кВт CRS 8-25/21</t>
         </is>
       </c>
       <c r="B1166" t="inlineStr">
         <is>
-          <t>78500 ₽/ед</t>
+          <t>76098 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1167">
       <c r="A1167" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 25 м3/ч 180 м 20 кВт noryl ЭЦВ 8-25-180 noryl</t>
+          <t>Насос ЭЦВ 25 м3/ч 400 м 45 кВт noryl ЭЦВ 8-25-400 noryl</t>
         </is>
       </c>
       <c r="B1167" t="inlineStr">
         <is>
-          <t>78514 ₽/ед</t>
+          <t>79928 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1168">
       <c r="A1168" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 25 м3/ч 180 м 22 кВт нрк ЭЦВ 8-25-180 нрк</t>
+          <t>Насос ЭЦВ 25 м3/ч 400 м 45 кВт ЭЦВ 8-25-400</t>
         </is>
       </c>
       <c r="B1168" t="inlineStr">
         <is>
-          <t>78514 ₽/ед</t>
+          <t>79859 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1169">
       <c r="A1169" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 2,5 м3/ч 180 м 3,7 кВт армлен ЭЦВ 4-2,5-180 армлен</t>
+          <t xml:space="preserve">Насос ЭЦВ 25 м3/ч 50 м 5,5 кВт 2ЭЦВ 6-25-50 </t>
         </is>
       </c>
       <c r="B1169" t="inlineStr">
         <is>
-          <t>51014 ₽/ед</t>
+          <t>72668 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1170">
       <c r="A1170" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 25 м3/ч 185 м 18,5 кВт CRS 6-25/24</t>
+          <t xml:space="preserve">Насос ЭЦВ 25 м3/ч 50 м 5,5 кВт 3ЭЦВ 6-25-50 </t>
         </is>
       </c>
       <c r="B1170" t="inlineStr">
         <is>
-          <t>75175 ₽/ед</t>
+          <t>73986 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1171">
       <c r="A1171" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 25 м3/ч 190 м 18,5 кВт CRS 6-25/25</t>
+          <t>Насос ЭЦВ 25 м3/ч 50 м 5,5 кВт CRS 6-25/6</t>
         </is>
       </c>
       <c r="B1171" t="inlineStr">
         <is>
-          <t>75224 ₽/ед</t>
+          <t>75407 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1172">
       <c r="A1172" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 25 м3/ч 200 м 18,5 кВт CRS 6-25/26</t>
+          <t>Насос ЭЦВ 25 м3/ч 50 м 5,5 кВт ЭЦВ 6-25-50</t>
         </is>
       </c>
       <c r="B1172" t="inlineStr">
         <is>
-          <t>75228 ₽/ед</t>
+          <t>77361 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1173">
       <c r="A1173" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 25 м3/ч 200 м 20 кВт noryl ЭЦВ 8-25-200 noryl</t>
+          <t>Насос ЭЦВ 25 м3/ч 50 м 5,5 кВт армлен ЭЦВ 6-25-50 армлен</t>
         </is>
       </c>
       <c r="B1173" t="inlineStr">
         <is>
-          <t>78587 ₽/ед</t>
+          <t>77398 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1174">
       <c r="A1174" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 25 м3/ч 200 м 22 кВт CRS 8-25/11</t>
+          <t>Насос ЭЦВ 25 м3/ч 55 м 5,5 кВт noryl ЭЦВ 8-25-55 noryl</t>
         </is>
       </c>
       <c r="B1174" t="inlineStr">
         <is>
-          <t>75511 ₽/ед</t>
+          <t>79995 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1175">
       <c r="A1175" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 25 м3/ч 200 м 22 кВт ЭЦВ 8-25-200</t>
+          <t>Насос ЭЦВ 25 м3/ч 55 м 5,5 кВт ЭЦВ 8-25-55</t>
         </is>
       </c>
       <c r="B1175" t="inlineStr">
         <is>
-          <t>78581 ₽/ед</t>
+          <t>79972 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1176">
       <c r="A1176" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 2,5 м3/ч 200 м 3,7 кВт армлен ЭЦВ 4-2,5-200 армлен</t>
+          <t>Насос ЭЦВ 25 м3/ч 55 м 5,5 кВт нрк ЭЦВ 8-25-55 нрк</t>
         </is>
       </c>
       <c r="B1176" t="inlineStr">
         <is>
-          <t>51064 ₽/ед</t>
+          <t>80202 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1177">
       <c r="A1177" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 2,5 м3/ч 200 м 3 кВт ЭЦВ 4-2,5-200</t>
+          <t>Насос ЭЦВ 25 м3/ч 55 м 7,5 кВт 2ЭЦВ 8-25-55</t>
         </is>
       </c>
       <c r="B1177" t="inlineStr">
         <is>
-          <t>51017 ₽/ед</t>
+          <t>73559 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1178">
       <c r="A1178" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 25 м3/ч 20 м 2,2 кВт армлен ЭЦВ 6-25-20 армлен</t>
+          <t>Насос ЭЦВ 25 м3/ч 55 м 7,5 кВт 3ЭЦВ 8-25-55</t>
         </is>
       </c>
       <c r="B1178" t="inlineStr">
         <is>
-          <t>77123 ₽/ед</t>
+          <t>74760 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1179">
       <c r="A1179" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 25 м3/ч 220 м 22 кВт CRS 8-25/12</t>
+          <t>Насос ЭЦВ 25 м3/ч 55 м 7,5 кВт CRS 8-25/3</t>
         </is>
       </c>
       <c r="B1179" t="inlineStr">
         <is>
-          <t>75537 ₽/ед</t>
+          <t>76114 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1180">
       <c r="A1180" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 25 м3/ч 220 м 22 кВт ЭЦВ 8-25-220</t>
+          <t xml:space="preserve">Насос ЭЦВ 25 м3/ч 55 м 7,5 кВт нрк 2ЭЦВ 8-25-55 нрк </t>
         </is>
       </c>
       <c r="B1180" t="inlineStr">
         <is>
-          <t>78588 ₽/ед</t>
+          <t>73569 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1181">
       <c r="A1181" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 25 м3/ч 220 м 25 кВт noryl ЭЦВ 8-25-220 noryl</t>
+          <t>Насос ЭЦВ 25 м3/ч 55 м 7,5 кВт нрк CRS 8-25/3 нрк</t>
         </is>
       </c>
       <c r="B1181" t="inlineStr">
         <is>
-          <t>78726 ₽/ед</t>
+          <t>76135 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1182">
       <c r="A1182" t="inlineStr">
         <is>
-          <t xml:space="preserve">Насос ЭЦВ 25 м3/ч 230 м 22 кВт 2ЭЦВ 8-25-230 </t>
+          <t>Насос ЭЦВ 25 м3/ч 60 м 6,3 кВт ЭЦВ 6-25-60</t>
         </is>
       </c>
       <c r="B1182" t="inlineStr">
         <is>
-          <t>73236 ₽/ед</t>
+          <t>77401 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1183">
       <c r="A1183" t="inlineStr">
         <is>
-          <t xml:space="preserve">Насос ЭЦВ 25 м3/ч 230 м 22 кВт 3ЭЦВ 8-25-230 </t>
+          <t>Насос ЭЦВ 25 м3/ч 60 м 6,3 кВт армлен ЭЦВ 6-25-60 армлен</t>
         </is>
       </c>
       <c r="B1183" t="inlineStr">
         <is>
-          <t>74408 ₽/ед</t>
+          <t>77416 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1184">
       <c r="A1184" t="inlineStr">
         <is>
-          <t xml:space="preserve">Насос ЭЦВ 25 м3/ч 230 м 22 кВт CRS 8-25/13 </t>
+          <t>Насос ЭЦВ 25 м3/ч 60 м 7,5 кВт 2ЭЦВ 6-25-60</t>
         </is>
       </c>
       <c r="B1184" t="inlineStr">
         <is>
-          <t>75558 ₽/ед</t>
+          <t>72694 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1185">
       <c r="A1185" t="inlineStr">
         <is>
-          <t xml:space="preserve">Насос ЭЦВ 25 м3/ч 230 м 22 кВт нрк 2ЭЦВ 8-25-230 нрк </t>
+          <t>Насос ЭЦВ 25 м3/ч 60 м 7,5 кВт 3ЭЦВ 6-25-60</t>
         </is>
       </c>
       <c r="B1185" t="inlineStr">
         <is>
-          <t>73296 ₽/ед</t>
+          <t>74040 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1186">
       <c r="A1186" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 25 м3/ч 230 м 22 кВт нрк CRS 8-25/13 нрк</t>
+          <t>Насос ЭЦВ 25 м3/ч 60 м 7,5 кВт CRS 6-25/8</t>
         </is>
       </c>
       <c r="B1186" t="inlineStr">
         <is>
-          <t>75595 ₽/ед</t>
+          <t>75415 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1187">
       <c r="A1187" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 25 м3/ч 230 м 22 кВт нрк ЭЦВ 8-25-230 нрк</t>
+          <t>Насос ЭЦВ 25 м3/ч 70 м 6,3 кВт noryl ЭЦВ 8-25-60 noryl</t>
         </is>
       </c>
       <c r="B1187" t="inlineStr">
         <is>
-          <t>78840 ₽/ед</t>
+          <t>80285 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1188">
       <c r="A1188" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 25 м3/ч 230 м 22 кВт ЭЦВ 8-25-230</t>
+          <t xml:space="preserve">Насос ЭЦВ 25 м3/ч 70 м 7,5 кВт 2ЭЦВ 6-25-70 </t>
         </is>
       </c>
       <c r="B1188" t="inlineStr">
         <is>
-          <t>78799 ₽/ед</t>
+          <t>72726 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1189">
       <c r="A1189" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 25 м3/ч 230 м 25 кВт noryl ЭЦВ 8-25-230 noryl</t>
+          <t>Насос ЭЦВ 25 м3/ч 70 м 7,5 кВт 2ЭЦВ 8-25-70</t>
         </is>
       </c>
       <c r="B1189" t="inlineStr">
         <is>
-          <t>78817 ₽/ед</t>
+          <t>73727 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1190">
       <c r="A1190" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 25 м3/ч 250 м 26 кВт CRS 8-25/14</t>
+          <t xml:space="preserve">Насос ЭЦВ 25 м3/ч 70 м 7,5 кВт 3ЭЦВ 6-25-70 </t>
         </is>
       </c>
       <c r="B1190" t="inlineStr">
         <is>
-          <t>75636 ₽/ед</t>
+          <t>74045 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1191">
       <c r="A1191" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 25 м3/ч 250 м 32 кВт noryl ЭЦВ 8-25-250 noryl</t>
+          <t>Насос ЭЦВ 25 м3/ч 70 м 7,5 кВт 3ЭЦВ 8-25-70</t>
         </is>
       </c>
       <c r="B1191" t="inlineStr">
         <is>
-          <t>78893 ₽/ед</t>
+          <t>74775 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1192">
       <c r="A1192" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 25 м3/ч 250 м 32 кВт ЭЦВ 8-25-250</t>
+          <t xml:space="preserve">Насос ЭЦВ 25 м3/ч 70 м 7,5 кВт CRS 6-25/9 </t>
         </is>
       </c>
       <c r="B1192" t="inlineStr">
         <is>
-          <t>78887 ₽/ед</t>
+          <t>75420 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1193">
       <c r="A1193" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 2,5 м3/ч 25 м 0,37 кВт армлен ЭЦВ 4-2,5-25 армлен</t>
+          <t>Насос ЭЦВ 25 м3/ч 70 м 7,5 кВт CRS 8-25/4</t>
         </is>
       </c>
       <c r="B1193" t="inlineStr">
         <is>
-          <t>51197 ₽/ед</t>
+          <t>76148 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1194">
       <c r="A1194" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 25 м3/ч 25 м 3 кВт CRS 6-25/3</t>
+          <t>Насос ЭЦВ 25 м3/ч 70 м 7,5 кВт noryl ЭЦВ 8-25-70 noryl</t>
         </is>
       </c>
       <c r="B1194" t="inlineStr">
         <is>
-          <t>75292 ₽/ед</t>
+          <t>80472 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1195">
       <c r="A1195" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 25 м3/ч 25 м 3 кВт CRS 8-25/1</t>
+          <t>Насос ЭЦВ 25 м3/ч 70 м 7,5 кВт ЭЦВ 6-25-70</t>
         </is>
       </c>
       <c r="B1195" t="inlineStr">
         <is>
-          <t>75456 ₽/ед</t>
+          <t>77416 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1196">
       <c r="A1196" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 25 м3/ч 25 м 3 кВт армлен ЭЦВ 6-25-25 армлен</t>
+          <t>Насос ЭЦВ 25 м3/ч 70 м 7,5 кВт ЭЦВ 8-25-70</t>
         </is>
       </c>
       <c r="B1196" t="inlineStr">
         <is>
-          <t>77241 ₽/ед</t>
+          <t>80368 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1197">
       <c r="A1197" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 25 м3/ч 25 м 3 кВт ЭЦВ 6-25-25</t>
+          <t>Насос ЭЦВ 25 м3/ч 70 м 7,5 кВт армлен ЭЦВ 6-25-70 армлен</t>
         </is>
       </c>
       <c r="B1197" t="inlineStr">
         <is>
-          <t>77196 ₽/ед</t>
+          <t>77553 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1198">
       <c r="A1198" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 25 м3/ч 270 м 26 кВт CRS 8-25/15</t>
+          <t xml:space="preserve">Насос ЭЦВ 25 м3/ч 70 м 7,5 кВт нрк 2ЭЦВ 8-25-70 нрк </t>
         </is>
       </c>
       <c r="B1198" t="inlineStr">
         <is>
-          <t>75693 ₽/ед</t>
+          <t>73750 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1199">
       <c r="A1199" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 25 м3/ч 270 м 32 кВт noryl ЭЦВ 8-25-270 noryl</t>
+          <t>Насос ЭЦВ 25 м3/ч 70 м 7,5 кВт нрк CRS 8-25/4 нрк</t>
         </is>
       </c>
       <c r="B1199" t="inlineStr">
         <is>
-          <t>78977 ₽/ед</t>
+          <t>76179 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1200">
       <c r="A1200" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 25 м3/ч 270 м 32 кВт ЭЦВ 8-25-270</t>
+          <t>Насос ЭЦВ 25 м3/ч 70 м 7,5 кВт нрк ЭЦВ 8-25-70 нрк</t>
         </is>
       </c>
       <c r="B1200" t="inlineStr">
         <is>
-          <t>78896 ₽/ед</t>
+          <t>80511 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1201">
       <c r="A1201" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 25 м3/ч 300 м 32 кВт noryl ЭЦВ 8-25-300 noryl</t>
+          <t xml:space="preserve">Насос ЭЦВ 25 м3/ч 80 м 7,5 кВт 2ЭЦВ 6-25-80 </t>
         </is>
       </c>
       <c r="B1201" t="inlineStr">
         <is>
-          <t>79023 ₽/ед</t>
+          <t>72808 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1202">
       <c r="A1202" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 25 м3/ч 300 м 32 кВт нрк ЭЦВ 8-25-300 нрк</t>
+          <t xml:space="preserve">Насос ЭЦВ 25 м3/ч 80 м 7,5 кВт 3ЭЦВ 6-25-80 </t>
         </is>
       </c>
       <c r="B1202" t="inlineStr">
         <is>
-          <t>79046 ₽/ед</t>
+          <t>74054 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1203">
       <c r="A1203" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 25 м3/ч 300 м 32 кВт ЭЦВ 8-25-300</t>
+          <t>Насос ЭЦВ 25 м3/ч 80 м 7,5 кВт CRS 6-25/10</t>
         </is>
       </c>
       <c r="B1203" t="inlineStr">
         <is>
-          <t>79021 ₽/ед</t>
+          <t>74828 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1204">
       <c r="A1204" t="inlineStr">
         <is>
-          <t xml:space="preserve">Насос ЭЦВ 25 м3/ч 300 м 37 кВт 2ЭЦВ 8-25-300 </t>
+          <t>Насос ЭЦВ 25 м3/ч 80 м 7,5 кВт ЭЦВ 6-25-80</t>
         </is>
       </c>
       <c r="B1204" t="inlineStr">
         <is>
-          <t>73326 ₽/ед</t>
+          <t>77582 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1205">
       <c r="A1205" t="inlineStr">
         <is>
-          <t xml:space="preserve">Насос ЭЦВ 25 м3/ч 300 м 37 кВт 3ЭЦВ 8-25-300 </t>
+          <t>Насос ЭЦВ 25 м3/ч 80 м 7,5 кВт армлен ЭЦВ 6-25-80 армлен</t>
         </is>
       </c>
       <c r="B1205" t="inlineStr">
         <is>
-          <t>74465 ₽/ед</t>
+          <t>77623 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1206">
       <c r="A1206" t="inlineStr">
         <is>
-          <t xml:space="preserve">Насос ЭЦВ 25 м3/ч 300 м 37 кВт CRS 8-25/16 </t>
+          <t>Насос ЭЦВ 25 м3/ч 90 м 11 кВт CRS 8-25/5</t>
         </is>
       </c>
       <c r="B1206" t="inlineStr">
         <is>
-          <t>75735 ₽/ед</t>
+          <t>76205 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1207">
       <c r="A1207" t="inlineStr">
         <is>
-          <t xml:space="preserve">Насос ЭЦВ 25 м3/ч 300 м 37 кВт нрк 2ЭЦВ 8-25-300 нрк </t>
+          <t>Насос ЭЦВ 25 м3/ч 90 м 11 кВт ЭЦВ 8-25-90</t>
         </is>
       </c>
       <c r="B1207" t="inlineStr">
         <is>
-          <t>73342 ₽/ед</t>
+          <t>80541 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1208">
       <c r="A1208" t="inlineStr">
         <is>
-          <t xml:space="preserve">Насос ЭЦВ 25 м3/ч 300 м 37 кВт нрк CRS 8-25/16 нрк </t>
+          <t xml:space="preserve">Насос ЭЦВ 25 м3/ч 90 м 9 кВт 2ЭЦВ 6-25-90 </t>
         </is>
       </c>
       <c r="B1208" t="inlineStr">
         <is>
-          <t>75746 ₽/ед</t>
+          <t>72832 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1209">
       <c r="A1209" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 25 м3/ч 30 м 4 кВт CRS 6-25/4</t>
+          <t xml:space="preserve">Насос ЭЦВ 25 м3/ч 90 м 9 кВт 3ЭЦВ 6-25-90 </t>
         </is>
       </c>
       <c r="B1209" t="inlineStr">
         <is>
-          <t>75294 ₽/ед</t>
+          <t>74111 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1210">
       <c r="A1210" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 25 м3/ч 30 м 4 кВт армлен ЭЦВ 6-25-30 армлен</t>
+          <t>Насос ЭЦВ 25 м3/ч 90 м 9 кВт CRS 6-25/11</t>
         </is>
       </c>
       <c r="B1210" t="inlineStr">
         <is>
-          <t>77315 ₽/ед</t>
+          <t>74892 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1211">
       <c r="A1211" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 25 м3/ч 30 м 4 кВт ЭЦВ 6-25-30</t>
+          <t>Насос ЭЦВ 25 м3/ч 90 м 9 кВт noryl ЭЦВ 8-25-90 noryl</t>
         </is>
       </c>
       <c r="B1211" t="inlineStr">
         <is>
-          <t>77275 ₽/ед</t>
+          <t>80542 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1212">
       <c r="A1212" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 25 м3/ч 315 м 33 кВт noryl ЭЦВ 8-25-315 noryl</t>
+          <t>Насос ЭЦВ 25 м3/ч 90 м 9 кВт ЭЦВ 6-25-90</t>
         </is>
       </c>
       <c r="B1212" t="inlineStr">
         <is>
-          <t>79254 ₽/ед</t>
+          <t>77742 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1213">
       <c r="A1213" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 25 м3/ч 315 м 33 кВт ЭЦВ 8-25-315</t>
+          <t>Насос ЭЦВ 25 м3/ч 90 м 9 кВт армлен ЭЦВ 6-25-90 армлен</t>
         </is>
       </c>
       <c r="B1213" t="inlineStr">
         <is>
-          <t>79152 ₽/ед</t>
+          <t>77755 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1214">
       <c r="A1214" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 25 м3/ч 315 м 37 кВт CRS 8-25/17</t>
+          <t>Насос ЭЦВ 25 м3/ч 90 м 9 кВт нрк ЭЦВ 8-25-90 нрк</t>
         </is>
       </c>
       <c r="B1214" t="inlineStr">
         <is>
-          <t>75762 ₽/ед</t>
+          <t>80591 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1215">
       <c r="A1215" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 25 м3/ч 340 м 37 кВт noryl ЭЦВ 8-25-340 noryl</t>
+          <t>Насос ЭЦВ 250 м3/ч 105 м 110 кВт нро 2ЭЦВ 12-250-105 нро</t>
         </is>
       </c>
       <c r="B1215" t="inlineStr">
         <is>
-          <t>79381 ₽/ед</t>
+          <t>99196 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1216">
       <c r="A1216" t="inlineStr">
         <is>
-          <t xml:space="preserve">Насос ЭЦВ 25 м3/ч 340 м 45 кВт 2ЭЦВ 8-25-340 </t>
+          <t>Насос ЭЦВ 250 м3/ч 105 м 110 кВт нро 3ЭЦВ 12-250-105 нро</t>
         </is>
       </c>
       <c r="B1216" t="inlineStr">
         <is>
-          <t>73389 ₽/ед</t>
+          <t>99346 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1217">
       <c r="A1217" t="inlineStr">
         <is>
-          <t xml:space="preserve">Насос ЭЦВ 25 м3/ч 340 м 45 кВт 3ЭЦВ 8-25-340 </t>
+          <t>Насос ЭЦВ 250 м3/ч 105 м 110 кВт нро CRS 12-250/3 нро</t>
         </is>
       </c>
       <c r="B1217" t="inlineStr">
         <is>
-          <t>74513 ₽/ед</t>
+          <t>99511 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1218">
       <c r="A1218" t="inlineStr">
         <is>
-          <t xml:space="preserve">Насос ЭЦВ 25 м3/ч 340 м 45 кВт CRS 8-25/18 </t>
+          <t>Насос ЭЦВ 250 м3/ч 105 м 110 кВт нро ЭЦВ 12-250-105 нро</t>
         </is>
       </c>
       <c r="B1218" t="inlineStr">
         <is>
-          <t>75981 ₽/ед</t>
+          <t>99528 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1219">
       <c r="A1219" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 25 м3/ч 340 м 45 кВт ЭЦВ 8-25-340</t>
+          <t xml:space="preserve">Насос ЭЦВ 250 м3/ч 140 м 130 кВт нро 2ЭЦВ 12-250-140 нро </t>
         </is>
       </c>
       <c r="B1219" t="inlineStr">
         <is>
-          <t>79272 ₽/ед</t>
+          <t>99242 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1220">
       <c r="A1220" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 25 м3/ч 350 м 45 кВт CRS 8-25/19</t>
+          <t>Насос ЭЦВ 250 м3/ч 140 м 130 кВт нро 3ЭЦВ 12-250-140 нро</t>
         </is>
       </c>
       <c r="B1220" t="inlineStr">
         <is>
-          <t>76020 ₽/ед</t>
+          <t>99377 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1221">
       <c r="A1221" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 25 м3/ч 350 м 45 кВт noryl ЭЦВ 8-25-350 noryl</t>
+          <t xml:space="preserve">Насос ЭЦВ 250 м3/ч 140 м 130 кВт нро CRS 12-250/4 нро </t>
         </is>
       </c>
       <c r="B1221" t="inlineStr">
         <is>
-          <t>79614 ₽/ед</t>
+          <t>99524 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1222">
       <c r="A1222" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 25 м3/ч 350 м 45 кВт ЭЦВ 8-25-350</t>
+          <t>Насос ЭЦВ 250 м3/ч 140 м 130 кВт нро ЭЦВ 12-250-140 нро</t>
         </is>
       </c>
       <c r="B1222" t="inlineStr">
         <is>
-          <t>79592 ₽/ед</t>
+          <t>99590 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1223">
       <c r="A1223" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 2,5 м3/ч 35 м 0,55 кВт армлен ЭЦВ 4-2,5-35 армлен</t>
+          <t>Насос ЭЦВ 250 м3/ч 15 м 30 кВт нро/чл ЭЦВ 12-250-15 нро/чл</t>
         </is>
       </c>
       <c r="B1223" t="inlineStr">
         <is>
-          <t>51220 ₽/ед</t>
+          <t>99715 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1224">
       <c r="A1224" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 25 м3/ч 35 м 3 кВт ЭЦВ 8-25-35</t>
+          <t>Насос ЭЦВ 250 м3/ч 25 м 37 кВт нро/чл ЭЦВ 12-250-25 нро/чл</t>
         </is>
       </c>
       <c r="B1224" t="inlineStr">
         <is>
-          <t>79526 ₽/ед</t>
+          <t>99718 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1225">
       <c r="A1225" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 25 м3/ч 35 м 4 кВт CRS 8-25/2</t>
+          <t xml:space="preserve">Насос ЭЦВ 250 м3/ч 35 м 37 кВт нро 2ЭЦВ 12-250-35 нро </t>
         </is>
       </c>
       <c r="B1225" t="inlineStr">
         <is>
-          <t>76025 ₽/ед</t>
+          <t>99320 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1226">
       <c r="A1226" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 25 м3/ч 35 м 4 кВт noryl ЭЦВ 8-25-35 noryl</t>
+          <t xml:space="preserve">Насос ЭЦВ 250 м3/ч 35 м 37 кВт нро 3ЭЦВ 12-250-35 нро </t>
         </is>
       </c>
       <c r="B1226" t="inlineStr">
         <is>
-          <t>79555 ₽/ед</t>
+          <t>99391 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1227">
       <c r="A1227" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 25 м3/ч 370 м 45 кВт CRS 8-25/20</t>
+          <t xml:space="preserve">Насос ЭЦВ 250 м3/ч 35 м 37 кВт нро CRS 12-250/1 нро </t>
         </is>
       </c>
       <c r="B1227" t="inlineStr">
         <is>
-          <t>76037 ₽/ед</t>
+          <t>99437 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1228">
       <c r="A1228" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 25 м3/ч 370 м 45 кВт noryl ЭЦВ 8-25-370 noryl</t>
+          <t>Насос ЭЦВ 250 м3/ч 35 м 37 кВт нро ЭЦВ 12-250-35 нро</t>
         </is>
       </c>
       <c r="B1228" t="inlineStr">
         <is>
-          <t>79822 ₽/ед</t>
+          <t>99787 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1229">
       <c r="A1229" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 25 м3/ч 370 м 45 кВт ЭЦВ 8-25-370</t>
+          <t>Насос ЭЦВ 250 м3/ч 70 м 75 кВт нро 2ЭЦВ 12-250-70 нро</t>
         </is>
       </c>
       <c r="B1229" t="inlineStr">
         <is>
-          <t>79758 ₽/ед</t>
+          <t>99340 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1230">
       <c r="A1230" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 25 м3/ч 400 м 45 кВт 2ЭЦВ 8-25-400</t>
+          <t>Насос ЭЦВ 250 м3/ч 70 м 75 кВт нро 3ЭЦВ 12-250-70 нро</t>
         </is>
       </c>
       <c r="B1230" t="inlineStr">
         <is>
-          <t>73506 ₽/ед</t>
+          <t>99425 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1231">
       <c r="A1231" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 25 м3/ч 400 м 45 кВт 3ЭЦВ 8-25-400</t>
+          <t>Насос ЭЦВ 250 м3/ч 70 м 75 кВт нро CRS 12-250/2 нро</t>
         </is>
       </c>
       <c r="B1231" t="inlineStr">
         <is>
-          <t>74687 ₽/ед</t>
+          <t>99489 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1232">
       <c r="A1232" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 25 м3/ч 400 м 45 кВт CRS 8-25/21</t>
+          <t>Насос ЭЦВ 250 м3/ч 70 м 75 кВт нро ЭЦВ 12-250-70 нро</t>
         </is>
       </c>
       <c r="B1232" t="inlineStr">
         <is>
-          <t>76098 ₽/ед</t>
+          <t>99902 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1233">
       <c r="A1233" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 25 м3/ч 400 м 45 кВт noryl ЭЦВ 8-25-400 noryl</t>
+          <t>Насос ЭЦВ 255 м3/ч 30 м 37 кВт нро ЭЦВ 12-255-30 нро</t>
         </is>
       </c>
       <c r="B1233" t="inlineStr">
         <is>
-          <t>79928 ₽/ед</t>
+          <t>99915 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1234">
       <c r="A1234" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 25 м3/ч 400 м 45 кВт ЭЦВ 8-25-400</t>
+          <t>Насос ЭЦВ 300 м3/ч 30 м 45 кВт чл ЭЦВ 12-300 -30 чл</t>
         </is>
       </c>
       <c r="B1234" t="inlineStr">
         <is>
-          <t>79859 ₽/ед</t>
+          <t>99940 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1235">
       <c r="A1235" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 2,5 м3/ч 40 м 0,55 кВт армлен ЭЦВ 4-2,5-40 армлен</t>
+          <t>Насос ЭЦВ 300 м3/ч 55 м 63 кВт чл ЭЦВ 12-300 -55 чл</t>
         </is>
       </c>
       <c r="B1235" t="inlineStr">
         <is>
-          <t>51241 ₽/ед</t>
+          <t>99947 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1236">
       <c r="A1236" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 25 м3/ч 40 м 4 кВт CRS 6-25/5</t>
+          <t>Насос ЭЦВ 300 м3/ч 80 м 90 кВт чл ЭЦВ 12-300 -80 чл</t>
         </is>
       </c>
       <c r="B1236" t="inlineStr">
         <is>
-          <t>75310 ₽/ед</t>
+          <t>99975 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1237">
       <c r="A1237" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 25 м3/ч 40 м 4 кВт армлен ЭЦВ 6-25-40 армлен</t>
+          <t>Насос ЭЦВ 4 м3/ч 100 м 2,2 кВт армлен ЭЦВ 4-4-100 армлен</t>
         </is>
       </c>
       <c r="B1237" t="inlineStr">
         <is>
-          <t>77346 ₽/ед</t>
+          <t>52298 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1238">
       <c r="A1238" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 25 м3/ч 40 м 4 кВт ЭЦВ 6-25-40</t>
+          <t xml:space="preserve">Насос ЭЦВ 4 м3/ч 100 м 3 кВт 2ЭЦВ 6-4-100 </t>
         </is>
       </c>
       <c r="B1238" t="inlineStr">
         <is>
-          <t>77343 ₽/ед</t>
+          <t>51520 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1239">
       <c r="A1239" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 2,5 м3/ч 50 м 0,75 кВт армлен ЭЦВ 4-2,5-50 армлен</t>
+          <t xml:space="preserve">Насос ЭЦВ 4 м3/ч 100 м 3 кВт 3ЭЦВ 6-4-100 </t>
         </is>
       </c>
       <c r="B1239" t="inlineStr">
         <is>
-          <t>51261 ₽/ед</t>
+          <t>51726 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1240">
       <c r="A1240" t="inlineStr">
         <is>
-          <t xml:space="preserve">Насос ЭЦВ 25 м3/ч 50 м 5,5 кВт 2ЭЦВ 6-25-50 </t>
+          <t>Насос ЭЦВ 4 м3/ч 100 м 3 кВт CRS 6-4/9</t>
         </is>
       </c>
       <c r="B1240" t="inlineStr">
         <is>
-          <t>72668 ₽/ед</t>
+          <t>52255 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1241">
       <c r="A1241" t="inlineStr">
         <is>
-          <t xml:space="preserve">Насос ЭЦВ 25 м3/ч 50 м 5,5 кВт 3ЭЦВ 6-25-50 </t>
+          <t>Насос ЭЦВ 4 м3/ч 100 м 3 кВт ЭЦВ 5-4-100</t>
         </is>
       </c>
       <c r="B1241" t="inlineStr">
         <is>
-          <t>73986 ₽/ед</t>
+          <t>53157 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1242">
       <c r="A1242" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 25 м3/ч 50 м 5,5 кВт CRS 6-25/6</t>
+          <t>Насос ЭЦВ 4 м3/ч 100 м 3 кВт ЭЦВ 6-4-100</t>
         </is>
       </c>
       <c r="B1242" t="inlineStr">
         <is>
-          <t>75407 ₽/ед</t>
+          <t>53864 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1243">
       <c r="A1243" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 25 м3/ч 50 м 5,5 кВт армлен ЭЦВ 6-25-50 армлен</t>
+          <t>Насос ЭЦВ 4 м3/ч 100 м 3 кВт армлен ЭЦВ 5-4-100 армлен</t>
         </is>
       </c>
       <c r="B1243" t="inlineStr">
         <is>
-          <t>77398 ₽/ед</t>
+          <t>53209 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1244">
       <c r="A1244" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 25 м3/ч 50 м 5,5 кВт ЭЦВ 6-25-50</t>
+          <t>Насос ЭЦВ 4 м3/ч 100 м 3 кВт армлен ЭЦВ 6-4-100 армлен</t>
         </is>
       </c>
       <c r="B1244" t="inlineStr">
         <is>
-          <t>77361 ₽/ед</t>
+          <t>53880 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1245">
       <c r="A1245" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 25 м3/ч 55 м 5,5 кВт noryl ЭЦВ 8-25-55 noryl</t>
+          <t>Насос ЭЦВ 4 м3/ч 100 м 4 кВт ЭЦВ 4-4-100</t>
         </is>
       </c>
       <c r="B1245" t="inlineStr">
         <is>
-          <t>79995 ₽/ед</t>
+          <t>52266 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1246">
       <c r="A1246" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 25 м3/ч 55 м 5,5 кВт нрк ЭЦВ 8-25-55 нрк</t>
+          <t>Насос ЭЦВ 4 м3/ч 120 м 2,2 кВт армлен ЭЦВ 4-4-120 армлен</t>
         </is>
       </c>
       <c r="B1246" t="inlineStr">
         <is>
-          <t>80202 ₽/ед</t>
+          <t>52455 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1247">
       <c r="A1247" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 25 м3/ч 55 м 5,5 кВт ЭЦВ 8-25-55</t>
+          <t>Насос ЭЦВ 4 м3/ч 120 м 4 кВт ЭЦВ 4-4-120</t>
         </is>
       </c>
       <c r="B1247" t="inlineStr">
         <is>
-          <t>79972 ₽/ед</t>
+          <t>52440 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1248">
       <c r="A1248" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 25 м3/ч 55 м 7,5 кВт 2ЭЦВ 8-25-55</t>
+          <t>Насос ЭЦВ 4 м3/ч 125 м 3 кВт ЭЦВ 5-4-125</t>
         </is>
       </c>
       <c r="B1248" t="inlineStr">
         <is>
-          <t>73559 ₽/ед</t>
+          <t>53247 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1249">
       <c r="A1249" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 25 м3/ч 55 м 7,5 кВт 3ЭЦВ 8-25-55</t>
+          <t>Насос ЭЦВ 4 м3/ч 125 м 3 кВт армлен ЭЦВ 5-4-125 армлен</t>
         </is>
       </c>
       <c r="B1249" t="inlineStr">
         <is>
-          <t>74760 ₽/ед</t>
+          <t>53262 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1250">
       <c r="A1250" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 25 м3/ч 55 м 7,5 кВт CRS 8-25/3</t>
+          <t>Насос ЭЦВ 4 м3/ч 130 м 4 кВт 2ЭЦВ 6-4-130</t>
         </is>
       </c>
       <c r="B1250" t="inlineStr">
         <is>
-          <t>76114 ₽/ед</t>
+          <t>51541 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1251">
       <c r="A1251" t="inlineStr">
         <is>
-          <t xml:space="preserve">Насос ЭЦВ 25 м3/ч 55 м 7,5 кВт нрк 2ЭЦВ 8-25-55 нрк </t>
+          <t>Насос ЭЦВ 4 м3/ч 130 м 4 кВт 3ЭЦВ 6-4-130</t>
         </is>
       </c>
       <c r="B1251" t="inlineStr">
         <is>
-          <t>73569 ₽/ед</t>
+          <t>51759 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1252">
       <c r="A1252" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 25 м3/ч 55 м 7,5 кВт нрк CRS 8-25/3 нрк</t>
+          <t xml:space="preserve">Насос ЭЦВ 4 м3/ч 130 м 4 кВт CRS 6-4/11 </t>
         </is>
       </c>
       <c r="B1252" t="inlineStr">
         <is>
-          <t>76135 ₽/ед</t>
+          <t>52059 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1253">
       <c r="A1253" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 25 м3/ч 60 м 6,3 кВт армлен ЭЦВ 6-25-60 армлен</t>
+          <t>Насос ЭЦВ 4 м3/ч 130 м 4 кВт ЭЦВ 6-4-130</t>
         </is>
       </c>
       <c r="B1253" t="inlineStr">
         <is>
-          <t>77416 ₽/ед</t>
+          <t>53881 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1254">
       <c r="A1254" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 25 м3/ч 60 м 6,3 кВт ЭЦВ 6-25-60</t>
+          <t>Насос ЭЦВ 4 м3/ч 130 м 4 кВт армлен ЭЦВ 6-4-130 армлен</t>
         </is>
       </c>
       <c r="B1254" t="inlineStr">
         <is>
-          <t>77401 ₽/ед</t>
+          <t>53951 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1255">
       <c r="A1255" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 25 м3/ч 60 м 7,5 кВт 2ЭЦВ 6-25-60</t>
+          <t>Насос ЭЦВ 4 м3/ч 135 м 3 кВт армлен ЭЦВ 5-4-135 армлен</t>
         </is>
       </c>
       <c r="B1255" t="inlineStr">
         <is>
-          <t>72694 ₽/ед</t>
+          <t>53390 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1256">
       <c r="A1256" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 25 м3/ч 60 м 7,5 кВт 3ЭЦВ 6-25-60</t>
+          <t>Насос ЭЦВ 4 м3/ч 140 м 3 кВт армлен ЭЦВ 4-4-140 армлен</t>
         </is>
       </c>
       <c r="B1256" t="inlineStr">
         <is>
-          <t>74040 ₽/ед</t>
+          <t>52514 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1257">
       <c r="A1257" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 25 м3/ч 60 м 7,5 кВт CRS 6-25/8</t>
+          <t>Насос ЭЦВ 4 м3/ч 140 м 4 кВт армлен ЭЦВ 6-4-140 армлен</t>
         </is>
       </c>
       <c r="B1257" t="inlineStr">
         <is>
-          <t>75415 ₽/ед</t>
+          <t>54019 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1258">
       <c r="A1258" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 2,5 м3/ч 65 м 1,1 кВт армлен ЭЦВ 4-2,5-65 армлен</t>
+          <t>Насос ЭЦВ 4 м3/ч 140 м 5,5 кВт ЭЦВ 4-4-140</t>
         </is>
       </c>
       <c r="B1258" t="inlineStr">
         <is>
-          <t>51315 ₽/ед</t>
+          <t>52502 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1259">
       <c r="A1259" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 2,5 м3/ч 65 м 1,1 кВт ЭЦВ 4-2,5-65</t>
+          <t>Насос ЭЦВ 4 м3/ч 160 м 3 кВт армлен ЭЦВ 4-4-160 армлен</t>
         </is>
       </c>
       <c r="B1259" t="inlineStr">
         <is>
-          <t>51266 ₽/ед</t>
+          <t>52536 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1260">
       <c r="A1260" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 25 м3/ч 70 м 6,3 кВт noryl ЭЦВ 8-25-60 noryl</t>
+          <t>Насос ЭЦВ 4 м3/ч 160 м 4 кВт 2ЭЦВ 6-4-160</t>
         </is>
       </c>
       <c r="B1260" t="inlineStr">
         <is>
-          <t>80285 ₽/ед</t>
+          <t>51590 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1261">
       <c r="A1261" t="inlineStr">
         <is>
-          <t xml:space="preserve">Насос ЭЦВ 25 м3/ч 70 м 7,5 кВт 2ЭЦВ 6-25-70 </t>
+          <t>Насос ЭЦВ 4 м3/ч 160 м 4 кВт 3ЭЦВ 6-4-160</t>
         </is>
       </c>
       <c r="B1261" t="inlineStr">
         <is>
-          <t>72726 ₽/ед</t>
+          <t>51773 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1262">
       <c r="A1262" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 25 м3/ч 70 м 7,5 кВт 2ЭЦВ 8-25-70</t>
+          <t>Насос ЭЦВ 4 м3/ч 160 м 4 кВт CRS 6-4/14</t>
         </is>
       </c>
       <c r="B1262" t="inlineStr">
         <is>
-          <t>73727 ₽/ед</t>
+          <t>52087 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1263">
       <c r="A1263" t="inlineStr">
         <is>
-          <t xml:space="preserve">Насос ЭЦВ 25 м3/ч 70 м 7,5 кВт 3ЭЦВ 6-25-70 </t>
+          <t>Насос ЭЦВ 4 м3/ч 160 м 4 кВт ЭЦВ 5-4-160</t>
         </is>
       </c>
       <c r="B1263" t="inlineStr">
         <is>
-          <t>74045 ₽/ед</t>
+          <t>53401 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1264">
       <c r="A1264" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 25 м3/ч 70 м 7,5 кВт 3ЭЦВ 8-25-70</t>
+          <t>Насос ЭЦВ 4 м3/ч 160 м 4 кВт ЭЦВ 6-4-160</t>
         </is>
       </c>
       <c r="B1264" t="inlineStr">
         <is>
-          <t>74775 ₽/ед</t>
+          <t>54026 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1265">
       <c r="A1265" t="inlineStr">
         <is>
-          <t xml:space="preserve">Насос ЭЦВ 25 м3/ч 70 м 7,5 кВт CRS 6-25/9 </t>
+          <t>Насос ЭЦВ 4 м3/ч 160 м 4 кВт армлен ЭЦВ 5-4-160 армлен</t>
         </is>
       </c>
       <c r="B1265" t="inlineStr">
         <is>
-          <t>75420 ₽/ед</t>
+          <t>53493 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1266">
       <c r="A1266" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 25 м3/ч 70 м 7,5 кВт CRS 8-25/4</t>
+          <t>Насос ЭЦВ 4 м3/ч 160 м 4 кВт армлен ЭЦВ 6-4-160 армлен</t>
         </is>
       </c>
       <c r="B1266" t="inlineStr">
         <is>
-          <t>76148 ₽/ед</t>
+          <t>54083 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1267">
       <c r="A1267" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 25 м3/ч 70 м 7,5 кВт noryl ЭЦВ 8-25-70 noryl</t>
+          <t>Насос ЭЦВ 4 м3/ч 180 м 4 кВт армлен ЭЦВ 4-4-180 армлен</t>
         </is>
       </c>
       <c r="B1267" t="inlineStr">
         <is>
-          <t>80472 ₽/ед</t>
+          <t>52557 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1268">
       <c r="A1268" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 25 м3/ч 70 м 7,5 кВт армлен ЭЦВ 6-25-70 армлен</t>
+          <t>Насос ЭЦВ 4 м3/ч 180 м 5,5 кВт армлен ЭЦВ 5-4-180 армлен</t>
         </is>
       </c>
       <c r="B1268" t="inlineStr">
         <is>
-          <t>77553 ₽/ед</t>
+          <t>53503 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1269">
       <c r="A1269" t="inlineStr">
         <is>
-          <t xml:space="preserve">Насос ЭЦВ 25 м3/ч 70 м 7,5 кВт нрк 2ЭЦВ 8-25-70 нрк </t>
+          <t>Насос ЭЦВ 4 м3/ч 180 м 5,5 кВт армлен ЭЦВ 6-4-180 армлен</t>
         </is>
       </c>
       <c r="B1269" t="inlineStr">
         <is>
-          <t>73750 ₽/ед</t>
+          <t>54114 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1270">
       <c r="A1270" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 25 м3/ч 70 м 7,5 кВт нрк CRS 8-25/4 нрк</t>
+          <t xml:space="preserve">Насос ЭЦВ 4 м3/ч 190 м 4 кВт 2ЭЦВ 6-4-190 </t>
         </is>
       </c>
       <c r="B1270" t="inlineStr">
         <is>
-          <t>76179 ₽/ед</t>
+          <t>51668 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1271">
       <c r="A1271" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 25 м3/ч 70 м 7,5 кВт нрк ЭЦВ 8-25-70 нрк</t>
+          <t xml:space="preserve">Насос ЭЦВ 4 м3/ч 190 м 4 кВт 3ЭЦВ 6-4-190 </t>
         </is>
       </c>
       <c r="B1271" t="inlineStr">
         <is>
-          <t>80511 ₽/ед</t>
+          <t>51903 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1272">
       <c r="A1272" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 25 м3/ч 70 м 7,5 кВт ЭЦВ 6-25-70</t>
+          <t>Насос ЭЦВ 4 м3/ч 190 м 4 кВт CRS 6-4/16</t>
         </is>
       </c>
       <c r="B1272" t="inlineStr">
         <is>
-          <t>77416 ₽/ед</t>
+          <t>52123 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1273">
       <c r="A1273" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 25 м3/ч 70 м 7,5 кВт ЭЦВ 8-25-70</t>
+          <t>Насос ЭЦВ 4 м3/ч 190 м 4 кВт ЭЦВ 6-4-190</t>
         </is>
       </c>
       <c r="B1273" t="inlineStr">
         <is>
-          <t>80368 ₽/ед</t>
+          <t>54162 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1274">
       <c r="A1274" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 2,5 м3/ч 80 м 1,1 кВт армлен ЭЦВ 4-2,5-80 армлен</t>
+          <t>Насос ЭЦВ 4 м3/ч 190 м 6,3 кВт армлен ЭЦВ 6-4-190 армлен</t>
         </is>
       </c>
       <c r="B1274" t="inlineStr">
         <is>
-          <t>51515 ₽/ед</t>
+          <t>54193 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1275">
       <c r="A1275" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 2,5 м3/ч 80 м 1,1 кВт ЭЦВ 4-2,5-80</t>
+          <t>Насос ЭЦВ 4 м3/ч 20 м 0,37 кВт армлен ЭЦВ 4-4-20 армлен</t>
         </is>
       </c>
       <c r="B1275" t="inlineStr">
         <is>
-          <t>51342 ₽/ед</t>
+          <t>52561 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1276">
       <c r="A1276" t="inlineStr">
         <is>
-          <t xml:space="preserve">Насос ЭЦВ 25 м3/ч 80 м 7,5 кВт 2ЭЦВ 6-25-80 </t>
+          <t>Насос ЭЦВ 4 м3/ч 200 м 4 кВт армлен ЭЦВ 4-4-200 армлен</t>
         </is>
       </c>
       <c r="B1276" t="inlineStr">
         <is>
-          <t>72808 ₽/ед</t>
+          <t>52616 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1277">
       <c r="A1277" t="inlineStr">
         <is>
-          <t xml:space="preserve">Насос ЭЦВ 25 м3/ч 80 м 7,5 кВт 3ЭЦВ 6-25-80 </t>
+          <t>Насос ЭЦВ 4 м3/ч 200 м 5,5 кВт армлен ЭЦВ 5-4-200 армлен</t>
         </is>
       </c>
       <c r="B1277" t="inlineStr">
         <is>
-          <t>74054 ₽/ед</t>
+          <t>53517 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1278">
       <c r="A1278" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 25 м3/ч 80 м 7,5 кВт CRS 6-25/10</t>
+          <t>Насос ЭЦВ 4 м3/ч 220 м 5,5 кВт армлен ЭЦВ 5-4-220 армлен</t>
         </is>
       </c>
       <c r="B1278" t="inlineStr">
         <is>
-          <t>74828 ₽/ед</t>
+          <t>53522 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1279">
       <c r="A1279" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 25 м3/ч 80 м 7,5 кВт армлен ЭЦВ 6-25-80 армлен</t>
+          <t>Насос ЭЦВ 4 м3/ч 30 м 0,55 кВт армлен ЭЦВ 4-4-30 армлен</t>
         </is>
       </c>
       <c r="B1279" t="inlineStr">
         <is>
-          <t>77623 ₽/ед</t>
+          <t>52628 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1280">
       <c r="A1280" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 25 м3/ч 80 м 7,5 кВт ЭЦВ 6-25-80</t>
+          <t>Насос ЭЦВ 4 м3/ч 300 м 16,5 кВт ЭЦВ 6-4-300</t>
         </is>
       </c>
       <c r="B1280" t="inlineStr">
         <is>
-          <t>77582 ₽/ед</t>
+          <t>54236 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1281">
       <c r="A1281" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 25 м3/ч 90 м 11 кВт CRS 8-25/5</t>
+          <t>Насос ЭЦВ 4 м3/ч 40 м 0,75 кВт армлен ЭЦВ 4-4-40 армлен</t>
         </is>
       </c>
       <c r="B1281" t="inlineStr">
         <is>
-          <t>76205 ₽/ед</t>
+          <t>52654 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1282">
       <c r="A1282" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 25 м3/ч 90 м 11 кВт ЭЦВ 8-25-90</t>
+          <t>Насос ЭЦВ 4 м3/ч 45 м 2,2 кВт ЭЦВ 4-4-45</t>
         </is>
       </c>
       <c r="B1282" t="inlineStr">
         <is>
-          <t>80541 ₽/ед</t>
+          <t>52682 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1283">
       <c r="A1283" t="inlineStr">
         <is>
-          <t xml:space="preserve">Насос ЭЦВ 25 м3/ч 90 м 9 кВт 2ЭЦВ 6-25-90 </t>
+          <t>Насос ЭЦВ 4 м3/ч 50 м 1,1 кВт армлен ЭЦВ 4-4-50 армлен</t>
         </is>
       </c>
       <c r="B1283" t="inlineStr">
         <is>
-          <t>72832 ₽/ед</t>
+          <t>52822 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1284">
       <c r="A1284" t="inlineStr">
         <is>
-          <t xml:space="preserve">Насос ЭЦВ 25 м3/ч 90 м 9 кВт 3ЭЦВ 6-25-90 </t>
+          <t>Насос ЭЦВ 4 м3/ч 60 м 1,1 кВт армлен ЭЦВ 4-4-60 армлен</t>
         </is>
       </c>
       <c r="B1284" t="inlineStr">
         <is>
-          <t>74111 ₽/ед</t>
+          <t>52968 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1285">
       <c r="A1285" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 25 м3/ч 90 м 9 кВт CRS 6-25/11</t>
+          <t>Насос ЭЦВ 4 м3/ч 60 м 2,2 кВт ЭЦВ 4-4-60</t>
         </is>
       </c>
       <c r="B1285" t="inlineStr">
         <is>
-          <t>74892 ₽/ед</t>
+          <t>52896 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1286">
       <c r="A1286" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 25 м3/ч 90 м 9 кВт noryl ЭЦВ 8-25-90 noryl</t>
+          <t>Насос ЭЦВ 4 м3/ч 60 м 3 кВт армлен ЭЦВ 5-4-60 армлен</t>
         </is>
       </c>
       <c r="B1286" t="inlineStr">
         <is>
-          <t>80542 ₽/ед</t>
+          <t>53575 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1287">
       <c r="A1287" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 25 м3/ч 90 м 9 кВт армлен ЭЦВ 6-25-90 армлен</t>
+          <t>Насос ЭЦВ 4 м3/ч 70 м 2,2 кВт ЭЦВ 6-4-70</t>
         </is>
       </c>
       <c r="B1287" t="inlineStr">
         <is>
-          <t>77755 ₽/ед</t>
+          <t>54341 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1288">
       <c r="A1288" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 25 м3/ч 90 м 9 кВт нрк ЭЦВ 8-25-90 нрк</t>
+          <t>Насос ЭЦВ 4 м3/ч 70 м 2,2 кВт армлен ЭЦВ 6-4-70 армлен</t>
         </is>
       </c>
       <c r="B1288" t="inlineStr">
         <is>
-          <t>80591 ₽/ед</t>
+          <t>54412 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1289">
       <c r="A1289" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 25 м3/ч 90 м 9 кВт ЭЦВ 6-25-90</t>
+          <t xml:space="preserve">Насос ЭЦВ 4 м3/ч 70 м 3 кВт 2ЭЦВ 6-4-70 </t>
         </is>
       </c>
       <c r="B1289" t="inlineStr">
         <is>
-          <t>77742 ₽/ед</t>
+          <t>51671 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1290">
       <c r="A1290" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 300 м3/ч 30 м 45 кВт чл ЭЦВ 12-300 -30 чл</t>
+          <t xml:space="preserve">Насос ЭЦВ 4 м3/ч 70 м 3 кВт 3ЭЦВ 6-4-70 </t>
         </is>
       </c>
       <c r="B1290" t="inlineStr">
         <is>
-          <t>99940 ₽/ед</t>
+          <t>51993 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1291">
       <c r="A1291" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 300 м3/ч 55 м 63 кВт чл ЭЦВ 12-300 -55 чл</t>
+          <t xml:space="preserve">Насос ЭЦВ 4 м3/ч 70 м 3 кВт CRS 6-4/6 </t>
         </is>
       </c>
       <c r="B1291" t="inlineStr">
         <is>
-          <t>99947 ₽/ед</t>
+          <t>52127 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1292">
       <c r="A1292" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 300 м3/ч 80 м 90 кВт чл ЭЦВ 12-300 -80 чл</t>
+          <t>Насос ЭЦВ 4 м3/ч 75 м 2,2 кВт ЭЦВ 5-4-75</t>
         </is>
       </c>
       <c r="B1292" t="inlineStr">
         <is>
-          <t>99975 ₽/ед</t>
+          <t>53599 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1293">
       <c r="A1293" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 40 м3/ч 100 м 17 кВт noryl ЭЦВ 8-40-100 noryl</t>
+          <t>Насос ЭЦВ 4 м3/ч 75 м 2,2 кВт армлен ЭЦВ 5-4-75 армлен</t>
         </is>
       </c>
       <c r="B1293" t="inlineStr">
         <is>
-          <t>82647 ₽/ед</t>
+          <t>53636 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1294">
       <c r="A1294" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 40 м3/ч 110 м 17 кВт noryl ЭЦВ 8-40-110 noryl</t>
+          <t>Насос ЭЦВ 4 м3/ч 80 м 1,5 кВт армлен ЭЦВ 4-4-80 армлен</t>
         </is>
       </c>
       <c r="B1294" t="inlineStr">
         <is>
-          <t>82712 ₽/ед</t>
+          <t>53126 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1295">
       <c r="A1295" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 40 м3/ч 120 м 20 кВт noryl ЭЦВ 8-40-120 noryl</t>
+          <t>Насос ЭЦВ 4 м3/ч 80 м 2,2 кВт армлен ЭЦВ 5-4-80 армлен</t>
         </is>
       </c>
       <c r="B1295" t="inlineStr">
         <is>
-          <t>82762 ₽/ед</t>
+          <t>53727 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1296">
       <c r="A1296" t="inlineStr">
         <is>
-          <t xml:space="preserve">Насос ЭЦВ 40 м3/ч 120 м 22 кВт 2ЭЦВ 8-40-120 </t>
+          <t>Насос ЭЦВ 4 м3/ч 80 м 3 кВт ЭЦВ 4-4-80</t>
         </is>
       </c>
       <c r="B1296" t="inlineStr">
         <is>
-          <t>80619 ₽/ед</t>
+          <t>53099 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1297">
       <c r="A1297" t="inlineStr">
         <is>
-          <t xml:space="preserve">Насос ЭЦВ 40 м3/ч 120 м 22 кВт 3ЭЦВ 8-40-120 </t>
+          <t>Насос ЭЦВ 4 м3/ч 90 м 3 кВт армлен ЭЦВ 6-4-90 армлен</t>
         </is>
       </c>
       <c r="B1297" t="inlineStr">
         <is>
-          <t>81062 ₽/ед</t>
+          <t>54440 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1298">
       <c r="A1298" t="inlineStr">
         <is>
-          <t xml:space="preserve">Насос ЭЦВ 40 м3/ч 120 м 22 кВт CRS 8-40/7 </t>
+          <t>Насос ЭЦВ 40 м3/ч 100 м 17 кВт noryl ЭЦВ 8-40-100 noryl</t>
         </is>
       </c>
       <c r="B1298" t="inlineStr">
         <is>
-          <t>82521 ₽/ед</t>
+          <t>82647 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1299">
       <c r="A1299" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 40 м3/ч 120 м 22 кВт нрк 2ЭЦВ 8-40-120 нрк</t>
+          <t>Насос ЭЦВ 40 м3/ч 110 м 17 кВт noryl ЭЦВ 8-40-110 noryl</t>
         </is>
       </c>
       <c r="B1299" t="inlineStr">
         <is>
-          <t>80652 ₽/ед</t>
+          <t>82712 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1300">
       <c r="A1300" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 40 м3/ч 120 м 22 кВт нрк 3ЭЦВ 8-40-120 нрк</t>
+          <t>Насос ЭЦВ 40 м3/ч 120 м 20 кВт noryl ЭЦВ 8-40-120 noryl</t>
         </is>
       </c>
       <c r="B1300" t="inlineStr">
         <is>
-          <t>81129 ₽/ед</t>
+          <t>82762 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1301">
       <c r="A1301" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 40 м3/ч 120 м 22 кВт нрк CRS 8-40/7 нрк</t>
+          <t xml:space="preserve">Насос ЭЦВ 40 м3/ч 120 м 22 кВт 2ЭЦВ 8-40-120 </t>
         </is>
       </c>
       <c r="B1301" t="inlineStr">
         <is>
-          <t>82524 ₽/ед</t>
+          <t>80619 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1302">
       <c r="A1302" t="inlineStr">
         <is>
-          <t xml:space="preserve">Насос ЭЦВ 40 м3/ч 120 м 22 кВт ЭЦВ 8-40-120 </t>
+          <t xml:space="preserve">Насос ЭЦВ 40 м3/ч 120 м 22 кВт 3ЭЦВ 8-40-120 </t>
         </is>
       </c>
       <c r="B1302" t="inlineStr">
         <is>
-          <t>82723 ₽/ед</t>
+          <t>81062 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1303">
       <c r="A1303" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 40 м3/ч 125 м 20 кВт noryl ЭЦВ 8-40-125 noryl</t>
+          <t xml:space="preserve">Насос ЭЦВ 40 м3/ч 120 м 22 кВт CRS 8-40/7 </t>
         </is>
       </c>
       <c r="B1303" t="inlineStr">
         <is>
-          <t>82796 ₽/ед</t>
+          <t>82521 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1304">
       <c r="A1304" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 40 м3/ч 125 м 20 кВт нрк ЭЦВ 8-40-120 нрк</t>
+          <t xml:space="preserve">Насос ЭЦВ 40 м3/ч 120 м 22 кВт ЭЦВ 8-40-120 </t>
         </is>
       </c>
       <c r="B1304" t="inlineStr">
         <is>
-          <t>82785 ₽/ед</t>
+          <t>82723 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1305">
       <c r="A1305" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 40 м3/ч 135 м 22 кВт ЭЦВ 8-40-135</t>
+          <t>Насос ЭЦВ 40 м3/ч 120 м 22 кВт нрк 2ЭЦВ 8-40-120 нрк</t>
         </is>
       </c>
       <c r="B1305" t="inlineStr">
         <is>
-          <t>82824 ₽/ед</t>
+          <t>80652 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1306">
       <c r="A1306" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 40 м3/ч 135 м 25 кВт noryl ЭЦВ 8-40-135 noryl</t>
+          <t>Насос ЭЦВ 40 м3/ч 120 м 22 кВт нрк 3ЭЦВ 8-40-120 нрк</t>
         </is>
       </c>
       <c r="B1306" t="inlineStr">
         <is>
-          <t>82832 ₽/ед</t>
+          <t>81129 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1307">
       <c r="A1307" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 40 м3/ч 135 м 25 кВт нрк ЭЦВ 8-40-135 нрк</t>
+          <t>Насос ЭЦВ 40 м3/ч 120 м 22 кВт нрк CRS 8-40/7 нрк</t>
         </is>
       </c>
       <c r="B1307" t="inlineStr">
         <is>
-          <t>82855 ₽/ед</t>
+          <t>82524 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1308">
       <c r="A1308" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 40 м3/ч 135 м 30 кВт CRS 8-40/8</t>
+          <t>Насос ЭЦВ 40 м3/ч 125 м 20 кВт noryl ЭЦВ 8-40-125 noryl</t>
         </is>
       </c>
       <c r="B1308" t="inlineStr">
         <is>
-          <t>82535 ₽/ед</t>
+          <t>82796 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1309">
       <c r="A1309" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 40 м3/ч 140 м 25 кВт noryl ЭЦВ 8-40-140 noryl</t>
+          <t>Насос ЭЦВ 40 м3/ч 125 м 20 кВт нрк ЭЦВ 8-40-120 нрк</t>
         </is>
       </c>
       <c r="B1309" t="inlineStr">
         <is>
-          <t>82936 ₽/ед</t>
+          <t>82785 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1310">
       <c r="A1310" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 40 м3/ч 150 м 25 кВт noryl ЭЦВ 8-40-150 noryl</t>
+          <t>Насос ЭЦВ 40 м3/ч 135 м 22 кВт ЭЦВ 8-40-135</t>
         </is>
       </c>
       <c r="B1310" t="inlineStr">
         <is>
-          <t>83050 ₽/ед</t>
+          <t>82824 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1311">
       <c r="A1311" t="inlineStr">
         <is>
-          <t xml:space="preserve">Насос ЭЦВ 40 м3/ч 150 м 30 кВт 2ЭЦВ 8-40-150 </t>
+          <t>Насос ЭЦВ 40 м3/ч 135 м 25 кВт noryl ЭЦВ 8-40-135 noryl</t>
         </is>
       </c>
       <c r="B1311" t="inlineStr">
         <is>
-          <t>80660 ₽/ед</t>
+          <t>82832 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1312">
       <c r="A1312" t="inlineStr">
         <is>
-          <t xml:space="preserve">Насос ЭЦВ 40 м3/ч 150 м 30 кВт 3ЭЦВ 8-40-150 </t>
+          <t>Насос ЭЦВ 40 м3/ч 135 м 25 кВт нрк ЭЦВ 8-40-135 нрк</t>
         </is>
       </c>
       <c r="B1312" t="inlineStr">
         <is>
-          <t>81178 ₽/ед</t>
+          <t>82855 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1313">
       <c r="A1313" t="inlineStr">
         <is>
-          <t xml:space="preserve">Насос ЭЦВ 40 м3/ч 150 м 30 кВт CRS 8-40/9 </t>
+          <t>Насос ЭЦВ 40 м3/ч 135 м 30 кВт CRS 8-40/8</t>
         </is>
       </c>
       <c r="B1313" t="inlineStr">
         <is>
-          <t>82544 ₽/ед</t>
+          <t>82535 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1314">
       <c r="A1314" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 40 м3/ч 150 м 30 кВт нрк 2ЭЦВ 8-40-150 нрк</t>
+          <t>Насос ЭЦВ 40 м3/ч 140 м 25 кВт noryl ЭЦВ 8-40-140 noryl</t>
         </is>
       </c>
       <c r="B1314" t="inlineStr">
         <is>
-          <t>80696 ₽/ед</t>
+          <t>82936 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1315">
       <c r="A1315" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 40 м3/ч 150 м 30 кВт нрк 3ЭЦВ 8-40-150 нрк</t>
+          <t>Насос ЭЦВ 40 м3/ч 15 м 3 кВт CRS 8-40/1</t>
         </is>
       </c>
       <c r="B1315" t="inlineStr">
         <is>
-          <t>81244 ₽/ед</t>
+          <t>81823 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1316">
       <c r="A1316" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 40 м3/ч 150 м 30 кВт нрк CRS 8-40/9 нрк</t>
+          <t>Насос ЭЦВ 40 м3/ч 15 м 3 кВт noryl ЭЦВ 8-40-15 noryl</t>
         </is>
       </c>
       <c r="B1316" t="inlineStr">
         <is>
-          <t>82586 ₽/ед</t>
+          <t>82993 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1317">
       <c r="A1317" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 40 м3/ч 150 м 32 кВт нрк ЭЦВ 8-40-150 нрк</t>
+          <t>Насос ЭЦВ 40 м3/ч 15 м 3 кВт ЭЦВ 8-40-15</t>
         </is>
       </c>
       <c r="B1317" t="inlineStr">
         <is>
-          <t>83092 ₽/ед</t>
+          <t>82956 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1318">
       <c r="A1318" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 40 м3/ч 150 м 32 кВт ЭЦВ 8-40-150</t>
+          <t>Насос ЭЦВ 40 м3/ч 15 м 3 кВт нрк ЭЦВ 8-40-15 нрк</t>
         </is>
       </c>
       <c r="B1318" t="inlineStr">
         <is>
-          <t>83046 ₽/ед</t>
+          <t>83006 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1319">
       <c r="A1319" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 40 м3/ч 15 м 3 кВт CRS 8-40/1</t>
+          <t>Насос ЭЦВ 40 м3/ч 150 м 25 кВт noryl ЭЦВ 8-40-150 noryl</t>
         </is>
       </c>
       <c r="B1319" t="inlineStr">
         <is>
-          <t>81823 ₽/ед</t>
+          <t>83050 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1320">
       <c r="A1320" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 40 м3/ч 15 м 3 кВт noryl ЭЦВ 8-40-15 noryl</t>
+          <t xml:space="preserve">Насос ЭЦВ 40 м3/ч 150 м 30 кВт 2ЭЦВ 8-40-150 </t>
         </is>
       </c>
       <c r="B1320" t="inlineStr">
         <is>
-          <t>82993 ₽/ед</t>
+          <t>80660 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1321">
       <c r="A1321" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 40 м3/ч 15 м 3 кВт нрк ЭЦВ 8-40-15 нрк</t>
+          <t xml:space="preserve">Насос ЭЦВ 40 м3/ч 150 м 30 кВт 3ЭЦВ 8-40-150 </t>
         </is>
       </c>
       <c r="B1321" t="inlineStr">
         <is>
-          <t>83006 ₽/ед</t>
+          <t>81178 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1322">
       <c r="A1322" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 40 м3/ч 15 м 3 кВт ЭЦВ 8-40-15</t>
+          <t xml:space="preserve">Насос ЭЦВ 40 м3/ч 150 м 30 кВт CRS 8-40/9 </t>
         </is>
       </c>
       <c r="B1322" t="inlineStr">
         <is>
-          <t>82956 ₽/ед</t>
+          <t>82544 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1323">
       <c r="A1323" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 40 м3/ч 160 м 32 кВт noryl ЭЦВ 8-40-160 noryl</t>
+          <t>Насос ЭЦВ 40 м3/ч 150 м 30 кВт нрк 2ЭЦВ 8-40-150 нрк</t>
         </is>
       </c>
       <c r="B1323" t="inlineStr">
         <is>
-          <t>83144 ₽/ед</t>
+          <t>80696 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1324">
       <c r="A1324" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 40 м3/ч 160 м 32 кВт нрк ЭЦВ 8-40-160 нрк</t>
+          <t>Насос ЭЦВ 40 м3/ч 150 м 30 кВт нрк 3ЭЦВ 8-40-150 нрк</t>
         </is>
       </c>
       <c r="B1324" t="inlineStr">
         <is>
-          <t>83155 ₽/ед</t>
+          <t>81244 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1325">
       <c r="A1325" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 40 м3/ч 160 м 32 кВт ЭЦВ 8-40-160</t>
+          <t>Насос ЭЦВ 40 м3/ч 150 м 30 кВт нрк CRS 8-40/9 нрк</t>
         </is>
       </c>
       <c r="B1325" t="inlineStr">
         <is>
-          <t>83092 ₽/ед</t>
+          <t>82586 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1326">
       <c r="A1326" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 40 м3/ч 160 м 37 кВт CRS 8-40/10</t>
+          <t>Насос ЭЦВ 40 м3/ч 150 м 32 кВт ЭЦВ 8-40-150</t>
         </is>
       </c>
       <c r="B1326" t="inlineStr">
         <is>
-          <t>81855 ₽/ед</t>
+          <t>83046 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1327">
       <c r="A1327" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 40 м3/ч 170 м 32 кВт noryl ЭЦВ 8-40-170 noryl</t>
+          <t>Насос ЭЦВ 40 м3/ч 150 м 32 кВт нрк ЭЦВ 8-40-150 нрк</t>
         </is>
       </c>
       <c r="B1327" t="inlineStr">
         <is>
-          <t>83230 ₽/ед</t>
+          <t>83092 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1328">
       <c r="A1328" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 40 м3/ч 180 м 32 кВт noryl ЭЦВ 8-40-180 noryl</t>
+          <t>Насос ЭЦВ 40 м3/ч 160 м 32 кВт noryl ЭЦВ 8-40-160 noryl</t>
         </is>
       </c>
       <c r="B1328" t="inlineStr">
         <is>
-          <t>83272 ₽/ед</t>
+          <t>83144 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1329">
       <c r="A1329" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 40 м3/ч 180 м 32 кВт нрк ЭЦВ 8-40-180 нрк</t>
+          <t>Насос ЭЦВ 40 м3/ч 160 м 32 кВт ЭЦВ 8-40-160</t>
         </is>
       </c>
       <c r="B1329" t="inlineStr">
         <is>
-          <t>83333 ₽/ед</t>
+          <t>83092 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1330">
       <c r="A1330" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 40 м3/ч 180 м 32 кВт ЭЦВ 8-40-180</t>
+          <t>Насос ЭЦВ 40 м3/ч 160 м 32 кВт нрк ЭЦВ 8-40-160 нрк</t>
         </is>
       </c>
       <c r="B1330" t="inlineStr">
         <is>
-          <t>83241 ₽/ед</t>
+          <t>83155 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1331">
       <c r="A1331" t="inlineStr">
         <is>
-          <t xml:space="preserve">Насос ЭЦВ 40 м3/ч 180 м 37 кВт 2ЭЦВ 8-40-180 </t>
+          <t>Насос ЭЦВ 40 м3/ч 160 м 37 кВт CRS 8-40/10</t>
         </is>
       </c>
       <c r="B1331" t="inlineStr">
         <is>
-          <t>80721 ₽/ед</t>
+          <t>81855 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1332">
       <c r="A1332" t="inlineStr">
         <is>
-          <t xml:space="preserve">Насос ЭЦВ 40 м3/ч 180 м 37 кВт 3ЭЦВ 8-40-180 </t>
+          <t>Насос ЭЦВ 40 м3/ч 170 м 32 кВт noryl ЭЦВ 8-40-170 noryl</t>
         </is>
       </c>
       <c r="B1332" t="inlineStr">
         <is>
-          <t>81337 ₽/ед</t>
+          <t>83230 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1333">
       <c r="A1333" t="inlineStr">
         <is>
-          <t xml:space="preserve">Насос ЭЦВ 40 м3/ч 180 м 37 кВт CRS 8-40/11 </t>
+          <t>Насос ЭЦВ 40 м3/ч 180 м 32 кВт noryl ЭЦВ 8-40-180 noryl</t>
         </is>
       </c>
       <c r="B1333" t="inlineStr">
         <is>
-          <t>81908 ₽/ед</t>
+          <t>83272 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1334">
       <c r="A1334" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 40 м3/ч 180 м 37 кВт нрк 2ЭЦВ 8-40-180 нрк</t>
+          <t>Насос ЭЦВ 40 м3/ч 180 м 32 кВт ЭЦВ 8-40-180</t>
         </is>
       </c>
       <c r="B1334" t="inlineStr">
         <is>
-          <t>80729 ₽/ед</t>
+          <t>83241 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1335">
       <c r="A1335" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 40 м3/ч 180 м 37 кВт нрк 3ЭЦВ 8-40-180 нрк</t>
+          <t>Насос ЭЦВ 40 м3/ч 180 м 32 кВт нрк ЭЦВ 8-40-180 нрк</t>
         </is>
       </c>
       <c r="B1335" t="inlineStr">
         <is>
-          <t>81356 ₽/ед</t>
+          <t>83333 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1336">
       <c r="A1336" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 40 м3/ч 180 м 37 кВт нрк CRS 8-40/11 нрк</t>
+          <t xml:space="preserve">Насос ЭЦВ 40 м3/ч 180 м 37 кВт 2ЭЦВ 8-40-180 </t>
         </is>
       </c>
       <c r="B1336" t="inlineStr">
         <is>
-          <t>82116 ₽/ед</t>
+          <t>80721 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1337">
       <c r="A1337" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 40 м3/ч 200 м 32 кВт noryl ЭЦВ 8-40-200 noryl</t>
+          <t xml:space="preserve">Насос ЭЦВ 40 м3/ч 180 м 37 кВт 3ЭЦВ 8-40-180 </t>
         </is>
       </c>
       <c r="B1337" t="inlineStr">
         <is>
-          <t>83441 ₽/ед</t>
+          <t>81337 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1338">
       <c r="A1338" t="inlineStr">
         <is>
-          <t xml:space="preserve">Насос ЭЦВ 40 м3/ч 200 м 37 кВт 2ЭЦВ 8-40-200 </t>
+          <t xml:space="preserve">Насос ЭЦВ 40 м3/ч 180 м 37 кВт CRS 8-40/11 </t>
         </is>
       </c>
       <c r="B1338" t="inlineStr">
         <is>
-          <t>80759 ₽/ед</t>
+          <t>81908 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1339">
       <c r="A1339" t="inlineStr">
         <is>
-          <t xml:space="preserve">Насос ЭЦВ 40 м3/ч 200 м 37 кВт 3ЭЦВ 8-40-200 </t>
+          <t>Насос ЭЦВ 40 м3/ч 180 м 37 кВт нрк 2ЭЦВ 8-40-180 нрк</t>
         </is>
       </c>
       <c r="B1339" t="inlineStr">
         <is>
-          <t>81397 ₽/ед</t>
+          <t>80729 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1340">
       <c r="A1340" t="inlineStr">
         <is>
-          <t xml:space="preserve">Насос ЭЦВ 40 м3/ч 200 м 37 кВт CRS 8-40/12 </t>
+          <t>Насос ЭЦВ 40 м3/ч 180 м 37 кВт нрк 3ЭЦВ 8-40-180 нрк</t>
         </is>
       </c>
       <c r="B1340" t="inlineStr">
         <is>
-          <t>82141 ₽/ед</t>
+          <t>81356 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1341">
       <c r="A1341" t="inlineStr">
         <is>
-          <t xml:space="preserve">Насос ЭЦВ 40 м3/ч 200 м 37 кВт нрк CRS 8-40/12 нрк </t>
+          <t>Насос ЭЦВ 40 м3/ч 180 м 37 кВт нрк CRS 8-40/11 нрк</t>
         </is>
       </c>
       <c r="B1341" t="inlineStr">
         <is>
-          <t>82151 ₽/ед</t>
+          <t>82116 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1342">
       <c r="A1342" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 40 м3/ч 200 м 45 кВт нрк ЭЦВ 8-40-200 нрк</t>
+          <t>Насос ЭЦВ 40 м3/ч 200 м 32 кВт noryl ЭЦВ 8-40-200 noryl</t>
         </is>
       </c>
       <c r="B1342" t="inlineStr">
         <is>
-          <t>83450 ₽/ед</t>
+          <t>83441 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1343">
       <c r="A1343" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 40 м3/ч 200 м 45 кВт ЭЦВ 8-40-200</t>
+          <t xml:space="preserve">Насос ЭЦВ 40 м3/ч 200 м 37 кВт 2ЭЦВ 8-40-200 </t>
         </is>
       </c>
       <c r="B1343" t="inlineStr">
         <is>
-          <t>83365 ₽/ед</t>
+          <t>80759 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1344">
       <c r="A1344" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 40 м3/ч 230 м 45 кВт CRS 8-40/14</t>
+          <t xml:space="preserve">Насос ЭЦВ 40 м3/ч 200 м 37 кВт 3ЭЦВ 8-40-200 </t>
         </is>
       </c>
       <c r="B1344" t="inlineStr">
         <is>
-          <t>82165 ₽/ед</t>
+          <t>81397 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1345">
       <c r="A1345" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 40 м3/ч 230 м 45 кВт noryl ЭЦВ 8-40-230 noryl</t>
+          <t xml:space="preserve">Насос ЭЦВ 40 м3/ч 200 м 37 кВт CRS 8-40/12 </t>
         </is>
       </c>
       <c r="B1345" t="inlineStr">
         <is>
-          <t>83576 ₽/ед</t>
+          <t>82141 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1346">
       <c r="A1346" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 40 м3/ч 230 м 45 кВт нрк ЭЦВ 8-40-230 нрк</t>
+          <t xml:space="preserve">Насос ЭЦВ 40 м3/ч 200 м 37 кВт нрк CRS 8-40/12 нрк </t>
         </is>
       </c>
       <c r="B1346" t="inlineStr">
         <is>
-          <t>83578 ₽/ед</t>
+          <t>82151 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1347">
       <c r="A1347" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 40 м3/ч 230 м 45 кВт ЭЦВ 8-40-230</t>
+          <t>Насос ЭЦВ 40 м3/ч 200 м 45 кВт ЭЦВ 8-40-200</t>
         </is>
       </c>
       <c r="B1347" t="inlineStr">
         <is>
-          <t>83538 ₽/ед</t>
+          <t>83365 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1348">
       <c r="A1348" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 40 м3/ч 25 м 5,5 кВт noryl ЭЦВ 8-40-25 noryl</t>
+          <t>Насос ЭЦВ 40 м3/ч 200 м 45 кВт нрк ЭЦВ 8-40-200 нрк</t>
         </is>
       </c>
       <c r="B1348" t="inlineStr">
         <is>
-          <t>83628 ₽/ед</t>
+          <t>83450 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1349">
       <c r="A1349" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 40 м3/ч 260 м 45 кВт CRS 8-40/16</t>
+          <t>Насос ЭЦВ 40 м3/ч 230 м 45 кВт CRS 8-40/14</t>
         </is>
       </c>
       <c r="B1349" t="inlineStr">
         <is>
-          <t>82274 ₽/ед</t>
+          <t>82165 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1350">
       <c r="A1350" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 40 м3/ч 260 м 45 кВт noryl ЭЦВ 8-40-260 noryl</t>
+          <t>Насос ЭЦВ 40 м3/ч 230 м 45 кВт noryl ЭЦВ 8-40-230 noryl</t>
         </is>
       </c>
       <c r="B1350" t="inlineStr">
         <is>
-          <t>83665 ₽/ед</t>
+          <t>83576 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1351">
       <c r="A1351" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 40 м3/ч 260 м 45 кВт нрк ЭЦВ 8-40-260 нрк</t>
+          <t>Насос ЭЦВ 40 м3/ч 230 м 45 кВт ЭЦВ 8-40-230</t>
         </is>
       </c>
       <c r="B1351" t="inlineStr">
         <is>
-          <t>83727 ₽/ед</t>
+          <t>83538 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1352">
       <c r="A1352" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 40 м3/ч 260 м 45 кВт ЭЦВ 8-40-260</t>
+          <t>Насос ЭЦВ 40 м3/ч 230 м 45 кВт нрк ЭЦВ 8-40-230 нрк</t>
         </is>
       </c>
       <c r="B1352" t="inlineStr">
         <is>
-          <t>83648 ₽/ед</t>
+          <t>83578 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1353">
       <c r="A1353" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 40 м3/ч 30 м 5,5 кВт CRS 8-40/2</t>
+          <t>Насос ЭЦВ 40 м3/ч 25 м 5,5 кВт noryl ЭЦВ 8-40-25 noryl</t>
         </is>
       </c>
       <c r="B1353" t="inlineStr">
         <is>
-          <t>82286 ₽/ед</t>
+          <t>83628 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1354">
       <c r="A1354" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 40 м3/ч 30 м 5,5 кВт noryl ЭЦВ 8-40-30 noryl</t>
+          <t>Насос ЭЦВ 40 м3/ч 260 м 45 кВт CRS 8-40/16</t>
         </is>
       </c>
       <c r="B1354" t="inlineStr">
         <is>
-          <t>83791 ₽/ед</t>
+          <t>82274 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1355">
       <c r="A1355" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 40 м3/ч 30 м 5,5 кВт нрк ЭЦВ 8-40-30 нрк</t>
+          <t>Насос ЭЦВ 40 м3/ч 260 м 45 кВт noryl ЭЦВ 8-40-260 noryl</t>
         </is>
       </c>
       <c r="B1355" t="inlineStr">
         <is>
-          <t>83804 ₽/ед</t>
+          <t>83665 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1356">
       <c r="A1356" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 40 м3/ч 30 м 5,5 кВт ЭЦВ 8-40-30</t>
+          <t>Насос ЭЦВ 40 м3/ч 260 м 45 кВт ЭЦВ 8-40-260</t>
         </is>
       </c>
       <c r="B1356" t="inlineStr">
         <is>
-          <t>83742 ₽/ед</t>
+          <t>83648 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1357">
       <c r="A1357" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 40 м3/ч 35 м 6,3 кВт noryl ЭЦВ 8-40-35 noryl</t>
+          <t>Насос ЭЦВ 40 м3/ч 260 м 45 кВт нрк ЭЦВ 8-40-260 нрк</t>
         </is>
       </c>
       <c r="B1357" t="inlineStr">
         <is>
-          <t>83817 ₽/ед</t>
+          <t>83727 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1358">
       <c r="A1358" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 40 м3/ч 40 м 6,3 кВт noryl ЭЦВ 8-40-40 noryl</t>
+          <t>Насос ЭЦВ 40 м3/ч 30 м 5,5 кВт CRS 8-40/2</t>
         </is>
       </c>
       <c r="B1358" t="inlineStr">
         <is>
-          <t>83911 ₽/ед</t>
+          <t>82286 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1359">
       <c r="A1359" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 40 м3/ч 40 м 6,3 кВт нрк ЭЦВ 8-40-40 нрк</t>
+          <t>Насос ЭЦВ 40 м3/ч 30 м 5,5 кВт noryl ЭЦВ 8-40-30 noryl</t>
         </is>
       </c>
       <c r="B1359" t="inlineStr">
         <is>
-          <t>84113 ₽/ед</t>
+          <t>83791 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1360">
       <c r="A1360" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 40 м3/ч 40 м 6,3 кВт ЭЦВ 8-40-40</t>
+          <t>Насос ЭЦВ 40 м3/ч 30 м 5,5 кВт ЭЦВ 8-40-30</t>
         </is>
       </c>
       <c r="B1360" t="inlineStr">
         <is>
-          <t>83882 ₽/ед</t>
+          <t>83742 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1361">
       <c r="A1361" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 40 м3/ч 40 м 7,5 кВт 2ЭЦВ 8-40-40</t>
+          <t>Насос ЭЦВ 40 м3/ч 30 м 5,5 кВт нрк ЭЦВ 8-40-30 нрк</t>
         </is>
       </c>
       <c r="B1361" t="inlineStr">
         <is>
-          <t>80782 ₽/ед</t>
+          <t>83804 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1362">
       <c r="A1362" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 40 м3/ч 40 м 7,5 кВт 3ЭЦВ 8-40-40</t>
+          <t>Насос ЭЦВ 40 м3/ч 35 м 6,3 кВт noryl ЭЦВ 8-40-35 noryl</t>
         </is>
       </c>
       <c r="B1362" t="inlineStr">
         <is>
-          <t>81429 ₽/ед</t>
+          <t>83817 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1363">
       <c r="A1363" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 40 м3/ч 40 м 7,5 кВт CRS 8-40/3</t>
+          <t>Насос ЭЦВ 40 м3/ч 40 м 6,3 кВт noryl ЭЦВ 8-40-40 noryl</t>
         </is>
       </c>
       <c r="B1363" t="inlineStr">
         <is>
-          <t>82422 ₽/ед</t>
+          <t>83911 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1364">
       <c r="A1364" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 40 м3/ч 40 м 7,5 кВт нрк 2ЭЦВ 8-40-40 нрк</t>
+          <t>Насос ЭЦВ 40 м3/ч 40 м 6,3 кВт ЭЦВ 8-40-40</t>
         </is>
       </c>
       <c r="B1364" t="inlineStr">
         <is>
-          <t>80815 ₽/ед</t>
+          <t>83882 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1365">
       <c r="A1365" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 40 м3/ч 40 м 7,5 кВт нрк CRS 8-40/3 нрк</t>
+          <t>Насос ЭЦВ 40 м3/ч 40 м 6,3 кВт нрк ЭЦВ 8-40-40 нрк</t>
         </is>
       </c>
       <c r="B1365" t="inlineStr">
         <is>
-          <t>82475 ₽/ед</t>
+          <t>84113 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1366">
       <c r="A1366" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 40 м3/ч 50 м 9 кВт noryl ЭЦВ 8-40-50 noryl</t>
+          <t>Насос ЭЦВ 40 м3/ч 40 м 7,5 кВт 2ЭЦВ 8-40-40</t>
         </is>
       </c>
       <c r="B1366" t="inlineStr">
         <is>
-          <t>84153 ₽/ед</t>
+          <t>80782 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1367">
       <c r="A1367" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 40 м3/ч 55 м 9 кВт noryl ЭЦВ 8-40-55 noryl</t>
+          <t>Насос ЭЦВ 40 м3/ч 40 м 7,5 кВт 3ЭЦВ 8-40-40</t>
         </is>
       </c>
       <c r="B1367" t="inlineStr">
         <is>
-          <t>84162 ₽/ед</t>
+          <t>81429 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1368">
       <c r="A1368" t="inlineStr">
         <is>
-          <t xml:space="preserve">Насос ЭЦВ 40 м3/ч 60 м 11 кВт 2ЭЦВ 8-40-60 </t>
+          <t>Насос ЭЦВ 40 м3/ч 40 м 7,5 кВт CRS 8-40/3</t>
         </is>
       </c>
       <c r="B1368" t="inlineStr">
         <is>
-          <t>80868 ₽/ед</t>
+          <t>82422 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1369">
       <c r="A1369" t="inlineStr">
         <is>
-          <t xml:space="preserve">Насос ЭЦВ 40 м3/ч 60 м 11 кВт 3ЭЦВ 8-40-60 </t>
+          <t>Насос ЭЦВ 40 м3/ч 40 м 7,5 кВт нрк 2ЭЦВ 8-40-40 нрк</t>
         </is>
       </c>
       <c r="B1369" t="inlineStr">
         <is>
-          <t>81444 ₽/ед</t>
+          <t>80815 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1370">
       <c r="A1370" t="inlineStr">
         <is>
-          <t xml:space="preserve">Насос ЭЦВ 40 м3/ч 60 м 11 кВт CRS 8-40/4 </t>
+          <t>Насос ЭЦВ 40 м3/ч 40 м 7,5 кВт нрк CRS 8-40/3 нрк</t>
         </is>
       </c>
       <c r="B1370" t="inlineStr">
         <is>
-          <t>82492 ₽/ед</t>
+          <t>82475 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1371">
       <c r="A1371" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 40 м3/ч 60 м 11 кВт noryl ЭЦВ 8-40-60 noryl</t>
+          <t>Насос ЭЦВ 40 м3/ч 50 м 9 кВт noryl ЭЦВ 8-40-50 noryl</t>
         </is>
       </c>
       <c r="B1371" t="inlineStr">
         <is>
-          <t>84204 ₽/ед</t>
+          <t>84153 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1372">
       <c r="A1372" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 40 м3/ч 60 м 11 кВт нрк 2ЭЦВ 8-40-60 нрк</t>
+          <t>Насос ЭЦВ 40 м3/ч 55 м 9 кВт noryl ЭЦВ 8-40-55 noryl</t>
         </is>
       </c>
       <c r="B1372" t="inlineStr">
         <is>
-          <t>80942 ₽/ед</t>
+          <t>84162 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1373">
       <c r="A1373" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 40 м3/ч 60 м 11 кВт нрк 3ЭЦВ 8-40-60 нрк</t>
+          <t xml:space="preserve">Насос ЭЦВ 40 м3/ч 60 м 11 кВт 2ЭЦВ 8-40-60 </t>
         </is>
       </c>
       <c r="B1373" t="inlineStr">
         <is>
-          <t>81451 ₽/ед</t>
+          <t>80868 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1374">
       <c r="A1374" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 40 м3/ч 60 м 11 кВт нрк CRS 8 -40/4 нрк</t>
+          <t xml:space="preserve">Насос ЭЦВ 40 м3/ч 60 м 11 кВт 3ЭЦВ 8-40-60 </t>
         </is>
       </c>
       <c r="B1374" t="inlineStr">
         <is>
-          <t>81754 ₽/ед</t>
+          <t>81444 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1375">
       <c r="A1375" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 40 м3/ч 60 м 11 кВт нрк ЭЦВ 8-40-60 нрк</t>
+          <t xml:space="preserve">Насос ЭЦВ 40 м3/ч 60 м 11 кВт CRS 8-40/4 </t>
         </is>
       </c>
       <c r="B1375" t="inlineStr">
         <is>
-          <t>84214 ₽/ед</t>
+          <t>82492 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1376">
       <c r="A1376" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 40 м3/ч 60 м 11 кВт ЭЦВ 8-40-60</t>
+          <t>Насос ЭЦВ 40 м3/ч 60 м 11 кВт noryl ЭЦВ 8-40-60 noryl</t>
         </is>
       </c>
       <c r="B1376" t="inlineStr">
         <is>
-          <t>84177 ₽/ед</t>
+          <t>84204 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1377">
       <c r="A1377" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 40 м3/ч 70 м 11 кВт noryl ЭЦВ 8-40-70 noryl</t>
+          <t>Насос ЭЦВ 40 м3/ч 60 м 11 кВт ЭЦВ 8-40-60</t>
         </is>
       </c>
       <c r="B1377" t="inlineStr">
         <is>
-          <t>84465 ₽/ед</t>
+          <t>84177 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1378">
       <c r="A1378" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 40 м3/ч 70 м 13 кВт нрк ЭЦВ 8-40-70 нрк</t>
+          <t>Насос ЭЦВ 40 м3/ч 60 м 11 кВт нрк 2ЭЦВ 8-40-60 нрк</t>
         </is>
       </c>
       <c r="B1378" t="inlineStr">
         <is>
-          <t>84492 ₽/ед</t>
+          <t>80942 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1379">
       <c r="A1379" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 40 м3/ч 70 м 13 кВт ЭЦВ 8-40-70</t>
+          <t>Насос ЭЦВ 40 м3/ч 60 м 11 кВт нрк 3ЭЦВ 8-40-60 нрк</t>
         </is>
       </c>
       <c r="B1379" t="inlineStr">
         <is>
-          <t>84378 ₽/ед</t>
+          <t>81451 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1380">
       <c r="A1380" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 40 м3/ч 75 м 13 кВт 3ЭЦВ 8-40-75</t>
+          <t>Насос ЭЦВ 40 м3/ч 60 м 11 кВт нрк CRS 8 -40/4 нрк</t>
         </is>
       </c>
       <c r="B1380" t="inlineStr">
         <is>
-          <t>81506 ₽/ед</t>
+          <t>81754 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1381">
       <c r="A1381" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 40 м3/ч 80 м 13 кВт noryl ЭЦВ 8-40-80 noryl</t>
+          <t>Насос ЭЦВ 40 м3/ч 60 м 11 кВт нрк ЭЦВ 8-40-60 нрк</t>
         </is>
       </c>
       <c r="B1381" t="inlineStr">
         <is>
-          <t>84497 ₽/ед</t>
+          <t>84214 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1382">
       <c r="A1382" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 40 м3/ч 90 м 13 кВт ЭЦВ 8-40-90</t>
+          <t>Насос ЭЦВ 40 м3/ч 70 м 11 кВт noryl ЭЦВ 8-40-70 noryl</t>
         </is>
       </c>
       <c r="B1382" t="inlineStr">
         <is>
-          <t>84618 ₽/ед</t>
+          <t>84465 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1383">
       <c r="A1383" t="inlineStr">
         <is>
-          <t xml:space="preserve">Насос ЭЦВ 40 м3/ч 90 м 15 кВт 2ЭЦВ 8-40-90 </t>
+          <t>Насос ЭЦВ 40 м3/ч 70 м 13 кВт ЭЦВ 8-40-70</t>
         </is>
       </c>
       <c r="B1383" t="inlineStr">
         <is>
-          <t>80987 ₽/ед</t>
+          <t>84378 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1384">
       <c r="A1384" t="inlineStr">
         <is>
-          <t xml:space="preserve">Насос ЭЦВ 40 м3/ч 90 м 15 кВт 3ЭЦВ 8-40-90 </t>
+          <t>Насос ЭЦВ 40 м3/ч 70 м 13 кВт нрк ЭЦВ 8-40-70 нрк</t>
         </is>
       </c>
       <c r="B1384" t="inlineStr">
         <is>
-          <t>81577 ₽/ед</t>
+          <t>84492 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1385">
       <c r="A1385" t="inlineStr">
         <is>
-          <t xml:space="preserve">Насос ЭЦВ 40 м3/ч 90 м 15 кВт CRS 8-40/5 </t>
+          <t>Насос ЭЦВ 40 м3/ч 75 м 13 кВт 3ЭЦВ 8-40-75</t>
         </is>
       </c>
       <c r="B1385" t="inlineStr">
         <is>
-          <t>82496 ₽/ед</t>
+          <t>81506 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1386">
       <c r="A1386" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 40 м3/ч 90 м 15 кВт noryl ЭЦВ 8-40-90 noryl</t>
+          <t>Насос ЭЦВ 40 м3/ч 80 м 13 кВт noryl ЭЦВ 8-40-80 noryl</t>
         </is>
       </c>
       <c r="B1386" t="inlineStr">
         <is>
-          <t>84636 ₽/ед</t>
+          <t>84497 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1387">
       <c r="A1387" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 40 м3/ч 90 м 15 кВт нрк 2ЭЦВ 8-40-90 нрк</t>
+          <t>Насос ЭЦВ 40 м3/ч 90 м 13 кВт ЭЦВ 8-40-90</t>
         </is>
       </c>
       <c r="B1387" t="inlineStr">
         <is>
-          <t>81027 ₽/ед</t>
+          <t>84618 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1388">
       <c r="A1388" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 40 м3/ч 90 м 15 кВт нрк 3ЭЦВ 8-40-90 нрк</t>
+          <t xml:space="preserve">Насос ЭЦВ 40 м3/ч 90 м 15 кВт 2ЭЦВ 8-40-90 </t>
         </is>
       </c>
       <c r="B1388" t="inlineStr">
         <is>
-          <t>81671 ₽/ед</t>
+          <t>80987 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1389">
       <c r="A1389" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 40 м3/ч 90 м 15 кВт нрк CRS 8-40/6 нрк</t>
+          <t xml:space="preserve">Насос ЭЦВ 40 м3/ч 90 м 15 кВт 3ЭЦВ 8-40-90 </t>
         </is>
       </c>
       <c r="B1389" t="inlineStr">
         <is>
-          <t>82499 ₽/ед</t>
+          <t>81577 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1390">
       <c r="A1390" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 40 м3/ч 90 м 17 кВт нрк ЭЦВ 8-40-90 нрк</t>
+          <t xml:space="preserve">Насос ЭЦВ 40 м3/ч 90 м 15 кВт CRS 8-40/5 </t>
         </is>
       </c>
       <c r="B1390" t="inlineStr">
         <is>
-          <t>84647 ₽/ед</t>
+          <t>82496 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1391">
       <c r="A1391" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 46 м3/ч 120 м 22 кВт ЭЦВ 8-46-120</t>
+          <t>Насос ЭЦВ 40 м3/ч 90 м 15 кВт noryl ЭЦВ 8-40-90 noryl</t>
         </is>
       </c>
       <c r="B1391" t="inlineStr">
         <is>
-          <t>84679 ₽/ед</t>
+          <t>84636 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1392">
       <c r="A1392" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 46 м3/ч 150 м 33 кВт ЭЦВ 8-46-150</t>
+          <t>Насос ЭЦВ 40 м3/ч 90 м 15 кВт нрк 2ЭЦВ 8-40-90 нрк</t>
         </is>
       </c>
       <c r="B1392" t="inlineStr">
         <is>
-          <t>84877 ₽/ед</t>
+          <t>81027 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1393">
       <c r="A1393" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 46 м3/ч 180 м 33 кВт ЭЦВ 8-46-180</t>
+          <t>Насос ЭЦВ 40 м3/ч 90 м 15 кВт нрк 3ЭЦВ 8-40-90 нрк</t>
         </is>
       </c>
       <c r="B1393" t="inlineStr">
         <is>
-          <t>84884 ₽/ед</t>
+          <t>81671 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1394">
       <c r="A1394" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 46 м3/ч 200 м 45 кВт ЭЦВ 8-46-200</t>
+          <t>Насос ЭЦВ 40 м3/ч 90 м 15 кВт нрк CRS 8-40/6 нрк</t>
         </is>
       </c>
       <c r="B1394" t="inlineStr">
         <is>
-          <t>84890 ₽/ед</t>
+          <t>82499 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1395">
       <c r="A1395" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 46 м3/ч 40 м 9 кВт ЭЦВ 8-46-40</t>
+          <t>Насос ЭЦВ 40 м3/ч 90 м 17 кВт нрк ЭЦВ 8-40-90 нрк</t>
         </is>
       </c>
       <c r="B1395" t="inlineStr">
         <is>
-          <t>84919 ₽/ед</t>
+          <t>84647 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1396">
       <c r="A1396" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 46 м3/ч 60 м 13 кВт ЭЦВ 8-46-60</t>
+          <t>Насос ЭЦВ 46 м3/ч 120 м 22 кВт ЭЦВ 8-46-120</t>
         </is>
       </c>
       <c r="B1396" t="inlineStr">
         <is>
-          <t>84956 ₽/ед</t>
+          <t>84679 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1397">
       <c r="A1397" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 46 м3/ч 90 м 22 кВт ЭЦВ 8-46-90</t>
+          <t>Насос ЭЦВ 46 м3/ч 150 м 33 кВт ЭЦВ 8-46-150</t>
         </is>
       </c>
       <c r="B1397" t="inlineStr">
         <is>
-          <t>84964 ₽/ед</t>
+          <t>84877 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1398">
       <c r="A1398" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 4 м3/ч 100 м 2,2 кВт армлен ЭЦВ 4-4-100 армлен</t>
+          <t>Насос ЭЦВ 46 м3/ч 180 м 33 кВт ЭЦВ 8-46-180</t>
         </is>
       </c>
       <c r="B1398" t="inlineStr">
         <is>
-          <t>52298 ₽/ед</t>
+          <t>84884 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1399">
       <c r="A1399" t="inlineStr">
         <is>
-          <t xml:space="preserve">Насос ЭЦВ 4 м3/ч 100 м 3 кВт 2ЭЦВ 6-4-100 </t>
+          <t>Насос ЭЦВ 46 м3/ч 200 м 45 кВт ЭЦВ 8-46-200</t>
         </is>
       </c>
       <c r="B1399" t="inlineStr">
         <is>
-          <t>51520 ₽/ед</t>
+          <t>84890 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1400">
       <c r="A1400" t="inlineStr">
         <is>
-          <t xml:space="preserve">Насос ЭЦВ 4 м3/ч 100 м 3 кВт 3ЭЦВ 6-4-100 </t>
+          <t>Насос ЭЦВ 46 м3/ч 40 м 9 кВт ЭЦВ 8-46-40</t>
         </is>
       </c>
       <c r="B1400" t="inlineStr">
         <is>
-          <t>51726 ₽/ед</t>
+          <t>84919 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1401">
       <c r="A1401" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 4 м3/ч 100 м 3 кВт CRS 6-4/9</t>
+          <t>Насос ЭЦВ 46 м3/ч 60 м 13 кВт ЭЦВ 8-46-60</t>
         </is>
       </c>
       <c r="B1401" t="inlineStr">
         <is>
-          <t>52255 ₽/ед</t>
+          <t>84956 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1402">
       <c r="A1402" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 4 м3/ч 100 м 3 кВт армлен ЭЦВ 5-4-100 армлен</t>
+          <t>Насос ЭЦВ 46 м3/ч 90 м 22 кВт ЭЦВ 8-46-90</t>
         </is>
       </c>
       <c r="B1402" t="inlineStr">
         <is>
-          <t>53209 ₽/ед</t>
+          <t>84964 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1403">
       <c r="A1403" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 4 м3/ч 100 м 3 кВт армлен ЭЦВ 6-4-100 армлен</t>
+          <t>Насос ЭЦВ 6,3 м3/ч 125 м 6,3 кВт армлен ЭЦВ 6-6,3-125 армлен</t>
         </is>
       </c>
       <c r="B1403" t="inlineStr">
         <is>
-          <t>53880 ₽/ед</t>
+          <t>54502 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1404">
       <c r="A1404" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 4 м3/ч 100 м 3 кВт ЭЦВ 5-4-100</t>
+          <t>Насос ЭЦВ 6,3 м3/ч 85 м 6,3 кВт армлен ЭЦВ 6-6,3-85 армлен</t>
         </is>
       </c>
       <c r="B1404" t="inlineStr">
         <is>
-          <t>53157 ₽/ед</t>
+          <t>54556 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1405">
       <c r="A1405" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 4 м3/ч 100 м 3 кВт ЭЦВ 6-4-100</t>
+          <t>Насос ЭЦВ 6,3 м3/ч 95 м 6,3 кВт армлен ЭЦВ 6-6,3-95 армлен</t>
         </is>
       </c>
       <c r="B1405" t="inlineStr">
         <is>
-          <t>53864 ₽/ед</t>
+          <t>54562 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1406">
       <c r="A1406" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 4 м3/ч 100 м 4 кВт ЭЦВ 4-4-100</t>
+          <t>Насос ЭЦВ 6,5 м3/ч 100 м 3 кВт ЭЦВ 5-6,5-100</t>
         </is>
       </c>
       <c r="B1406" t="inlineStr">
         <is>
-          <t>52266 ₽/ед</t>
+          <t>56185 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1407">
       <c r="A1407" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 4 м3/ч 120 м 2,2 кВт армлен ЭЦВ 4-4-120 армлен</t>
+          <t>Насос ЭЦВ 6,5 м3/ч 100 м 3 кВт армлен ЭЦВ 5-6,5-100 армлен</t>
         </is>
       </c>
       <c r="B1407" t="inlineStr">
         <is>
-          <t>52455 ₽/ед</t>
+          <t>56201 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1408">
       <c r="A1408" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 4 м3/ч 120 м 4 кВт ЭЦВ 4-4-120</t>
+          <t>Насос ЭЦВ 6,5 м3/ч 105 м 4 кВт 2ЭЦВ 6-6.5-105</t>
         </is>
       </c>
       <c r="B1408" t="inlineStr">
         <is>
-          <t>52440 ₽/ед</t>
+          <t>54592 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1409">
       <c r="A1409" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 4 м3/ч 125 м 3 кВт армлен ЭЦВ 5-4-125 армлен</t>
+          <t>Насос ЭЦВ 6,5 м3/ч 105 м 4 кВт 3ЭЦВ 6-6.5-105</t>
         </is>
       </c>
       <c r="B1409" t="inlineStr">
         <is>
-          <t>53262 ₽/ед</t>
+          <t>55125 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1410">
       <c r="A1410" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 4 м3/ч 125 м 3 кВт ЭЦВ 5-4-125</t>
+          <t>Насос ЭЦВ 6,5 м3/ч 105 м 4 кВт CRS 6-6,5/9</t>
         </is>
       </c>
       <c r="B1410" t="inlineStr">
         <is>
-          <t>53247 ₽/ед</t>
+          <t>55842 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1411">
       <c r="A1411" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 4 м3/ч 130 м 4 кВт 2ЭЦВ 6-4-130</t>
+          <t>Насос ЭЦВ 6,5 м3/ч 105 м 4 кВт ЭЦВ 6-6,5-105</t>
         </is>
       </c>
       <c r="B1411" t="inlineStr">
         <is>
-          <t>51541 ₽/ед</t>
+          <t>56875 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1412">
       <c r="A1412" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 4 м3/ч 130 м 4 кВт 3ЭЦВ 6-4-130</t>
+          <t>Насос ЭЦВ 6,5 м3/ч 105 м 4 кВт армлен ЭЦВ 6-6,5-105 армлен</t>
         </is>
       </c>
       <c r="B1412" t="inlineStr">
         <is>
-          <t>51759 ₽/ед</t>
+          <t>56876 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1413">
       <c r="A1413" t="inlineStr">
         <is>
-          <t xml:space="preserve">Насос ЭЦВ 4 м3/ч 130 м 4 кВт CRS 6-4/11 </t>
+          <t>Насос ЭЦВ 6,5 м3/ч 115 м 4 кВт ЭЦВ 4-6,5-115</t>
         </is>
       </c>
       <c r="B1413" t="inlineStr">
         <is>
-          <t>52059 ₽/ед</t>
+          <t>55930 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1414">
       <c r="A1414" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 4 м3/ч 130 м 4 кВт армлен ЭЦВ 6-4-130 армлен</t>
+          <t>Насос ЭЦВ 6,5 м3/ч 120 м 4 кВт ЭЦВ 5-6,5-120</t>
         </is>
       </c>
       <c r="B1414" t="inlineStr">
         <is>
-          <t>53951 ₽/ед</t>
+          <t>56245 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1415">
       <c r="A1415" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 4 м3/ч 130 м 4 кВт ЭЦВ 6-4-130</t>
+          <t>Насос ЭЦВ 6,5 м3/ч 120 м 4 кВт армлен ЭЦВ 5-6,5-120 армлен</t>
         </is>
       </c>
       <c r="B1415" t="inlineStr">
         <is>
-          <t>53881 ₽/ед</t>
+          <t>56270 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1416">
       <c r="A1416" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 4 м3/ч 135 м 3 кВт армлен ЭЦВ 5-4-135 армлен</t>
+          <t>Насос ЭЦВ 6,5 м3/ч 120 м 4 кВт армлен ЭЦВ 6-6,5-120 армлен</t>
         </is>
       </c>
       <c r="B1416" t="inlineStr">
         <is>
-          <t>53390 ₽/ед</t>
+          <t>56910 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1417">
       <c r="A1417" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 4 м3/ч 140 м 3 кВт армлен ЭЦВ 4-4-140 армлен</t>
+          <t>Насос ЭЦВ 6,5 м3/ч 125 м 4 кВт 2ЭЦВ 6-6.5-125</t>
         </is>
       </c>
       <c r="B1417" t="inlineStr">
         <is>
-          <t>52514 ₽/ед</t>
+          <t>54611 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1418">
       <c r="A1418" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 4 м3/ч 140 м 4 кВт армлен ЭЦВ 6-4-140 армлен</t>
+          <t>Насос ЭЦВ 6,5 м3/ч 125 м 4 кВт 3ЭЦВ 6-6.5-125</t>
         </is>
       </c>
       <c r="B1418" t="inlineStr">
         <is>
-          <t>54019 ₽/ед</t>
+          <t>55191 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1419">
       <c r="A1419" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 4 м3/ч 140 м 5,5 кВт ЭЦВ 4-4-140</t>
+          <t>Насос ЭЦВ 6,5 м3/ч 125 м 4 кВт CRS 6-6,5/11</t>
         </is>
       </c>
       <c r="B1419" t="inlineStr">
         <is>
-          <t>52502 ₽/ед</t>
+          <t>55578 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1420">
       <c r="A1420" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 4 м3/ч 160 м 3 кВт армлен ЭЦВ 4-4-160 армлен</t>
+          <t>Насос ЭЦВ 6,5 м3/ч 125 м 4 кВт ЭЦВ 6-6,5-125</t>
         </is>
       </c>
       <c r="B1420" t="inlineStr">
         <is>
-          <t>52536 ₽/ед</t>
+          <t>56994 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1421">
       <c r="A1421" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 4 м3/ч 160 м 4 кВт 2ЭЦВ 6-4-160</t>
+          <t>Насос ЭЦВ 6,5 м3/ч 125 м 5,5 кВт армлен ЭЦВ 6-6,5-125 армлен</t>
         </is>
       </c>
       <c r="B1421" t="inlineStr">
         <is>
-          <t>51590 ₽/ед</t>
+          <t>57037 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1422">
       <c r="A1422" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 4 м3/ч 160 м 4 кВт 3ЭЦВ 6-4-160</t>
+          <t>Насос ЭЦВ 6,5 м3/ч 130 м 5,5 кВт ЭЦВ 4-6,5-130</t>
         </is>
       </c>
       <c r="B1422" t="inlineStr">
         <is>
-          <t>51773 ₽/ед</t>
+          <t>55984 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1423">
       <c r="A1423" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 4 м3/ч 160 м 4 кВт CRS 6-4/14</t>
+          <t>Насос ЭЦВ 6,5 м3/ч 140 м 4 кВт ЭЦВ 5-6,5-140</t>
         </is>
       </c>
       <c r="B1423" t="inlineStr">
         <is>
-          <t>52087 ₽/ед</t>
+          <t>56295 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1424">
       <c r="A1424" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 4 м3/ч 160 м 4 кВт армлен ЭЦВ 5-4-160 армлен</t>
+          <t>Насос ЭЦВ 6,5 м3/ч 140 м 5,5 кВт 2ЭЦВ 6-6.5-140</t>
         </is>
       </c>
       <c r="B1424" t="inlineStr">
         <is>
-          <t>53493 ₽/ед</t>
+          <t>54649 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1425">
       <c r="A1425" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 4 м3/ч 160 м 4 кВт армлен ЭЦВ 6-4-160 армлен</t>
+          <t>Насос ЭЦВ 6,5 м3/ч 140 м 5,5 кВт 3ЭЦВ 6-6.5-140</t>
         </is>
       </c>
       <c r="B1425" t="inlineStr">
         <is>
-          <t>54083 ₽/ед</t>
+          <t>55312 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1426">
       <c r="A1426" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 4 м3/ч 160 м 4 кВт ЭЦВ 5-4-160</t>
+          <t>Насос ЭЦВ 6,5 м3/ч 140 м 5,5 кВт CRS 6-6,5/12</t>
         </is>
       </c>
       <c r="B1426" t="inlineStr">
         <is>
-          <t>53401 ₽/ед</t>
+          <t>55597 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1427">
       <c r="A1427" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 4 м3/ч 160 м 4 кВт ЭЦВ 6-4-160</t>
+          <t>Насос ЭЦВ 6,5 м3/ч 140 м 5,5 кВт ЭЦВ 6-6,5-140</t>
         </is>
       </c>
       <c r="B1427" t="inlineStr">
         <is>
-          <t>54026 ₽/ед</t>
+          <t>57074 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1428">
       <c r="A1428" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 4 м3/ч 180 м 4 кВт армлен ЭЦВ 4-4-180 армлен</t>
+          <t>Насос ЭЦВ 6,5 м3/ч 140 м 5,5 кВт армлен ЭЦВ 5-6,5-140 армлен</t>
         </is>
       </c>
       <c r="B1428" t="inlineStr">
         <is>
-          <t>52557 ₽/ед</t>
+          <t>56343 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1429">
       <c r="A1429" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 4 м3/ч 180 м 5,5 кВт армлен ЭЦВ 5-4-180 армлен</t>
+          <t>Насос ЭЦВ 6,5 м3/ч 140 м 5,5 кВт армлен ЭЦВ 6-6,5-140 армлен</t>
         </is>
       </c>
       <c r="B1429" t="inlineStr">
         <is>
-          <t>53503 ₽/ед</t>
+          <t>57247 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1430">
       <c r="A1430" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 4 м3/ч 180 м 5,5 кВт армлен ЭЦВ 6-4-180 армлен</t>
+          <t>Насос ЭЦВ 6,5 м3/ч 145 м 5,5 кВт армлен ЭЦВ 5-6,5-145 армлен</t>
         </is>
       </c>
       <c r="B1430" t="inlineStr">
         <is>
-          <t>54114 ₽/ед</t>
+          <t>56363 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1431">
       <c r="A1431" t="inlineStr">
         <is>
-          <t xml:space="preserve">Насос ЭЦВ 4 м3/ч 190 м 4 кВт 2ЭЦВ 6-4-190 </t>
+          <t>Насос ЭЦВ 6,5 м3/ч 150 м 5,5 кВт ЭЦВ 4-6,5-150</t>
         </is>
       </c>
       <c r="B1431" t="inlineStr">
         <is>
-          <t>51668 ₽/ед</t>
+          <t>56023 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1432">
       <c r="A1432" t="inlineStr">
         <is>
-          <t xml:space="preserve">Насос ЭЦВ 4 м3/ч 190 м 4 кВт 3ЭЦВ 6-4-190 </t>
+          <t>Насос ЭЦВ 6,5 м3/ч 150 м 5,5 кВт армлен ЭЦВ 6-6,5-150 армлен</t>
         </is>
       </c>
       <c r="B1432" t="inlineStr">
         <is>
-          <t>51903 ₽/ед</t>
+          <t>57349 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1433">
       <c r="A1433" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 4 м3/ч 190 м 4 кВт CRS 6-4/16</t>
+          <t>Насос ЭЦВ 6,5 м3/ч 160 м 5,5 кВт 2ЭЦВ 6-6.5-160</t>
         </is>
       </c>
       <c r="B1433" t="inlineStr">
         <is>
-          <t>52123 ₽/ед</t>
+          <t>54768 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1434">
       <c r="A1434" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 4 м3/ч 190 м 4 кВт ЭЦВ 6-4-190</t>
+          <t>Насос ЭЦВ 6,5 м3/ч 160 м 5,5 кВт 3ЭЦВ 6-6.5-160</t>
         </is>
       </c>
       <c r="B1434" t="inlineStr">
         <is>
-          <t>54162 ₽/ед</t>
+          <t>55365 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1435">
       <c r="A1435" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 4 м3/ч 190 м 6,3 кВт армлен ЭЦВ 6-4-190 армлен</t>
+          <t>Насос ЭЦВ 6,5 м3/ч 160 м 5,5 кВт CRS 6-6,5/14</t>
         </is>
       </c>
       <c r="B1435" t="inlineStr">
         <is>
-          <t>54193 ₽/ед</t>
+          <t>55624 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1436">
       <c r="A1436" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 4 м3/ч 200 м 4 кВт армлен ЭЦВ 4-4-200 армлен</t>
+          <t>Насос ЭЦВ 6,5 м3/ч 160 м 5,5 кВт армлен ЭЦВ 6-6,5-160 армлен</t>
         </is>
       </c>
       <c r="B1436" t="inlineStr">
         <is>
-          <t>52616 ₽/ед</t>
+          <t>57453 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1437">
       <c r="A1437" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 4 м3/ч 200 м 5,5 кВт армлен ЭЦВ 5-4-200 армлен</t>
+          <t>Насос ЭЦВ 6,5 м3/ч 160 м 6,3 кВт ЭЦВ 6-6.5-160</t>
         </is>
       </c>
       <c r="B1437" t="inlineStr">
         <is>
-          <t>53517 ₽/ед</t>
+          <t>58720 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1438">
       <c r="A1438" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 4 м3/ч 20 м 0,37 кВт армлен ЭЦВ 4-4-20 армлен</t>
+          <t>Насос ЭЦВ 6,5 м3/ч 170 м 5,5 кВт армлен ЭЦВ 5-6,5-170 армлен</t>
         </is>
       </c>
       <c r="B1438" t="inlineStr">
         <is>
-          <t>52561 ₽/ед</t>
+          <t>56419 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1439">
       <c r="A1439" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 4 м3/ч 220 м 5,5 кВт армлен ЭЦВ 5-4-220 армлен</t>
+          <t>Насос ЭЦВ 6,5 м3/ч 180 м 5,5 кВт армлен ЭЦВ 6-6,5-180 армлен</t>
         </is>
       </c>
       <c r="B1439" t="inlineStr">
         <is>
-          <t>53522 ₽/ед</t>
+          <t>57463 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1440">
       <c r="A1440" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 4 м3/ч 300 м 16,5 кВт ЭЦВ 6-4-300</t>
+          <t>Насос ЭЦВ 6,5 м3/ч 185 м 5,5 кВт армлен ЭЦВ 6-6,5-185 армлен</t>
         </is>
       </c>
       <c r="B1440" t="inlineStr">
         <is>
-          <t>54236 ₽/ед</t>
+          <t>57632 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1441">
       <c r="A1441" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 4 м3/ч 30 м 0,55 кВт армлен ЭЦВ 4-4-30 армлен</t>
+          <t>Насос ЭЦВ 6,5 м3/ч 185 м 7,5 кВт 2ЭЦВ 6-6.5-185</t>
         </is>
       </c>
       <c r="B1441" t="inlineStr">
         <is>
-          <t>52628 ₽/ед</t>
+          <t>54856 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1442">
       <c r="A1442" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 4 м3/ч 40 м 0,75 кВт армлен ЭЦВ 4-4-40 армлен</t>
+          <t>Насос ЭЦВ 6,5 м3/ч 185 м 7,5 кВт 3ЭЦВ 6-6.5-185</t>
         </is>
       </c>
       <c r="B1442" t="inlineStr">
         <is>
-          <t>52654 ₽/ед</t>
+          <t>55372 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1443">
       <c r="A1443" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 4 м3/ч 45 м 2,2 кВт ЭЦВ 4-4-45</t>
+          <t>Насос ЭЦВ 6,5 м3/ч 185 м 7,5 кВт CRS 6-6,5/16</t>
         </is>
       </c>
       <c r="B1443" t="inlineStr">
         <is>
-          <t>52682 ₽/ед</t>
+          <t>55785 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1444">
       <c r="A1444" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 4 м3/ч 50 м 1,1 кВт армлен ЭЦВ 4-4-50 армлен</t>
+          <t>Насос ЭЦВ 6,5 м3/ч 185 м 7,5 кВт ЭЦВ 6-6,5-185</t>
         </is>
       </c>
       <c r="B1444" t="inlineStr">
         <is>
-          <t>52822 ₽/ед</t>
+          <t>57513 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1445">
       <c r="A1445" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 4 м3/ч 60 м 1,1 кВт армлен ЭЦВ 4-4-60 армлен</t>
+          <t>Насос ЭЦВ 6,5 м3/ч 20 м 2,2 кВт армлен ЭЦВ 6-6,5-20 армлен</t>
         </is>
       </c>
       <c r="B1445" t="inlineStr">
         <is>
-          <t>52968 ₽/ед</t>
+          <t>57633 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1446">
       <c r="A1446" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 4 м3/ч 60 м 2,2 кВт ЭЦВ 4-4-60</t>
+          <t>Насос ЭЦВ 6,5 м3/ч 200 м 6,3 кВт ЭЦВ 6-6,5-200армлен</t>
         </is>
       </c>
       <c r="B1446" t="inlineStr">
         <is>
-          <t>52896 ₽/ед</t>
+          <t>57643 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1447">
       <c r="A1447" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 4 м3/ч 60 м 3 кВт армлен ЭЦВ 5-4-60 армлен</t>
+          <t>Насос ЭЦВ 6,5 м3/ч 200 м 6,3 кВт армлен ЭЦВ 5-6,5-200 армлен</t>
         </is>
       </c>
       <c r="B1447" t="inlineStr">
         <is>
-          <t>53575 ₽/ед</t>
+          <t>56467 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1448">
       <c r="A1448" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 4 м3/ч 70 м 2,2 кВт армлен ЭЦВ 6-4-70 армлен</t>
+          <t>Насос ЭЦВ 6,5 м3/ч 215 м 6,3 кВт армлен ЭЦВ 6-6,5-215 армлен</t>
         </is>
       </c>
       <c r="B1448" t="inlineStr">
         <is>
-          <t>54412 ₽/ед</t>
+          <t>57662 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1449">
       <c r="A1449" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 4 м3/ч 70 м 2,2 кВт ЭЦВ 6-4-70</t>
+          <t xml:space="preserve">Насос ЭЦВ 6,5 м3/ч 225 м 7,5 кВт 2ЭЦВ 6-6.5-225 </t>
         </is>
       </c>
       <c r="B1449" t="inlineStr">
         <is>
-          <t>54341 ₽/ед</t>
+          <t>54875 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1450">
       <c r="A1450" t="inlineStr">
         <is>
-          <t xml:space="preserve">Насос ЭЦВ 4 м3/ч 70 м 3 кВт 2ЭЦВ 6-4-70 </t>
+          <t>Насос ЭЦВ 6,5 м3/ч 225 м 7,5 кВт 3ЭЦВ 6-6.5-225</t>
         </is>
       </c>
       <c r="B1450" t="inlineStr">
         <is>
-          <t>51671 ₽/ед</t>
+          <t>55374 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1451">
       <c r="A1451" t="inlineStr">
         <is>
-          <t xml:space="preserve">Насос ЭЦВ 4 м3/ч 70 м 3 кВт 3ЭЦВ 6-4-70 </t>
+          <t>Насос ЭЦВ 6,5 м3/ч 225 м 7,5 кВт CRS 6-6,5/19</t>
         </is>
       </c>
       <c r="B1451" t="inlineStr">
         <is>
-          <t>51993 ₽/ед</t>
+          <t>55824 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1452">
       <c r="A1452" t="inlineStr">
         <is>
-          <t xml:space="preserve">Насос ЭЦВ 4 м3/ч 70 м 3 кВт CRS 6-4/6 </t>
+          <t>Насос ЭЦВ 6,5 м3/ч 225 м 7,5 кВт ЭЦВ 6-6,5-225</t>
         </is>
       </c>
       <c r="B1452" t="inlineStr">
         <is>
-          <t>52127 ₽/ед</t>
+          <t>57715 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1453">
       <c r="A1453" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 4 м3/ч 75 м 2,2 кВт армлен ЭЦВ 5-4-75 армлен</t>
+          <t>Насос ЭЦВ 6,5 м3/ч 225 м 7,5 кВт армлен ЭЦВ 6-6,5-225 армлен</t>
         </is>
       </c>
       <c r="B1453" t="inlineStr">
         <is>
-          <t>53636 ₽/ед</t>
+          <t>57808 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1454">
       <c r="A1454" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 4 м3/ч 75 м 2,2 кВт ЭЦВ 5-4-75</t>
+          <t>Насос ЭЦВ 6,5 м3/ч 240 м 7,5 кВт армлен ЭЦВ 5-6,5-240 армлен</t>
         </is>
       </c>
       <c r="B1454" t="inlineStr">
         <is>
-          <t>53599 ₽/ед</t>
+          <t>56519 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1455">
       <c r="A1455" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 4 м3/ч 80 м 1,5 кВт армлен ЭЦВ 4-4-80 армлен</t>
+          <t>Насос ЭЦВ 6,5 м3/ч 250 м 7,5 кВт армлен ЭЦВ 6-6,5-250 армлен</t>
         </is>
       </c>
       <c r="B1455" t="inlineStr">
         <is>
-          <t>53126 ₽/ед</t>
+          <t>57882 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1456">
       <c r="A1456" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 4 м3/ч 80 м 2,2 кВт армлен ЭЦВ 5-4-80 армлен</t>
+          <t>Насос ЭЦВ 6,5 м3/ч 275 м 9 кВт ЭЦВ 6-6,5-275</t>
         </is>
       </c>
       <c r="B1456" t="inlineStr">
         <is>
-          <t>53727 ₽/ед</t>
+          <t>58040 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1457">
       <c r="A1457" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 4 м3/ч 80 м 3 кВт ЭЦВ 4-4-80</t>
+          <t>Насос ЭЦВ 6,5 м3/ч 275 м 9 кВт армлен ЭЦВ 6-6,5-275 армлен</t>
         </is>
       </c>
       <c r="B1457" t="inlineStr">
         <is>
-          <t>53099 ₽/ед</t>
+          <t>58050 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1458">
       <c r="A1458" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 4 м3/ч 90 м 3 кВт армлен ЭЦВ 6-4-90 армлен</t>
+          <t>Насос ЭЦВ 6,5 м3/ч 280 м 9 кВт армлен ЭЦВ 6-6,5-280 армлен</t>
         </is>
       </c>
       <c r="B1458" t="inlineStr">
         <is>
-          <t>54440 ₽/ед</t>
+          <t>58076 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1459">
       <c r="A1459" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 6,3 м3/ч 125 м 6,3 кВт армлен ЭЦВ 6-6,3-125 армлен</t>
+          <t>Насос ЭЦВ 6,5 м3/ч 300 м 11 кВт ЭЦВ 6-6,5-300</t>
         </is>
       </c>
       <c r="B1459" t="inlineStr">
         <is>
-          <t>54502 ₽/ед</t>
+          <t>58262 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1460">
       <c r="A1460" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 6,3 м3/ч 85 м 6,3 кВт армлен ЭЦВ 6-6,3-85 армлен</t>
+          <t>Насос ЭЦВ 6,5 м3/ч 300 м 11 кВт армлен ЭЦВ 6-6,5-300 армлен</t>
         </is>
       </c>
       <c r="B1460" t="inlineStr">
         <is>
-          <t>54556 ₽/ед</t>
+          <t>58414 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1461">
       <c r="A1461" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 6,3 м3/ч 95 м 6,3 кВт армлен ЭЦВ 6-6,3-95 армлен</t>
+          <t>Насос ЭЦВ 6,5 м3/ч 325 м 11 кВт армлен ЭЦВ 6-6,5-325 армлен</t>
         </is>
       </c>
       <c r="B1461" t="inlineStr">
         <is>
-          <t>54562 ₽/ед</t>
+          <t>58416 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1462">
       <c r="A1462" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 65 м3/ч 100 м 30 кВт noryl ЭЦВ 8-65-100 noryl</t>
+          <t>Насос ЭЦВ 6,5 м3/ч 35 м 2,2 кВт армлен ЭЦВ 6-6,5-35 армлен</t>
         </is>
       </c>
       <c r="B1462" t="inlineStr">
         <is>
-          <t>88538 ₽/ед</t>
+          <t>58417 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1463">
       <c r="A1463" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 65 м3/ч 100 м 30 кВт нрк ЭЦВ 10-65-100 нрк</t>
+          <t>Насос ЭЦВ 6,5 м3/ч 50 м 2,2 кВт ЭЦВ 5-6,5-50</t>
         </is>
       </c>
       <c r="B1463" t="inlineStr">
         <is>
-          <t>87784 ₽/ед</t>
+          <t>56557 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1464">
       <c r="A1464" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 6,5 м3/ч 100 м 3 кВт армлен ЭЦВ 5-6,5-100 армлен</t>
+          <t>Насос ЭЦВ 6,5 м3/ч 50 м 2,2 кВт армлен ЭЦВ 5-6,5-50 армлен</t>
         </is>
       </c>
       <c r="B1464" t="inlineStr">
         <is>
-          <t>56201 ₽/ед</t>
+          <t>56585 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1465">
       <c r="A1465" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 6,5 м3/ч 100 м 3 кВт ЭЦВ 5-6,5-100</t>
+          <t>Насос ЭЦВ 6,5 м3/ч 50 м 2,2 кВт армлен ЭЦВ 6-6,5-50 армлен</t>
         </is>
       </c>
       <c r="B1465" t="inlineStr">
         <is>
-          <t>56185 ₽/ед</t>
+          <t>58448 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1466">
       <c r="A1466" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 6,5 м3/ч 105 м 4 кВт 2ЭЦВ 6-6.5-105</t>
+          <t>Насос ЭЦВ 6,5 м3/ч 60 м 2,2 кВт ЭЦВ 6-6,5-60</t>
         </is>
       </c>
       <c r="B1466" t="inlineStr">
         <is>
-          <t>54592 ₽/ед</t>
+          <t>58458 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1467">
       <c r="A1467" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 6,5 м3/ч 105 м 4 кВт 3ЭЦВ 6-6.5-105</t>
+          <t>Насос ЭЦВ 6,5 м3/ч 60 м 2,2 кВт армлен ЭЦВ 5-6,5-60 армлен</t>
         </is>
       </c>
       <c r="B1467" t="inlineStr">
         <is>
-          <t>55125 ₽/ед</t>
+          <t>56604 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1468">
       <c r="A1468" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 6,5 м3/ч 105 м 4 кВт CRS 6-6,5/9</t>
+          <t>Насос ЭЦВ 6,5 м3/ч 60 м 2,2 кВт армлен ЭЦВ 6-6,5-60 армлен</t>
         </is>
       </c>
       <c r="B1468" t="inlineStr">
         <is>
-          <t>55842 ₽/ед</t>
+          <t>58506 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1469">
       <c r="A1469" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 6,5 м3/ч 105 м 4 кВт армлен ЭЦВ 6-6,5-105 армлен</t>
+          <t>Насос ЭЦВ 6,5 м3/ч 60 м 3 кВт 2ЭЦВ 6-6.5-60</t>
         </is>
       </c>
       <c r="B1469" t="inlineStr">
         <is>
-          <t>56876 ₽/ед</t>
+          <t>54903 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1470">
       <c r="A1470" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 6,5 м3/ч 105 м 4 кВт ЭЦВ 6-6,5-105</t>
+          <t>Насос ЭЦВ 6,5 м3/ч 60 м 3 кВт 3ЭЦВ 6-6.5-60</t>
         </is>
       </c>
       <c r="B1470" t="inlineStr">
         <is>
-          <t>56875 ₽/ед</t>
+          <t>55408 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1471">
       <c r="A1471" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 65 м3/ч 110 м 30 кВт CRS 10-65/4А Х</t>
+          <t>Насос ЭЦВ 6,5 м3/ч 60 м 3 кВт CRS 6-6,5/6</t>
         </is>
       </c>
       <c r="B1471" t="inlineStr">
         <is>
-          <t>86909 ₽/ед</t>
+          <t>55835 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1472">
       <c r="A1472" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 65 м3/ч 110 м 30 кВт нрк 2ЭЦВ 10-65-110 нрк</t>
+          <t>Насос ЭЦВ 6,5 м3/ч 65 м 2,2 кВт ЭЦВ 5-6,5-65</t>
         </is>
       </c>
       <c r="B1472" t="inlineStr">
         <is>
-          <t>85063 ₽/ед</t>
+          <t>56607 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1473">
       <c r="A1473" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 65 м3/ч 110 м 30 кВт нрк 3ЭЦВ 10-65-110 нрк</t>
+          <t>Насос ЭЦВ 6,5 м3/ч 65 м 2,2 кВт армлен ЭЦВ 5-6,5-65 армлен</t>
         </is>
       </c>
       <c r="B1473" t="inlineStr">
         <is>
-          <t>85816 ₽/ед</t>
+          <t>56691 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1474">
       <c r="A1474" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 65 м3/ч 110 м 30 кВт нрк CRS 10-65/4A нрк</t>
+          <t>Насос ЭЦВ 6,5 м3/ч 65 м 2,2 кВт армлен ЭЦВ 6-6,5-65 армлен</t>
         </is>
       </c>
       <c r="B1474" t="inlineStr">
         <is>
-          <t>86890 ₽/ед</t>
+          <t>58597 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1475">
       <c r="A1475" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 65 м3/ч 110 м 32 кВт noryl ЭЦВ 8-65-110 noryl</t>
+          <t>Насос ЭЦВ 6,5 м3/ч 70 м 2,2 кВт ЭЦВ 4-6,5-70</t>
         </is>
       </c>
       <c r="B1475" t="inlineStr">
         <is>
-          <t>88627 ₽/ед</t>
+          <t>56027 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1476">
       <c r="A1476" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 65 м3/ч 110 м 32 кВт нрк ЭЦВ 10-65-110 нрк</t>
+          <t>Насос ЭЦВ 6,5 м3/ч 75 м 3 кВт армлен ЭЦВ 6-6,5-75 армлен</t>
         </is>
       </c>
       <c r="B1476" t="inlineStr">
         <is>
-          <t>87789 ₽/ед</t>
+          <t>58622 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1477">
       <c r="A1477" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 65 м3/ч 110 м 32 кВт нро ЭЦВ 10-65-110 нро</t>
+          <t>Насос ЭЦВ 6,5 м3/ч 80 м 3 кВт ЭЦВ 5-6,5-80</t>
         </is>
       </c>
       <c r="B1477" t="inlineStr">
         <is>
-          <t>87862 ₽/ед</t>
+          <t>56753 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1478">
       <c r="A1478" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 65 м3/ч 110 м 33 кВт ЭЦВ 8-65-110</t>
+          <t>Насос ЭЦВ 6,5 м3/ч 80 м 3 кВт ЭЦВ 5-6,5-80Х</t>
         </is>
       </c>
       <c r="B1478" t="inlineStr">
         <is>
-          <t>88566 ₽/ед</t>
+          <t>56775 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1479">
       <c r="A1479" t="inlineStr">
         <is>
-          <t xml:space="preserve">Насос ЭЦВ 65 м3/ч 110 м 37 кВт 2ЭЦВ 8-65-110 </t>
+          <t>Насос ЭЦВ 6,5 м3/ч 80 м 3 кВт армлен ЭЦВ 5-6,5-80 армлен</t>
         </is>
       </c>
       <c r="B1479" t="inlineStr">
         <is>
-          <t>85600 ₽/ед</t>
+          <t>56775 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1480">
       <c r="A1480" t="inlineStr">
         <is>
-          <t xml:space="preserve">Насос ЭЦВ 65 м3/ч 110 м 37 кВт 3ЭЦВ 8-65-110 </t>
+          <t>Насос ЭЦВ 6,5 м3/ч 85 м 3 кВт 2ЭЦВ 6-6.5-85</t>
         </is>
       </c>
       <c r="B1480" t="inlineStr">
         <is>
-          <t>86312 ₽/ед</t>
+          <t>55056 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1481">
       <c r="A1481" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 65 м3/ч 110 м 37 кВт CRS 10-65/4 Х</t>
+          <t>Насос ЭЦВ 6,5 м3/ч 85 м 3 кВт 3ЭЦВ 6-6.5-85</t>
         </is>
       </c>
       <c r="B1481" t="inlineStr">
         <is>
-          <t>86805 ₽/ед</t>
+          <t>55526 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1482">
       <c r="A1482" t="inlineStr">
         <is>
-          <t xml:space="preserve">Насос ЭЦВ 65 м3/ч 110 м 37 кВт CRS 8-65/8 </t>
+          <t>Насос ЭЦВ 6,5 м3/ч 85 м 3 кВт CRS 6-6,5/8</t>
         </is>
       </c>
       <c r="B1482" t="inlineStr">
         <is>
-          <t>87546 ₽/ед</t>
+          <t>55840 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1483">
       <c r="A1483" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 6,5 м3/ч 115 м 4 кВт ЭЦВ 4-6,5-115</t>
+          <t>Насос ЭЦВ 6,5 м3/ч 85 м 3 кВт ЭЦВ 4-6,5-85</t>
         </is>
       </c>
       <c r="B1483" t="inlineStr">
         <is>
-          <t>55930 ₽/ед</t>
+          <t>56168 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1484">
       <c r="A1484" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 6,5 м3/ч 120 м 4 кВт армлен ЭЦВ 5-6,5-120 армлен</t>
+          <t>Насос ЭЦВ 6,5 м3/ч 85 м 3 кВт ЭЦВ 6-6,5-85</t>
         </is>
       </c>
       <c r="B1484" t="inlineStr">
         <is>
-          <t>56270 ₽/ед</t>
+          <t>58650 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1485">
       <c r="A1485" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 6,5 м3/ч 120 м 4 кВт армлен ЭЦВ 6-6,5-120 армлен</t>
+          <t>Насос ЭЦВ 6,5 м3/ч 85 м 3 кВт армлен ЭЦВ 6-6,5-85 армлен</t>
         </is>
       </c>
       <c r="B1485" t="inlineStr">
         <is>
-          <t>56910 ₽/ед</t>
+          <t>58662 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1486">
       <c r="A1486" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 6,5 м3/ч 120 м 4 кВт ЭЦВ 5-6,5-120</t>
+          <t>Насос ЭЦВ 6,5 м3/ч 90 м 3 кВт армлен ЭЦВ 6-6,5-90 армлен</t>
         </is>
       </c>
       <c r="B1486" t="inlineStr">
         <is>
-          <t>56245 ₽/ед</t>
+          <t>58707 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1487">
       <c r="A1487" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 65 м3/ч 125 м 22 кВт нро ЭЦВ 10-65-125 нро</t>
+          <t>Насос ЭЦВ 6,5 м3/ч 95 м 3 кВт армлен ЭЦВ 5-6,5-95 армлен</t>
         </is>
       </c>
       <c r="B1487" t="inlineStr">
         <is>
-          <t>87988 ₽/ед</t>
+          <t>56849 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1488">
       <c r="A1488" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 65 м3/ч 125 м 33 кВт noryl ЭЦВ 8-65-125 noryl</t>
+          <t>Насос ЭЦВ 65 м3/ч 100 м 30 кВт noryl ЭЦВ 8-65-100 noryl</t>
         </is>
       </c>
       <c r="B1488" t="inlineStr">
         <is>
-          <t>88749 ₽/ед</t>
+          <t>88538 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1489">
       <c r="A1489" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 65 м3/ч 125 м 33 кВт нрк ЭЦВ 10-65-125 нрк</t>
+          <t>Насос ЭЦВ 65 м3/ч 100 м 30 кВт нрк ЭЦВ 10-65-100 нрк</t>
         </is>
       </c>
       <c r="B1489" t="inlineStr">
         <is>
-          <t>87922 ₽/ед</t>
+          <t>87784 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1490">
       <c r="A1490" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 65 м3/ч 125 м 33 кВт ЭЦВ 8-65-125</t>
+          <t>Насос ЭЦВ 65 м3/ч 110 м 30 кВт CRS 10-65/4А Х</t>
         </is>
       </c>
       <c r="B1490" t="inlineStr">
         <is>
-          <t>88629 ₽/ед</t>
+          <t>86909 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1491">
       <c r="A1491" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 65 м3/ч 125 м 37 кВт CRS 8-65/9</t>
+          <t>Насос ЭЦВ 65 м3/ч 110 м 30 кВт нрк 2ЭЦВ 10-65-110 нрк</t>
         </is>
       </c>
       <c r="B1491" t="inlineStr">
         <is>
-          <t>87629 ₽/ед</t>
+          <t>85063 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1492">
       <c r="A1492" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 65 м3/ч 125 м 37 кВт нрк 2ЭЦВ 10-65-125 нрк</t>
+          <t>Насос ЭЦВ 65 м3/ч 110 м 30 кВт нрк 3ЭЦВ 10-65-110 нрк</t>
         </is>
       </c>
       <c r="B1492" t="inlineStr">
         <is>
-          <t>85110 ₽/ед</t>
+          <t>85816 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1493">
       <c r="A1493" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 65 м3/ч 125 м 37 кВт нрк 3ЭЦВ 10-65-125 нрк</t>
+          <t>Насос ЭЦВ 65 м3/ч 110 м 30 кВт нрк CRS 10-65/4A нрк</t>
         </is>
       </c>
       <c r="B1493" t="inlineStr">
         <is>
-          <t>85942 ₽/ед</t>
+          <t>86890 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1494">
       <c r="A1494" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 65 м3/ч 125 м 37 кВт нрк CRS 10-65/4 нрк</t>
+          <t>Насос ЭЦВ 65 м3/ч 110 м 32 кВт noryl ЭЦВ 8-65-110 noryl</t>
         </is>
       </c>
       <c r="B1494" t="inlineStr">
         <is>
-          <t>86775 ₽/ед</t>
+          <t>88627 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1495">
       <c r="A1495" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 6,5 м3/ч 125 м 4 кВт 2ЭЦВ 6-6.5-125</t>
+          <t>Насос ЭЦВ 65 м3/ч 110 м 32 кВт нрк ЭЦВ 10-65-110 нрк</t>
         </is>
       </c>
       <c r="B1495" t="inlineStr">
         <is>
-          <t>54611 ₽/ед</t>
+          <t>87789 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1496">
       <c r="A1496" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 6,5 м3/ч 125 м 4 кВт 3ЭЦВ 6-6.5-125</t>
+          <t>Насос ЭЦВ 65 м3/ч 110 м 32 кВт нро ЭЦВ 10-65-110 нро</t>
         </is>
       </c>
       <c r="B1496" t="inlineStr">
         <is>
-          <t>55191 ₽/ед</t>
+          <t>87862 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1497">
       <c r="A1497" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 6,5 м3/ч 125 м 4 кВт CRS 6-6,5/11</t>
+          <t>Насос ЭЦВ 65 м3/ч 110 м 33 кВт ЭЦВ 8-65-110</t>
         </is>
       </c>
       <c r="B1497" t="inlineStr">
         <is>
-          <t>55578 ₽/ед</t>
+          <t>88566 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1498">
       <c r="A1498" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 6,5 м3/ч 125 м 4 кВт ЭЦВ 6-6,5-125</t>
+          <t xml:space="preserve">Насос ЭЦВ 65 м3/ч 110 м 37 кВт 2ЭЦВ 8-65-110 </t>
         </is>
       </c>
       <c r="B1498" t="inlineStr">
         <is>
-          <t>56994 ₽/ед</t>
+          <t>85600 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1499">
       <c r="A1499" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 6,5 м3/ч 125 м 5,5 кВт армлен ЭЦВ 6-6,5-125 армлен</t>
+          <t xml:space="preserve">Насос ЭЦВ 65 м3/ч 110 м 37 кВт 3ЭЦВ 8-65-110 </t>
         </is>
       </c>
       <c r="B1499" t="inlineStr">
         <is>
-          <t>57037 ₽/ед</t>
+          <t>86312 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1500">
       <c r="A1500" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 6,5 м3/ч 130 м 5,5 кВт ЭЦВ 4-6,5-130</t>
+          <t>Насос ЭЦВ 65 м3/ч 110 м 37 кВт CRS 10-65/4 Х</t>
         </is>
       </c>
       <c r="B1500" t="inlineStr">
         <is>
-          <t>55984 ₽/ед</t>
+          <t>86805 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1501">
       <c r="A1501" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 65 м3/ч 135 м 33 кВт noryl ЭЦВ 8-65-135 noryl</t>
+          <t xml:space="preserve">Насос ЭЦВ 65 м3/ч 110 м 37 кВт CRS 8-65/8 </t>
         </is>
       </c>
       <c r="B1501" t="inlineStr">
         <is>
-          <t>88854 ₽/ед</t>
+          <t>87546 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1502">
       <c r="A1502" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 65 м3/ч 135 м 37 кВт CRS 8-65/10</t>
+          <t>Насос ЭЦВ 65 м3/ч 125 м 22 кВт нро ЭЦВ 10-65-125 нро</t>
         </is>
       </c>
       <c r="B1502" t="inlineStr">
         <is>
-          <t>87210 ₽/ед</t>
+          <t>87988 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1503">
       <c r="A1503" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 65 м3/ч 135 м 45 кВт ЭЦВ 8-65-135</t>
+          <t>Насос ЭЦВ 65 м3/ч 125 м 33 кВт noryl ЭЦВ 8-65-125 noryl</t>
         </is>
       </c>
       <c r="B1503" t="inlineStr">
         <is>
-          <t>88843 ₽/ед</t>
+          <t>88749 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1504">
       <c r="A1504" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 6,5 м3/ч 140 м 4 кВт ЭЦВ 5-6,5-140</t>
+          <t>Насос ЭЦВ 65 м3/ч 125 м 33 кВт ЭЦВ 8-65-125</t>
         </is>
       </c>
       <c r="B1504" t="inlineStr">
         <is>
-          <t>56295 ₽/ед</t>
+          <t>88629 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1505">
       <c r="A1505" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 6,5 м3/ч 140 м 5,5 кВт 2ЭЦВ 6-6.5-140</t>
+          <t>Насос ЭЦВ 65 м3/ч 125 м 33 кВт нрк ЭЦВ 10-65-125 нрк</t>
         </is>
       </c>
       <c r="B1505" t="inlineStr">
         <is>
-          <t>54649 ₽/ед</t>
+          <t>87922 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1506">
       <c r="A1506" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 6,5 м3/ч 140 м 5,5 кВт 3ЭЦВ 6-6.5-140</t>
+          <t>Насос ЭЦВ 65 м3/ч 125 м 37 кВт CRS 8-65/9</t>
         </is>
       </c>
       <c r="B1506" t="inlineStr">
         <is>
-          <t>55312 ₽/ед</t>
+          <t>87629 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1507">
       <c r="A1507" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 6,5 м3/ч 140 м 5,5 кВт CRS 6-6,5/12</t>
+          <t>Насос ЭЦВ 65 м3/ч 125 м 37 кВт нрк 2ЭЦВ 10-65-125 нрк</t>
         </is>
       </c>
       <c r="B1507" t="inlineStr">
         <is>
-          <t>55597 ₽/ед</t>
+          <t>85110 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1508">
       <c r="A1508" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 6,5 м3/ч 140 м 5,5 кВт армлен ЭЦВ 5-6,5-140 армлен</t>
+          <t>Насос ЭЦВ 65 м3/ч 125 м 37 кВт нрк 3ЭЦВ 10-65-125 нрк</t>
         </is>
       </c>
       <c r="B1508" t="inlineStr">
         <is>
-          <t>56343 ₽/ед</t>
+          <t>85942 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1509">
       <c r="A1509" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 6,5 м3/ч 140 м 5,5 кВт армлен ЭЦВ 6-6,5-140 армлен</t>
+          <t>Насос ЭЦВ 65 м3/ч 125 м 37 кВт нрк CRS 10-65/4 нрк</t>
         </is>
       </c>
       <c r="B1509" t="inlineStr">
         <is>
-          <t>57247 ₽/ед</t>
+          <t>86775 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1510">
       <c r="A1510" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 6,5 м3/ч 140 м 5,5 кВт ЭЦВ 6-6,5-140</t>
+          <t>Насос ЭЦВ 65 м3/ч 135 м 33 кВт noryl ЭЦВ 8-65-135 noryl</t>
         </is>
       </c>
       <c r="B1510" t="inlineStr">
         <is>
-          <t>57074 ₽/ед</t>
+          <t>88854 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1511">
       <c r="A1511" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 65 м3/ч 145 м 37 кВт noryl ЭЦВ 8-65-145 noryl</t>
+          <t>Насос ЭЦВ 65 м3/ч 135 м 37 кВт CRS 8-65/10</t>
         </is>
       </c>
       <c r="B1511" t="inlineStr">
         <is>
-          <t>88959 ₽/ед</t>
+          <t>87210 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1512">
       <c r="A1512" t="inlineStr">
         <is>
-          <t xml:space="preserve">Насос ЭЦВ 65 м3/ч 145 м 45 кВт 2ЭЦВ 8-65-145 </t>
+          <t>Насос ЭЦВ 65 м3/ч 135 м 45 кВт ЭЦВ 8-65-135</t>
         </is>
       </c>
       <c r="B1512" t="inlineStr">
         <is>
-          <t>85608 ₽/ед</t>
+          <t>88843 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1513">
       <c r="A1513" t="inlineStr">
         <is>
-          <t xml:space="preserve">Насос ЭЦВ 65 м3/ч 145 м 45 кВт 3ЭЦВ 8-65-145 </t>
+          <t>Насос ЭЦВ 65 м3/ч 145 м 37 кВт noryl ЭЦВ 8-65-145 noryl</t>
         </is>
       </c>
       <c r="B1513" t="inlineStr">
         <is>
-          <t>86330 ₽/ед</t>
+          <t>88959 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1514">
       <c r="A1514" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 65 м3/ч 145 м 45 кВт CRS 8-65/11</t>
+          <t xml:space="preserve">Насос ЭЦВ 65 м3/ч 145 м 45 кВт 2ЭЦВ 8-65-145 </t>
         </is>
       </c>
       <c r="B1514" t="inlineStr">
         <is>
-          <t>87220 ₽/ед</t>
+          <t>85608 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1515">
       <c r="A1515" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 65 м3/ч 145 м 45 кВт ЭЦВ 8-65-145</t>
+          <t xml:space="preserve">Насос ЭЦВ 65 м3/ч 145 м 45 кВт 3ЭЦВ 8-65-145 </t>
         </is>
       </c>
       <c r="B1515" t="inlineStr">
         <is>
-          <t>88947 ₽/ед</t>
+          <t>86330 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1516">
       <c r="A1516" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 6,5 м3/ч 145 м 5,5 кВт армлен ЭЦВ 5-6,5-145 армлен</t>
+          <t>Насос ЭЦВ 65 м3/ч 145 м 45 кВт CRS 8-65/11</t>
         </is>
       </c>
       <c r="B1516" t="inlineStr">
         <is>
-          <t>56363 ₽/ед</t>
+          <t>87220 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1517">
       <c r="A1517" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 65 м3/ч 150 м 45 кВт CRS 10-65/5 Х</t>
+          <t>Насос ЭЦВ 65 м3/ч 145 м 45 кВт ЭЦВ 8-65-145</t>
         </is>
       </c>
       <c r="B1517" t="inlineStr">
         <is>
-          <t>86961 ₽/ед</t>
+          <t>88947 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1518">
       <c r="A1518" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 65 м3/ч 150 м 45 кВт нрк 2ЭЦВ 10-65-150 нрк</t>
+          <t>Насос ЭЦВ 65 м3/ч 150 м 45 кВт CRS 10-65/5 Х</t>
         </is>
       </c>
       <c r="B1518" t="inlineStr">
         <is>
-          <t>85150 ₽/ед</t>
+          <t>86961 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1519">
       <c r="A1519" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 65 м3/ч 150 м 45 кВт нрк 3ЭЦВ 10-65-150 нрк</t>
+          <t>Насос ЭЦВ 65 м3/ч 150 м 45 кВт нрк 2ЭЦВ 10-65-150 нрк</t>
         </is>
       </c>
       <c r="B1519" t="inlineStr">
         <is>
-          <t>85963 ₽/ед</t>
+          <t>85150 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1520">
       <c r="A1520" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 65 м3/ч 150 м 45 кВт нрк CRS 10-65/5 нрк</t>
+          <t>Насос ЭЦВ 65 м3/ч 150 м 45 кВт нрк 3ЭЦВ 10-65-150 нрк</t>
         </is>
       </c>
       <c r="B1520" t="inlineStr">
         <is>
-          <t>86955 ₽/ед</t>
+          <t>85963 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1521">
       <c r="A1521" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 65 м3/ч 150 м 45 кВт нрк ЭЦВ 10-65-150 нрк</t>
+          <t>Насос ЭЦВ 65 м3/ч 150 м 45 кВт нрк CRS 10-65/5 нрк</t>
         </is>
       </c>
       <c r="B1521" t="inlineStr">
         <is>
-          <t>87998 ₽/ед</t>
+          <t>86955 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1522">
       <c r="A1522" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 65 м3/ч 150 м 45 кВт нро ЭЦВ 10-65-150 нро</t>
+          <t>Насос ЭЦВ 65 м3/ч 150 м 45 кВт нрк ЭЦВ 10-65-150 нрк</t>
         </is>
       </c>
       <c r="B1522" t="inlineStr">
         <is>
-          <t>88050 ₽/ед</t>
+          <t>87998 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1523">
       <c r="A1523" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 6,5 м3/ч 150 м 5,5 кВт армлен ЭЦВ 6-6,5-150 армлен</t>
+          <t>Насос ЭЦВ 65 м3/ч 150 м 45 кВт нро ЭЦВ 10-65-150 нро</t>
         </is>
       </c>
       <c r="B1523" t="inlineStr">
         <is>
-          <t>57349 ₽/ед</t>
+          <t>88050 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1524">
       <c r="A1524" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 6,5 м3/ч 150 м 5,5 кВт ЭЦВ 4-6,5-150</t>
+          <t>Насос ЭЦВ 65 м3/ч 160 м 45 кВт CRS 8-65/12</t>
         </is>
       </c>
       <c r="B1524" t="inlineStr">
         <is>
-          <t>56023 ₽/ед</t>
+          <t>87222 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1525">
       <c r="A1525" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 65 м3/ч 160 м 45 кВт CRS 8-65/12</t>
+          <t>Насос ЭЦВ 65 м3/ч 160 м 45 кВт noryl ЭЦВ 8-65-160 noryl</t>
         </is>
       </c>
       <c r="B1525" t="inlineStr">
         <is>
-          <t>87222 ₽/ед</t>
+          <t>88993 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1526">
       <c r="A1526" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 65 м3/ч 160 м 45 кВт noryl ЭЦВ 8-65-160 noryl</t>
+          <t>Насос ЭЦВ 65 м3/ч 160 м 45 кВт ЭЦВ 8-65-160</t>
         </is>
       </c>
       <c r="B1526" t="inlineStr">
         <is>
-          <t>88993 ₽/ед</t>
+          <t>88977 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1527">
       <c r="A1527" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 65 м3/ч 160 м 45 кВт ЭЦВ 8-65-160</t>
+          <t>Насос ЭЦВ 65 м3/ч 175 м 45 кВт CRS 10-65/6А Х</t>
         </is>
       </c>
       <c r="B1527" t="inlineStr">
         <is>
-          <t>88977 ₽/ед</t>
+          <t>87091 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1528">
       <c r="A1528" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 6,5 м3/ч 160 м 5,5 кВт 2ЭЦВ 6-6.5-160</t>
+          <t xml:space="preserve">Насос ЭЦВ 65 м3/ч 175 м 45 кВт нрк 2ЭЦВ 10-65-175 нрк </t>
         </is>
       </c>
       <c r="B1528" t="inlineStr">
         <is>
-          <t>54768 ₽/ед</t>
+          <t>85200 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1529">
       <c r="A1529" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 6,5 м3/ч 160 м 5,5 кВт 3ЭЦВ 6-6.5-160</t>
+          <t xml:space="preserve">Насос ЭЦВ 65 м3/ч 175 м 45 кВт нрк 3ЭЦВ 10-65-175 нрк </t>
         </is>
       </c>
       <c r="B1529" t="inlineStr">
         <is>
-          <t>55365 ₽/ед</t>
+          <t>86002 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1530">
       <c r="A1530" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 6,5 м3/ч 160 м 5,5 кВт CRS 6-6,5/14</t>
+          <t xml:space="preserve">Насос ЭЦВ 65 м3/ч 175 м 45 кВт нрк CRS 10-65/6A нрк </t>
         </is>
       </c>
       <c r="B1530" t="inlineStr">
         <is>
-          <t>55624 ₽/ед</t>
+          <t>87054 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1531">
       <c r="A1531" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 6,5 м3/ч 160 м 5,5 кВт армлен ЭЦВ 6-6,5-160 армлен</t>
+          <t>Насос ЭЦВ 65 м3/ч 175 м 45 кВт нрк ЭЦВ 10-65-175 нрк</t>
         </is>
       </c>
       <c r="B1531" t="inlineStr">
         <is>
-          <t>57453 ₽/ед</t>
+          <t>88051 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1532">
       <c r="A1532" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 6,5 м3/ч 160 м 6,3 кВт ЭЦВ 6-6.5-160</t>
+          <t>Насос ЭЦВ 65 м3/ч 175 м 45 кВт нро ЭЦВ 10-65-175 нро</t>
         </is>
       </c>
       <c r="B1532" t="inlineStr">
         <is>
-          <t>58720 ₽/ед</t>
+          <t>88098 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1533">
       <c r="A1533" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 6,5 м3/ч 170 м 5,5 кВт армлен ЭЦВ 5-6,5-170 армлен</t>
+          <t>Насос ЭЦВ 65 м3/ч 180 м 45 кВт CRS 8-65/13</t>
         </is>
       </c>
       <c r="B1533" t="inlineStr">
         <is>
-          <t>56419 ₽/ед</t>
+          <t>87231 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1534">
       <c r="A1534" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 65 м3/ч 175 м 45 кВт CRS 10-65/6А Х</t>
+          <t>Насос ЭЦВ 65 м3/ч 180 м 45 кВт noryl ЭЦВ 8-65-180 noryl</t>
         </is>
       </c>
       <c r="B1534" t="inlineStr">
         <is>
-          <t>87091 ₽/ед</t>
+          <t>89039 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1535">
       <c r="A1535" t="inlineStr">
         <is>
-          <t xml:space="preserve">Насос ЭЦВ 65 м3/ч 175 м 45 кВт нрк 2ЭЦВ 10-65-175 нрк </t>
+          <t>Насос ЭЦВ 65 м3/ч 180 м 45 кВт ЭЦВ 8-65-180</t>
         </is>
       </c>
       <c r="B1535" t="inlineStr">
         <is>
-          <t>85200 ₽/ед</t>
+          <t>89029 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1536">
       <c r="A1536" t="inlineStr">
         <is>
-          <t xml:space="preserve">Насос ЭЦВ 65 м3/ч 175 м 45 кВт нрк 3ЭЦВ 10-65-175 нрк </t>
+          <t>Насос ЭЦВ 65 м3/ч 180 м 52 кВт 2ЭЦВ 8-65-180</t>
         </is>
       </c>
       <c r="B1536" t="inlineStr">
         <is>
-          <t>86002 ₽/ед</t>
+          <t>85612 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1537">
       <c r="A1537" t="inlineStr">
         <is>
-          <t xml:space="preserve">Насос ЭЦВ 65 м3/ч 175 м 45 кВт нрк CRS 10-65/6A нрк </t>
+          <t>Насос ЭЦВ 65 м3/ч 20 м 9 кВт noryl ЭЦВ 8-65-20 noryl</t>
         </is>
       </c>
       <c r="B1537" t="inlineStr">
         <is>
-          <t>87054 ₽/ед</t>
+          <t>89087 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1538">
       <c r="A1538" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 65 м3/ч 175 м 45 кВт нрк ЭЦВ 10-65-175 нрк</t>
+          <t>Насос ЭЦВ 65 м3/ч 200 м 50 кВт нрк ЭЦВ 10-65-200 нрк</t>
         </is>
       </c>
       <c r="B1538" t="inlineStr">
         <is>
-          <t>88051 ₽/ед</t>
+          <t>88100 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1539">
       <c r="A1539" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 65 м3/ч 175 м 45 кВт нро ЭЦВ 10-65-175 нро</t>
+          <t>Насос ЭЦВ 65 м3/ч 200 м 50 кВт нро ЭЦВ 10-65-200 нро</t>
         </is>
       </c>
       <c r="B1539" t="inlineStr">
         <is>
-          <t>88098 ₽/ед</t>
+          <t>88156 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1540">
       <c r="A1540" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 65 м3/ч 180 м 45 кВт CRS 8-65/13</t>
+          <t xml:space="preserve">Насос ЭЦВ 65 м3/ч 200 м 55 кВт 2ЭЦВ 8-65-200 </t>
         </is>
       </c>
       <c r="B1540" t="inlineStr">
         <is>
-          <t>87231 ₽/ед</t>
+          <t>85617 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1541">
       <c r="A1541" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 65 м3/ч 180 м 45 кВт noryl ЭЦВ 8-65-180 noryl</t>
+          <t xml:space="preserve">Насос ЭЦВ 65 м3/ч 200 м 55 кВт нрк 2ЭЦВ 10-65-200 нрк </t>
         </is>
       </c>
       <c r="B1541" t="inlineStr">
         <is>
-          <t>89039 ₽/ед</t>
+          <t>85246 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1542">
       <c r="A1542" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 65 м3/ч 180 м 45 кВт ЭЦВ 8-65-180</t>
+          <t xml:space="preserve">Насос ЭЦВ 65 м3/ч 200 м 55 кВт нрк 3ЭЦВ 10-65-200 нрк </t>
         </is>
       </c>
       <c r="B1542" t="inlineStr">
         <is>
-          <t>89029 ₽/ед</t>
+          <t>86149 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1543">
       <c r="A1543" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 65 м3/ч 180 м 52 кВт 2ЭЦВ 8-65-180</t>
+          <t>Насос ЭЦВ 65 м3/ч 200 м 55 кВт нрк CRS 10-65/6 нрк</t>
         </is>
       </c>
       <c r="B1543" t="inlineStr">
         <is>
-          <t>85612 ₽/ед</t>
+          <t>87046 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1544">
       <c r="A1544" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 6,5 м3/ч 180 м 5,5 кВт армлен ЭЦВ 6-6,5-180 армлен</t>
+          <t>Насос ЭЦВ 65 м3/ч 220 м 60 кВт 2ЭЦВ 8-65-220</t>
         </is>
       </c>
       <c r="B1544" t="inlineStr">
         <is>
-          <t>57463 ₽/ед</t>
+          <t>85646 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1545">
       <c r="A1545" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 6,5 м3/ч 185 м 5,5 кВт армлен ЭЦВ 6-6,5-185 армлен</t>
+          <t>Насос ЭЦВ 65 м3/ч 225 м 55 кВт CRS 10-65/7 Х</t>
         </is>
       </c>
       <c r="B1545" t="inlineStr">
         <is>
-          <t>57632 ₽/ед</t>
+          <t>87182 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1546">
       <c r="A1546" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 6,5 м3/ч 185 м 7,5 кВт 2ЭЦВ 6-6.5-185</t>
+          <t>Насос ЭЦВ 65 м3/ч 225 м 55 кВт нрк 2ЭЦВ 10-65-225 нрк</t>
         </is>
       </c>
       <c r="B1546" t="inlineStr">
         <is>
-          <t>54856 ₽/ед</t>
+          <t>85273 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1547">
       <c r="A1547" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 6,5 м3/ч 185 м 7,5 кВт 3ЭЦВ 6-6.5-185</t>
+          <t>Насос ЭЦВ 65 м3/ч 225 м 55 кВт нрк 3ЭЦВ 10-65-225 нрк</t>
         </is>
       </c>
       <c r="B1547" t="inlineStr">
         <is>
-          <t>55372 ₽/ед</t>
+          <t>86215 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1548">
       <c r="A1548" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 6,5 м3/ч 185 м 7,5 кВт CRS 6-6,5/16</t>
+          <t>Насос ЭЦВ 65 м3/ч 225 м 55 кВт нрк CRS 10-65/7 нрк</t>
         </is>
       </c>
       <c r="B1548" t="inlineStr">
         <is>
-          <t>55785 ₽/ед</t>
+          <t>87096 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1549">
       <c r="A1549" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 6,5 м3/ч 185 м 7,5 кВт ЭЦВ 6-6,5-185</t>
+          <t>Насос ЭЦВ 65 м3/ч 225 м 65 кВт нрк ЭЦВ 10-65-225 нрк</t>
         </is>
       </c>
       <c r="B1549" t="inlineStr">
         <is>
-          <t>57513 ₽/ед</t>
+          <t>88172 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1550">
       <c r="A1550" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 65 м3/ч 200 м 50 кВт нрк ЭЦВ 10-65-200 нрк</t>
+          <t>Насос ЭЦВ 65 м3/ч 240 м 67 кВт 2ЭЦВ 8-65-240</t>
         </is>
       </c>
       <c r="B1550" t="inlineStr">
         <is>
-          <t>88100 ₽/ед</t>
+          <t>85649 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1551">
       <c r="A1551" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 65 м3/ч 200 м 50 кВт нро ЭЦВ 10-65-200 нро</t>
+          <t xml:space="preserve">Насос ЭЦВ 65 м3/ч 250 м 65 кВт нрк 2ЭЦВ 10-65-250 нрк </t>
         </is>
       </c>
       <c r="B1551" t="inlineStr">
         <is>
-          <t>88156 ₽/ед</t>
+          <t>85443 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1552">
       <c r="A1552" t="inlineStr">
         <is>
-          <t xml:space="preserve">Насос ЭЦВ 65 м3/ч 200 м 55 кВт 2ЭЦВ 8-65-200 </t>
+          <t xml:space="preserve">Насос ЭЦВ 65 м3/ч 250 м 65 кВт нрк 3ЭЦВ 10-65-250 нрк </t>
         </is>
       </c>
       <c r="B1552" t="inlineStr">
         <is>
-          <t>85617 ₽/ед</t>
+          <t>86227 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1553">
       <c r="A1553" t="inlineStr">
         <is>
-          <t xml:space="preserve">Насос ЭЦВ 65 м3/ч 200 м 55 кВт нрк 2ЭЦВ 10-65-200 нрк </t>
+          <t xml:space="preserve">Насос ЭЦВ 65 м3/ч 250 м 65 кВт нрк CRS 10-65/8 нрк </t>
         </is>
       </c>
       <c r="B1553" t="inlineStr">
         <is>
-          <t>85246 ₽/ед</t>
+          <t>87185 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1554">
       <c r="A1554" t="inlineStr">
         <is>
-          <t xml:space="preserve">Насос ЭЦВ 65 м3/ч 200 м 55 кВт нрк 3ЭЦВ 10-65-200 нрк </t>
+          <t>Насос ЭЦВ 65 м3/ч 250 м 65 кВт нрк ЭЦВ 10-65-250 нрк</t>
         </is>
       </c>
       <c r="B1554" t="inlineStr">
         <is>
-          <t>86149 ₽/ед</t>
+          <t>88187 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1555">
       <c r="A1555" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 65 м3/ч 200 м 55 кВт нрк CRS 10-65/6 нрк</t>
+          <t>Насос ЭЦВ 65 м3/ч 260 м 75 кВт 2ЭЦВ 8-65-260</t>
         </is>
       </c>
       <c r="B1555" t="inlineStr">
         <is>
-          <t>87046 ₽/ед</t>
+          <t>85649 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1556">
       <c r="A1556" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 6,5 м3/ч 200 м 6,3 кВт армлен ЭЦВ 5-6,5-200 армлен</t>
+          <t xml:space="preserve">Насос ЭЦВ 65 м3/ч 275 м 75 кВт нрк 2ЭЦВ 10-65-275 нрк </t>
         </is>
       </c>
       <c r="B1556" t="inlineStr">
         <is>
-          <t>56467 ₽/ед</t>
+          <t>85482 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1557">
       <c r="A1557" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 6,5 м3/ч 200 м 6,3 кВт ЭЦВ 6-6,5-200армлен</t>
+          <t xml:space="preserve">Насос ЭЦВ 65 м3/ч 275 м 75 кВт нрк 3ЭЦВ 10-65-275 нрк </t>
         </is>
       </c>
       <c r="B1557" t="inlineStr">
         <is>
-          <t>57643 ₽/ед</t>
+          <t>86279 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1558">
       <c r="A1558" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 6,5 м3/ч 20 м 2,2 кВт армлен ЭЦВ 6-6,5-20 армлен</t>
+          <t xml:space="preserve">Насос ЭЦВ 65 м3/ч 275 м 75 кВт нрк CRS 10-65/9 нрк </t>
         </is>
       </c>
       <c r="B1558" t="inlineStr">
         <is>
-          <t>57633 ₽/ед</t>
+          <t>87200 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1559">
       <c r="A1559" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 65 м3/ч 20 м 9 кВт noryl ЭЦВ 8-65-20 noryl</t>
+          <t>Насос ЭЦВ 65 м3/ч 275 м 75 кВт нрк ЭЦВ 10-65-275 нрк</t>
         </is>
       </c>
       <c r="B1559" t="inlineStr">
         <is>
-          <t>89087 ₽/ед</t>
+          <t>88195 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1560">
       <c r="A1560" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 6,5 м3/ч 215 м 6,3 кВт армлен ЭЦВ 6-6,5-215 армлен</t>
+          <t>Насос ЭЦВ 65 м3/ч 30 м 11 кВт нрк ЭЦВ 10-65-30 нрк</t>
         </is>
       </c>
       <c r="B1560" t="inlineStr">
         <is>
-          <t>57662 ₽/ед</t>
+          <t>88206 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1561">
       <c r="A1561" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 65 м3/ч 220 м 60 кВт 2ЭЦВ 8-65-220</t>
+          <t>Насос ЭЦВ 65 м3/ч 30 м 9 кВт noryl ЭЦВ 8-65-30 noryl</t>
         </is>
       </c>
       <c r="B1561" t="inlineStr">
         <is>
-          <t>85646 ₽/ед</t>
+          <t>89119 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1562">
       <c r="A1562" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 65 м3/ч 225 м 55 кВт CRS 10-65/7 Х</t>
+          <t xml:space="preserve">Насос ЭЦВ 65 м3/ч 300 м 75 кВт нрк CRS 10-65/10 нрк </t>
         </is>
       </c>
       <c r="B1562" t="inlineStr">
         <is>
-          <t>87182 ₽/ед</t>
+          <t>86512 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1563">
       <c r="A1563" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 65 м3/ч 225 м 55 кВт нрк 2ЭЦВ 10-65-225 нрк</t>
+          <t>Насос ЭЦВ 65 м3/ч 300 м 90 кВт нрк ЭЦВ 10-65-300 нрк</t>
         </is>
       </c>
       <c r="B1563" t="inlineStr">
         <is>
-          <t>85273 ₽/ед</t>
+          <t>88217 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1564">
       <c r="A1564" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 65 м3/ч 225 м 55 кВт нрк 3ЭЦВ 10-65-225 нрк</t>
+          <t xml:space="preserve">Насос ЭЦВ 65 м3/ч 325 м 90 кВт нрк CRS 10-65/11 нрк </t>
         </is>
       </c>
       <c r="B1564" t="inlineStr">
         <is>
-          <t>86215 ₽/ед</t>
+          <t>86523 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1565">
       <c r="A1565" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 65 м3/ч 225 м 55 кВт нрк CRS 10-65/7 нрк</t>
+          <t>Насос ЭЦВ 65 м3/ч 325 м 90 кВт нрк ЭЦВ 10-65-325 нрк</t>
         </is>
       </c>
       <c r="B1565" t="inlineStr">
         <is>
-          <t>87096 ₽/ед</t>
+          <t>88314 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1566">
       <c r="A1566" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 65 м3/ч 225 м 65 кВт нрк ЭЦВ 10-65-225 нрк</t>
+          <t>Насос ЭЦВ 65 м3/ч 35 м 11 кВт noryl ЭЦВ 8-65-35 noryl</t>
         </is>
       </c>
       <c r="B1566" t="inlineStr">
         <is>
-          <t>88172 ₽/ед</t>
+          <t>89145 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1567">
       <c r="A1567" t="inlineStr">
         <is>
-          <t xml:space="preserve">Насос ЭЦВ 6,5 м3/ч 225 м 7,5 кВт 2ЭЦВ 6-6.5-225 </t>
+          <t xml:space="preserve">Насос ЭЦВ 65 м3/ч 360 м 90 кВт нрк CRS 10-65/12 нрк </t>
         </is>
       </c>
       <c r="B1567" t="inlineStr">
         <is>
-          <t>54875 ₽/ед</t>
+          <t>86562 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1568">
       <c r="A1568" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 6,5 м3/ч 225 м 7,5 кВт 3ЭЦВ 6-6.5-225</t>
+          <t xml:space="preserve">Насос ЭЦВ 65 м3/ч 390 м 110 кВт нрк CRS 10-65/13 нрк </t>
         </is>
       </c>
       <c r="B1568" t="inlineStr">
         <is>
-          <t>55374 ₽/ед</t>
+          <t>86578 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1569">
       <c r="A1569" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 6,5 м3/ч 225 м 7,5 кВт CRS 6-6,5/19</t>
+          <t>Насос ЭЦВ 65 м3/ч 40 м 13 кВт noryl ЭЦВ 8-65-40 noryl</t>
         </is>
       </c>
       <c r="B1569" t="inlineStr">
         <is>
-          <t>55824 ₽/ед</t>
+          <t>89164 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1570">
       <c r="A1570" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 6,5 м3/ч 225 м 7,5 кВт армлен ЭЦВ 6-6,5-225 армлен</t>
+          <t>Насос ЭЦВ 65 м3/ч 40 м 17 кВт ЭЦВ 8-65-40</t>
         </is>
       </c>
       <c r="B1570" t="inlineStr">
         <is>
-          <t>57808 ₽/ед</t>
+          <t>89145 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1571">
       <c r="A1571" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 6,5 м3/ч 225 м 7,5 кВт ЭЦВ 6-6,5-225</t>
+          <t>Насос ЭЦВ 65 м3/ч 40 м 18,5 кВт 2ЭЦВ 8-65-40</t>
         </is>
       </c>
       <c r="B1571" t="inlineStr">
         <is>
-          <t>57715 ₽/ед</t>
+          <t>85676 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1572">
       <c r="A1572" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 65 м3/ч 240 м 67 кВт 2ЭЦВ 8-65-240</t>
+          <t>Насос ЭЦВ 65 м3/ч 40 м 18,5 кВт 3ЭЦВ 8-65-40</t>
         </is>
       </c>
       <c r="B1572" t="inlineStr">
         <is>
-          <t>85649 ₽/ед</t>
+          <t>86356 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1573">
       <c r="A1573" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 6,5 м3/ч 240 м 7,5 кВт армлен ЭЦВ 5-6,5-240 армлен</t>
+          <t>Насос ЭЦВ 65 м3/ч 40 м 18,5 кВт CRS 8-65/3</t>
         </is>
       </c>
       <c r="B1573" t="inlineStr">
         <is>
-          <t>56519 ₽/ед</t>
+          <t>87452 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1574">
       <c r="A1574" t="inlineStr">
         <is>
-          <t xml:space="preserve">Насос ЭЦВ 65 м3/ч 250 м 65 кВт нрк 2ЭЦВ 10-65-250 нрк </t>
+          <t xml:space="preserve">Насос ЭЦВ 65 м3/ч 420 м 110 кВт нрк CRS 10-65/14 нрк </t>
         </is>
       </c>
       <c r="B1574" t="inlineStr">
         <is>
-          <t>85443 ₽/ед</t>
+          <t>86651 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1575">
       <c r="A1575" t="inlineStr">
         <is>
-          <t xml:space="preserve">Насос ЭЦВ 65 м3/ч 250 м 65 кВт нрк 3ЭЦВ 10-65-250 нрк </t>
+          <t xml:space="preserve">Насос ЭЦВ 65 м3/ч 450 м 130 кВт нрк CRS 10-65/15 нрк </t>
         </is>
       </c>
       <c r="B1575" t="inlineStr">
         <is>
-          <t>86227 ₽/ед</t>
+          <t>86673 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1576">
       <c r="A1576" t="inlineStr">
         <is>
-          <t xml:space="preserve">Насос ЭЦВ 65 м3/ч 250 м 65 кВт нрк CRS 10-65/8 нрк </t>
+          <t xml:space="preserve">Насос ЭЦВ 65 м3/ч 480 м 130 кВт нрк CRS 10-65/16 нрк </t>
         </is>
       </c>
       <c r="B1576" t="inlineStr">
         <is>
-          <t>87185 ₽/ед</t>
+          <t>86712 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1577">
       <c r="A1577" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 65 м3/ч 250 м 65 кВт нрк ЭЦВ 10-65-250 нрк</t>
+          <t>Насос ЭЦВ 65 м3/ч 50 м 15 кВт noryl ЭЦВ 8-65-50 noryl</t>
         </is>
       </c>
       <c r="B1577" t="inlineStr">
         <is>
-          <t>88187 ₽/ед</t>
+          <t>89194 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1578">
       <c r="A1578" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 6,5 м3/ч 250 м 7,5 кВт армлен ЭЦВ 6-6,5-250 армлен</t>
+          <t>Насос ЭЦВ 65 м3/ч 50 м 15 кВт нрк ЭЦВ 10-65-50 нрк</t>
         </is>
       </c>
       <c r="B1578" t="inlineStr">
         <is>
-          <t>57882 ₽/ед</t>
+          <t>88363 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1579">
       <c r="A1579" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 65 м3/ч 260 м 75 кВт 2ЭЦВ 8-65-260</t>
+          <t>Насос ЭЦВ 65 м3/ч 55 м 15 кВт noryl ЭЦВ 8-65-55 noryl</t>
         </is>
       </c>
       <c r="B1579" t="inlineStr">
         <is>
-          <t>85649 ₽/ед</t>
+          <t>89283 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1580">
       <c r="A1580" t="inlineStr">
         <is>
-          <t xml:space="preserve">Насос ЭЦВ 65 м3/ч 275 м 75 кВт нрк 2ЭЦВ 10-65-275 нрк </t>
+          <t>Насос ЭЦВ 65 м3/ч 55 м 22 кВт CRS 8-65/4</t>
         </is>
       </c>
       <c r="B1580" t="inlineStr">
         <is>
-          <t>85482 ₽/ед</t>
+          <t>87471 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1581">
       <c r="A1581" t="inlineStr">
         <is>
-          <t xml:space="preserve">Насос ЭЦВ 65 м3/ч 275 м 75 кВт нрк 3ЭЦВ 10-65-275 нрк </t>
+          <t>Насос ЭЦВ 65 м3/ч 55 м 22 кВт ЭЦВ 8-65-55</t>
         </is>
       </c>
       <c r="B1581" t="inlineStr">
         <is>
-          <t>86279 ₽/ед</t>
+          <t>89230 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1582">
       <c r="A1582" t="inlineStr">
         <is>
-          <t xml:space="preserve">Насос ЭЦВ 65 м3/ч 275 м 75 кВт нрк CRS 10-65/9 нрк </t>
+          <t>Насос ЭЦВ 65 м3/ч 60 м 17 кВт noryl ЭЦВ 8-65-60 noryl</t>
         </is>
       </c>
       <c r="B1582" t="inlineStr">
         <is>
-          <t>87200 ₽/ед</t>
+          <t>89431 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1583">
       <c r="A1583" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 65 м3/ч 275 м 75 кВт нрк ЭЦВ 10-65-275 нрк</t>
+          <t>Насос ЭЦВ 65 м3/ч 65 м 18,5 кВт noryl ЭЦВ 8-65-65 noryl</t>
         </is>
       </c>
       <c r="B1583" t="inlineStr">
         <is>
-          <t>88195 ₽/ед</t>
+          <t>89441 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1584">
       <c r="A1584" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 6,5 м3/ч 275 м 9 кВт армлен ЭЦВ 6-6,5-275 армлен</t>
+          <t>Насос ЭЦВ 65 м3/ч 65 м 22 кВт нрк 2ЭЦВ 10-65-65 нрк</t>
         </is>
       </c>
       <c r="B1584" t="inlineStr">
         <is>
-          <t>58050 ₽/ед</t>
+          <t>85491 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1585">
       <c r="A1585" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 6,5 м3/ч 275 м 9 кВт ЭЦВ 6-6,5-275</t>
+          <t>Насос ЭЦВ 65 м3/ч 65 м 22 кВт нрк 3ЭЦВ 10-65-65 нрк</t>
         </is>
       </c>
       <c r="B1585" t="inlineStr">
         <is>
-          <t>58040 ₽/ед</t>
+          <t>86300 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1586">
       <c r="A1586" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 6,5 м3/ч 280 м 9 кВт армлен ЭЦВ 6-6,5-280 армлен</t>
+          <t>Насос ЭЦВ 65 м3/ч 65 м 22 кВт нрк CRS 10-65/2 нрк</t>
         </is>
       </c>
       <c r="B1586" t="inlineStr">
         <is>
-          <t>58076 ₽/ед</t>
+          <t>86712 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1587">
       <c r="A1587" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 6,5 м3/ч 300 м 11 кВт армлен ЭЦВ 6-6,5-300 армлен</t>
+          <t>Насос ЭЦВ 65 м3/ч 65 м 22 кВт нрк ЭЦВ 10-65-65 нрк</t>
         </is>
       </c>
       <c r="B1587" t="inlineStr">
         <is>
-          <t>58414 ₽/ед</t>
+          <t>88367 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1588">
       <c r="A1588" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 6,5 м3/ч 300 м 11 кВт ЭЦВ 6-6,5-300</t>
+          <t>Насос ЭЦВ 65 м3/ч 65 м 22 кВт нро ЭЦВ 10-65-65 нро</t>
         </is>
       </c>
       <c r="B1588" t="inlineStr">
         <is>
-          <t>58262 ₽/ед</t>
+          <t>88464 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1589">
       <c r="A1589" t="inlineStr">
         <is>
-          <t xml:space="preserve">Насос ЭЦВ 65 м3/ч 300 м 75 кВт нрк CRS 10-65/10 нрк </t>
+          <t>Насос ЭЦВ 65 м3/ч 70 м 20 кВт noryl ЭЦВ 8-65-70 noryl</t>
         </is>
       </c>
       <c r="B1589" t="inlineStr">
         <is>
-          <t>86512 ₽/ед</t>
+          <t>89519 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1590">
       <c r="A1590" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 65 м3/ч 300 м 90 кВт нрк ЭЦВ 10-65-300 нрк</t>
+          <t xml:space="preserve">Насос ЭЦВ 65 м3/ч 70 м 22 кВт 2ЭЦВ 8-65-70 </t>
         </is>
       </c>
       <c r="B1590" t="inlineStr">
         <is>
-          <t>88217 ₽/ед</t>
+          <t>85700 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1591">
       <c r="A1591" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 65 м3/ч 30 м 11 кВт нрк ЭЦВ 10-65-30 нрк</t>
+          <t xml:space="preserve">Насос ЭЦВ 65 м3/ч 70 м 22 кВт 3ЭЦВ 8-65-70 </t>
         </is>
       </c>
       <c r="B1591" t="inlineStr">
         <is>
-          <t>88206 ₽/ед</t>
+          <t>86387 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1592">
       <c r="A1592" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 65 м3/ч 30 м 9 кВт noryl ЭЦВ 8-65-30 noryl</t>
+          <t xml:space="preserve">Насос ЭЦВ 65 м3/ч 70 м 22 кВт CRS 8-65/5 </t>
         </is>
       </c>
       <c r="B1592" t="inlineStr">
         <is>
-          <t>89119 ₽/ед</t>
+          <t>87500 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1593">
       <c r="A1593" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 6,5 м3/ч 325 м 11 кВт армлен ЭЦВ 6-6,5-325 армлен</t>
+          <t>Насос ЭЦВ 65 м3/ч 70 м 22 кВт ЭЦВ 8-65-70</t>
         </is>
       </c>
       <c r="B1593" t="inlineStr">
         <is>
-          <t>58416 ₽/ед</t>
+          <t>89478 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1594">
       <c r="A1594" t="inlineStr">
         <is>
-          <t xml:space="preserve">Насос ЭЦВ 65 м3/ч 325 м 90 кВт нрк CRS 10-65/11 нрк </t>
+          <t>Насос ЭЦВ 65 м3/ч 75 м 20 кВт noryl ЭЦВ 8-65-75 noryl</t>
         </is>
       </c>
       <c r="B1594" t="inlineStr">
         <is>
-          <t>86523 ₽/ед</t>
+          <t>89637 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1595">
       <c r="A1595" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 65 м3/ч 325 м 90 кВт нрк ЭЦВ 10-65-325 нрк</t>
+          <t>Насос ЭЦВ 65 м3/ч 80 м 25 кВт noryl ЭЦВ 8-65-80 noryl</t>
         </is>
       </c>
       <c r="B1595" t="inlineStr">
         <is>
-          <t>88314 ₽/ед</t>
+          <t>89656 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1596">
       <c r="A1596" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 65 м3/ч 35 м 11 кВт noryl ЭЦВ 8-65-35 noryl</t>
+          <t>Насос ЭЦВ 65 м3/ч 80 м 25 кВт нрк ЭЦВ 10-65-80 нрк</t>
         </is>
       </c>
       <c r="B1596" t="inlineStr">
         <is>
-          <t>89145 ₽/ед</t>
+          <t>88473 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1597">
       <c r="A1597" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 6,5 м3/ч 35 м 2,2 кВт армлен ЭЦВ 6-6,5-35 армлен</t>
+          <t>Насос ЭЦВ 65 м3/ч 80 м 26 кВт CRS 8-65/6</t>
         </is>
       </c>
       <c r="B1597" t="inlineStr">
         <is>
-          <t>58417 ₽/ед</t>
+          <t>87520 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1598">
       <c r="A1598" t="inlineStr">
         <is>
-          <t xml:space="preserve">Насос ЭЦВ 65 м3/ч 360 м 90 кВт нрк CRS 10-65/12 нрк </t>
+          <t>Насос ЭЦВ 65 м3/ч 80 м 26 кВт нрк CRS 10-65/3А нрк</t>
         </is>
       </c>
       <c r="B1598" t="inlineStr">
         <is>
-          <t>86562 ₽/ед</t>
+          <t>86755 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1599">
       <c r="A1599" t="inlineStr">
         <is>
-          <t xml:space="preserve">Насос ЭЦВ 65 м3/ч 390 м 110 кВт нрк CRS 10-65/13 нрк </t>
+          <t>Насос ЭЦВ 65 м3/ч 80 м 32 кВт ЭЦВ 8-65-80</t>
         </is>
       </c>
       <c r="B1599" t="inlineStr">
         <is>
-          <t>86578 ₽/ед</t>
+          <t>89641 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1600">
       <c r="A1600" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 65 м3/ч 40 м 13 кВт noryl ЭЦВ 8-65-40 noryl</t>
+          <t>Насос ЭЦВ 65 м3/ч 90 м 26 кВт нрк 2ЭЦВ 10-65-90 нрк</t>
         </is>
       </c>
       <c r="B1600" t="inlineStr">
         <is>
-          <t>89164 ₽/ед</t>
+          <t>85519 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1601">
       <c r="A1601" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 65 м3/ч 40 м 17 кВт ЭЦВ 8-65-40</t>
+          <t>Насос ЭЦВ 65 м3/ч 90 м 26 кВт нрк 3ЭЦВ 10-65-90 нрк</t>
         </is>
       </c>
       <c r="B1601" t="inlineStr">
         <is>
-          <t>89145 ₽/ед</t>
+          <t>86311 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1602">
       <c r="A1602" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 65 м3/ч 40 м 18,5 кВт 2ЭЦВ 8-65-40</t>
+          <t>Насос ЭЦВ 65 м3/ч 90 м 26 кВт нрк CRS 10-65/3 нрк</t>
         </is>
       </c>
       <c r="B1602" t="inlineStr">
         <is>
-          <t>85676 ₽/ед</t>
+          <t>86716 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1603">
       <c r="A1603" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 65 м3/ч 40 м 18,5 кВт 3ЭЦВ 8-65-40</t>
+          <t>Насос ЭЦВ 65 м3/ч 90 м 27 кВт ЭЦВ 8-65-90</t>
         </is>
       </c>
       <c r="B1603" t="inlineStr">
         <is>
-          <t>86356 ₽/ед</t>
+          <t>89720 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1604">
       <c r="A1604" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 65 м3/ч 40 м 18,5 кВт CRS 8-65/3</t>
+          <t>Насос ЭЦВ 65 м3/ч 90 м 27 кВт нрк ЭЦВ 10-65-90 нрк</t>
         </is>
       </c>
       <c r="B1604" t="inlineStr">
         <is>
-          <t>87452 ₽/ед</t>
+          <t>88511 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1605">
       <c r="A1605" t="inlineStr">
         <is>
-          <t xml:space="preserve">Насос ЭЦВ 65 м3/ч 420 м 110 кВт нрк CRS 10-65/14 нрк </t>
+          <t>Насос ЭЦВ 65 м3/ч 90 м 27 кВт нро ЭЦВ 10-65-90 нро</t>
         </is>
       </c>
       <c r="B1605" t="inlineStr">
         <is>
-          <t>86651 ₽/ед</t>
+          <t>88515 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1606">
       <c r="A1606" t="inlineStr">
         <is>
-          <t xml:space="preserve">Насос ЭЦВ 65 м3/ч 450 м 130 кВт нрк CRS 10-65/15 нрк </t>
+          <t>Насос ЭЦВ 65 м3/ч 90 м 30 кВт 2ЭЦВ 8-65-90</t>
         </is>
       </c>
       <c r="B1606" t="inlineStr">
         <is>
-          <t>86673 ₽/ед</t>
+          <t>85754 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1607">
       <c r="A1607" t="inlineStr">
         <is>
-          <t xml:space="preserve">Насос ЭЦВ 65 м3/ч 480 м 130 кВт нрк CRS 10-65/16 нрк </t>
+          <t>Насос ЭЦВ 65 м3/ч 90 м 30 кВт 3ЭЦВ 8-65-90</t>
         </is>
       </c>
       <c r="B1607" t="inlineStr">
         <is>
-          <t>86712 ₽/ед</t>
+          <t>86508 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1608">
       <c r="A1608" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 65 м3/ч 50 м 15 кВт noryl ЭЦВ 8-65-50 noryl</t>
+          <t>Насос ЭЦВ 65 м3/ч 90 м 30 кВт CRS 10-65/3 Х</t>
         </is>
       </c>
       <c r="B1608" t="inlineStr">
         <is>
-          <t>89194 ₽/ед</t>
+          <t>86752 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1609">
       <c r="A1609" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 65 м3/ч 50 м 15 кВт нрк ЭЦВ 10-65-50 нрк</t>
+          <t>Насос ЭЦВ 65 м3/ч 90 м 30 кВт CRS 8-65/7</t>
         </is>
       </c>
       <c r="B1609" t="inlineStr">
         <is>
-          <t>88363 ₽/ед</t>
+          <t>87544 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1610">
       <c r="A1610" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 6,5 м3/ч 50 м 2,2 кВт армлен ЭЦВ 5-6,5-50 армлен</t>
+          <t>Насос ЭЦВ 65 м3/ч 90 м 32 кВт noryl ЭЦВ 8-65-90 noryl</t>
         </is>
       </c>
       <c r="B1610" t="inlineStr">
         <is>
-          <t>56585 ₽/ед</t>
+          <t>89727 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1611">
       <c r="A1611" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 6,5 м3/ч 50 м 2,2 кВт армлен ЭЦВ 6-6,5-50 армлен</t>
+          <t>Насос ЭЦВ 77 м3/ч 100 м 30 кВт нрк 2ЭЦВ 10-77-100 нрк</t>
         </is>
       </c>
       <c r="B1611" t="inlineStr">
         <is>
-          <t>58448 ₽/ед</t>
+          <t>89804 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1612">
       <c r="A1612" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 6,5 м3/ч 50 м 2,2 кВт ЭЦВ 5-6,5-50</t>
+          <t>Насос ЭЦВ 77 м3/ч 100 м 33 кВт нрк ЭЦВ 10-77-100 нрк</t>
         </is>
       </c>
       <c r="B1612" t="inlineStr">
         <is>
-          <t>56557 ₽/ед</t>
+          <t>90214 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1613">
       <c r="A1613" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 65 м3/ч 55 м 15 кВт noryl ЭЦВ 8-65-55 noryl</t>
+          <t xml:space="preserve">Насос ЭЦВ 77 м3/ч 130 м 45 кВт нрк 2ЭЦВ 10-77-130 нрк </t>
         </is>
       </c>
       <c r="B1613" t="inlineStr">
         <is>
-          <t>89283 ₽/ед</t>
+          <t>89810 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1614">
       <c r="A1614" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 65 м3/ч 55 м 22 кВт CRS 8-65/4</t>
+          <t>Насос ЭЦВ 77 м3/ч 130 м 45 кВт нрк ЭЦВ 10-77-130 нрк</t>
         </is>
       </c>
       <c r="B1614" t="inlineStr">
         <is>
-          <t>87471 ₽/ед</t>
+          <t>90323 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1615">
       <c r="A1615" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 65 м3/ч 55 м 22 кВт ЭЦВ 8-65-55</t>
+          <t xml:space="preserve">Насос ЭЦВ 77 м3/ч 165 м 55 кВт нрк 2ЭЦВ 10-77-165 нрк </t>
         </is>
       </c>
       <c r="B1615" t="inlineStr">
         <is>
-          <t>89230 ₽/ед</t>
+          <t>89914 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1616">
       <c r="A1616" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 65 м3/ч 60 м 17 кВт noryl ЭЦВ 8-65-60 noryl</t>
+          <t>Насос ЭЦВ 77 м3/ч 165 м 55 кВт нрк ЭЦВ 10-77-165 нрк</t>
         </is>
       </c>
       <c r="B1616" t="inlineStr">
         <is>
-          <t>89431 ₽/ед</t>
+          <t>90394 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1617">
       <c r="A1617" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 6,5 м3/ч 60 м 2,2 кВт армлен ЭЦВ 5-6,5-60 армлен</t>
+          <t>Насос ЭЦВ 77 м3/ч 200 м 65 кВт нрк 2ЭЦВ 10-77-200 нрк</t>
         </is>
       </c>
       <c r="B1617" t="inlineStr">
         <is>
-          <t>56604 ₽/ед</t>
+          <t>89993 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1618">
       <c r="A1618" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 6,5 м3/ч 60 м 2,2 кВт армлен ЭЦВ 6-6,5-60 армлен</t>
+          <t>Насос ЭЦВ 77 м3/ч 200 м 65 кВт нрк ЭЦВ 10-77-200 нрк</t>
         </is>
       </c>
       <c r="B1618" t="inlineStr">
         <is>
-          <t>58506 ₽/ед</t>
+          <t>90409 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1619">
       <c r="A1619" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 6,5 м3/ч 60 м 2,2 кВт ЭЦВ 6-6,5-60</t>
+          <t xml:space="preserve">Насос ЭЦВ 77 м3/ч 230 м 75 кВт нрк 2ЭЦВ 10-77-230 нрк </t>
         </is>
       </c>
       <c r="B1619" t="inlineStr">
         <is>
-          <t>58458 ₽/ед</t>
+          <t>90020 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1620">
       <c r="A1620" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 6,5 м3/ч 60 м 3 кВт 2ЭЦВ 6-6.5-60</t>
+          <t>Насос ЭЦВ 77 м3/ч 230 м 75 кВт нрк ЭЦВ 10-77-230 нрк</t>
         </is>
       </c>
       <c r="B1620" t="inlineStr">
         <is>
-          <t>54903 ₽/ед</t>
+          <t>90457 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1621">
       <c r="A1621" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 6,5 м3/ч 60 м 3 кВт 3ЭЦВ 6-6.5-60</t>
+          <t xml:space="preserve">Насос ЭЦВ 77 м3/ч 265 м 90 кВт нрк 2ЭЦВ 10-77-265 нрк </t>
         </is>
       </c>
       <c r="B1621" t="inlineStr">
         <is>
-          <t>55408 ₽/ед</t>
+          <t>90066 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1622">
       <c r="A1622" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 6,5 м3/ч 60 м 3 кВт CRS 6-6,5/6</t>
+          <t>Насос ЭЦВ 77 м3/ч 265 м 90 кВт нрк ЭЦВ 10-77-265 нрк</t>
         </is>
       </c>
       <c r="B1622" t="inlineStr">
         <is>
-          <t>55835 ₽/ед</t>
+          <t>90485 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1623">
       <c r="A1623" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 65 м3/ч 65 м 18,5 кВт noryl ЭЦВ 8-65-65 noryl</t>
+          <t xml:space="preserve">Насос ЭЦВ 77 м3/ч 300 м 90 кВт нрк 2ЭЦВ 10-77-300 нрк </t>
         </is>
       </c>
       <c r="B1623" t="inlineStr">
         <is>
-          <t>89441 ₽/ед</t>
+          <t>90139 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1624">
       <c r="A1624" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 6,5 м3/ч 65 м 2,2 кВт армлен ЭЦВ 5-6,5-65 армлен</t>
+          <t>Насос ЭЦВ 77 м3/ч 300 м 90 кВт нрк ЭЦВ 10-77-300 нрк</t>
         </is>
       </c>
       <c r="B1624" t="inlineStr">
         <is>
-          <t>56691 ₽/ед</t>
+          <t>90498 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1625">
       <c r="A1625" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 6,5 м3/ч 65 м 2,2 кВт армлен ЭЦВ 6-6,5-65 армлен</t>
+          <t xml:space="preserve">Насос ЭЦВ 77 м3/ч 330 м 110 кВт нрк 2ЭЦВ 10-77-330 нрк </t>
         </is>
       </c>
       <c r="B1625" t="inlineStr">
         <is>
-          <t>58597 ₽/ед</t>
+          <t>90152 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1626">
       <c r="A1626" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 65 м3/ч 65 м 22 кВт нрк 2ЭЦВ 10-65-65 нрк</t>
+          <t>Насос ЭЦВ 77 м3/ч 330 м 110 кВт нрк ЭЦВ 10-77-330 нрк</t>
         </is>
       </c>
       <c r="B1626" t="inlineStr">
         <is>
-          <t>85491 ₽/ед</t>
+          <t>90520 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1627">
       <c r="A1627" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 65 м3/ч 65 м 22 кВт нрк 3ЭЦВ 10-65-65 нрк</t>
+          <t xml:space="preserve">Насос ЭЦВ 77 м3/ч 65 м 30 кВт нрк 2ЭЦВ 10-77-65 нрк </t>
         </is>
       </c>
       <c r="B1627" t="inlineStr">
         <is>
-          <t>86300 ₽/ед</t>
+          <t>90167 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1628">
       <c r="A1628" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 65 м3/ч 65 м 22 кВт нрк CRS 10-65/2 нрк</t>
+          <t>Насос ЭЦВ 77 м3/ч 65 м 33 кВт нрк ЭЦВ 10-77-65 нрк</t>
         </is>
       </c>
       <c r="B1628" t="inlineStr">
         <is>
-          <t>86712 ₽/ед</t>
+          <t>90556 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1629">
       <c r="A1629" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 65 м3/ч 65 м 22 кВт нрк ЭЦВ 10-65-65 нрк</t>
+          <t>Насос консольный 100 м3/ч 32 м 2К 100-80-160</t>
         </is>
       </c>
       <c r="B1629" t="inlineStr">
         <is>
-          <t>88367 ₽/ед</t>
+          <t>96887 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1630">
       <c r="A1630" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 65 м3/ч 65 м 22 кВт нро ЭЦВ 10-65-65 нро</t>
+          <t>Насос консольный 100 м3/ч 33 м КМ 100-80-160Е-5-сталь</t>
         </is>
       </c>
       <c r="B1630" t="inlineStr">
         <is>
-          <t>88464 ₽/ед</t>
+          <t>86278 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1631">
       <c r="A1631" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 6,5 м3/ч 65 м 2,2 кВт ЭЦВ 5-6,5-65</t>
+          <t>Насос консольный 100 м3/ч 34 м 1К 100-80-160</t>
         </is>
       </c>
       <c r="B1631" t="inlineStr">
         <is>
-          <t>56607 ₽/ед</t>
+          <t>88516 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1632">
       <c r="A1632" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 65 м3/ч 70 м 20 кВт noryl ЭЦВ 8-65-70 noryl</t>
+          <t>Насос консольный 100 м3/ч 34 м 2К 100-80-160м</t>
         </is>
       </c>
       <c r="B1632" t="inlineStr">
         <is>
-          <t>89519 ₽/ед</t>
+          <t>80425 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1633">
       <c r="A1633" t="inlineStr">
         <is>
-          <t xml:space="preserve">Насос ЭЦВ 65 м3/ч 70 м 22 кВт 2ЭЦВ 8-65-70 </t>
+          <t>Насос консольный 100 м3/ч 50 м 1К 100-65-200</t>
         </is>
       </c>
       <c r="B1633" t="inlineStr">
         <is>
-          <t>85700 ₽/ед</t>
+          <t>94520 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1634">
       <c r="A1634" t="inlineStr">
         <is>
-          <t xml:space="preserve">Насос ЭЦВ 65 м3/ч 70 м 22 кВт 3ЭЦВ 8-65-70 </t>
+          <t>Насос консольный 100 м3/ч 55 м 1К 100-65-200м</t>
         </is>
       </c>
       <c r="B1634" t="inlineStr">
         <is>
-          <t>86387 ₽/ед</t>
+          <t>91253 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1635">
       <c r="A1635" t="inlineStr">
         <is>
-          <t xml:space="preserve">Насос ЭЦВ 65 м3/ч 70 м 22 кВт CRS 8-65/5 </t>
+          <t>Насос консольный 100 м3/ч 80 м 1К 100-65-250</t>
         </is>
       </c>
       <c r="B1635" t="inlineStr">
         <is>
-          <t>87500 ₽/ед</t>
+          <t>89978 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1636">
       <c r="A1636" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 6,5 м3/ч 70 м 2,2 кВт ЭЦВ 4-6,5-70</t>
+          <t>Насос консольный 100 м3/ч 90 м 1К 100-65-250м</t>
         </is>
       </c>
       <c r="B1636" t="inlineStr">
         <is>
-          <t>56027 ₽/ед</t>
+          <t>90264 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1637">
       <c r="A1637" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 65 м3/ч 70 м 22 кВт ЭЦВ 8-65-70</t>
+          <t>Насос консольный 12,5 м3/ч 18 м 1К 50-32-125а</t>
         </is>
       </c>
       <c r="B1637" t="inlineStr">
         <is>
-          <t>89478 ₽/ед</t>
+          <t>55048 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1638">
       <c r="A1638" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 65 м3/ч 75 м 20 кВт noryl ЭЦВ 8-65-75 noryl</t>
+          <t>Насос консольный 12,5 м3/ч 20 м 1К 50-32-125</t>
         </is>
       </c>
       <c r="B1638" t="inlineStr">
         <is>
-          <t>89637 ₽/ед</t>
+          <t>59697 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1639">
       <c r="A1639" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 6,5 м3/ч 75 м 3 кВт армлен ЭЦВ 6-6,5-75 армлен</t>
+          <t>Насос консольный 12,5 м3/ч 20 м КМ 50-32-125</t>
         </is>
       </c>
       <c r="B1639" t="inlineStr">
         <is>
-          <t>58622 ₽/ед</t>
+          <t>51942 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1640">
       <c r="A1640" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 65 м3/ч 80 м 25 кВт noryl ЭЦВ 8-65-80 noryl</t>
+          <t>Насос консольный 12,5 м3/ч 20 м КМ 50-32-125-т</t>
         </is>
       </c>
       <c r="B1640" t="inlineStr">
         <is>
-          <t>89656 ₽/ед</t>
+          <t>51960 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1641">
       <c r="A1641" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 65 м3/ч 80 м 25 кВт нрк ЭЦВ 10-65-80 нрк</t>
+          <t>Насос консольный 12,5 м3/ч 22 м 1К 50-32-125м</t>
         </is>
       </c>
       <c r="B1641" t="inlineStr">
         <is>
-          <t>88473 ₽/ед</t>
+          <t>53908 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1642">
       <c r="A1642" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 65 м3/ч 80 м 26 кВт CRS 8-65/6</t>
+          <t>Насос консольный 15 м3/ч 20 м 1К 20/30б</t>
         </is>
       </c>
       <c r="B1642" t="inlineStr">
         <is>
-          <t>87520 ₽/ед</t>
+          <t>60620 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1643">
       <c r="A1643" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 65 м3/ч 80 м 26 кВт нрк CRS 10-65/3А нрк</t>
+          <t>Насос консольный 160 м3/ч 30 м К 160/30</t>
         </is>
       </c>
       <c r="B1643" t="inlineStr">
         <is>
-          <t>86755 ₽/ед</t>
+          <t>95329 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1644">
       <c r="A1644" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 65 м3/ч 80 м 32 кВт ЭЦВ 8-65-80</t>
+          <t>Насос консольный 170 м3/ч 22 м 1К 150-125-315б</t>
         </is>
       </c>
       <c r="B1644" t="inlineStr">
         <is>
-          <t>89641 ₽/ед</t>
+          <t>95560 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1645">
       <c r="A1645" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 6,5 м3/ч 80 м 3 кВт армлен ЭЦВ 5-6,5-80 армлен</t>
+          <t>Насос консольный 20 м3/ч 25 м 1К 20/30а</t>
         </is>
       </c>
       <c r="B1645" t="inlineStr">
         <is>
-          <t>56775 ₽/ед</t>
+          <t>66662 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1646">
       <c r="A1646" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 6,5 м3/ч 80 м 3 кВт ЭЦВ 5-6,5-80</t>
+          <t>Насос консольный 20 м3/ч 25 м 1К 65-50-160б</t>
         </is>
       </c>
       <c r="B1646" t="inlineStr">
         <is>
-          <t>56753 ₽/ед</t>
+          <t>61817 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1647">
       <c r="A1647" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 6,5 м3/ч 80 м 3 кВт ЭЦВ 5-6,5-80Х</t>
+          <t>Насос консольный 20 м3/ч 30 м 1К 20/30</t>
         </is>
       </c>
       <c r="B1647" t="inlineStr">
         <is>
-          <t>56775 ₽/ед</t>
+          <t>67993 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1648">
       <c r="A1648" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 6,5 м3/ч 85 м 3 кВт 2ЭЦВ 6-6.5-85</t>
+          <t>Насос консольный 20 м3/ч 30 м К 20/30</t>
         </is>
       </c>
       <c r="B1648" t="inlineStr">
         <is>
-          <t>55056 ₽/ед</t>
+          <t>80817 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1649">
       <c r="A1649" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 6,5 м3/ч 85 м 3 кВт 3ЭЦВ 6-6.5-85</t>
+          <t>Насос консольный 20 м3/ч 31 м 1К 65-50-160а</t>
         </is>
       </c>
       <c r="B1649" t="inlineStr">
         <is>
-          <t>55526 ₽/ед</t>
+          <t>65184 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1650">
       <c r="A1650" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 6,5 м3/ч 85 м 3 кВт CRS 6-6,5/8</t>
+          <t>Насос консольный 200 м3/ч 20 м КМ 150-125-250-с</t>
         </is>
       </c>
       <c r="B1650" t="inlineStr">
         <is>
-          <t>55840 ₽/ед</t>
+          <t>87644 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1651">
       <c r="A1651" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 6,5 м3/ч 85 м 3 кВт армлен ЭЦВ 6-6,5-85 армлен</t>
+          <t>Насос консольный 200 м3/ч 20 м КМ 150-125-250-т</t>
         </is>
       </c>
       <c r="B1651" t="inlineStr">
         <is>
-          <t>58662 ₽/ед</t>
+          <t>87099 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1652">
       <c r="A1652" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 6,5 м3/ч 85 м 3 кВт ЭЦВ 4-6,5-85</t>
+          <t>Насос консольный 200 м3/ч 25 м 1К 150-125-315а</t>
         </is>
       </c>
       <c r="B1652" t="inlineStr">
         <is>
-          <t>56168 ₽/ед</t>
+          <t>95800 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1653">
       <c r="A1653" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 6,5 м3/ч 85 м 3 кВт ЭЦВ 6-6,5-85</t>
+          <t>Насос консольный 200 м3/ч 32 м 1К 150-125-315</t>
         </is>
       </c>
       <c r="B1653" t="inlineStr">
         <is>
-          <t>58650 ₽/ед</t>
+          <t>99784 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1654">
       <c r="A1654" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 65 м3/ч 90 м 26 кВт нрк 2ЭЦВ 10-65-90 нрк</t>
+          <t>Насос консольный 25 м3/ч 20 м КМ 65-50-125</t>
         </is>
       </c>
       <c r="B1654" t="inlineStr">
         <is>
-          <t>85519 ₽/ед</t>
+          <t>52411 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1655">
       <c r="A1655" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 65 м3/ч 90 м 26 кВт нрк 3ЭЦВ 10-65-90 нрк</t>
+          <t>Насос консольный 25 м3/ч 20 м КМ 65-50-125-т</t>
         </is>
       </c>
       <c r="B1655" t="inlineStr">
         <is>
-          <t>86311 ₽/ед</t>
+          <t>68716 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1656">
       <c r="A1656" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 65 м3/ч 90 м 26 кВт нрк CRS 10-65/3 нрк</t>
+          <t>Насос консольный 25 м3/ч 32 м 1К 20/30м</t>
         </is>
       </c>
       <c r="B1656" t="inlineStr">
         <is>
-          <t>86716 ₽/ед</t>
+          <t>73262 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1657">
       <c r="A1657" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 65 м3/ч 90 м 27 кВт нрк ЭЦВ 10-65-90 нрк</t>
+          <t>Насос консольный 25 м3/ч 32 м 1К 65-50-160</t>
         </is>
       </c>
       <c r="B1657" t="inlineStr">
         <is>
-          <t>88511 ₽/ед</t>
+          <t>72753 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1658">
       <c r="A1658" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 65 м3/ч 90 м 27 кВт нро ЭЦВ 10-65-90 нро</t>
+          <t>Насос консольный 25 м3/ч 32 м КМ 65-50-160</t>
         </is>
       </c>
       <c r="B1658" t="inlineStr">
         <is>
-          <t>88515 ₽/ед</t>
+          <t>55959 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1659">
       <c r="A1659" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 65 м3/ч 90 м 27 кВт ЭЦВ 8-65-90</t>
+          <t>Насос консольный 25 м3/ч 32 м КМ 65-50-160-т</t>
         </is>
       </c>
       <c r="B1659" t="inlineStr">
         <is>
-          <t>89720 ₽/ед</t>
+          <t>59132 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1660">
       <c r="A1660" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 65 м3/ч 90 м 30 кВт 2ЭЦВ 8-65-90</t>
+          <t>Насос консольный 290 м3/ч 30 м К 290/30</t>
         </is>
       </c>
       <c r="B1660" t="inlineStr">
         <is>
-          <t>85754 ₽/ед</t>
+          <t>99591 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1661">
       <c r="A1661" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 65 м3/ч 90 м 30 кВт 3ЭЦВ 8-65-90</t>
+          <t>Насос консольный 35 м3/ч 25 м К 45/30а</t>
         </is>
       </c>
       <c r="B1661" t="inlineStr">
         <is>
-          <t>86508 ₽/ед</t>
+          <t>84271 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1662">
       <c r="A1662" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 65 м3/ч 90 м 30 кВт CRS 10-65/3 Х</t>
+          <t>Насос консольный 45 м3/ч 30 м 2К 80-65-160а</t>
         </is>
       </c>
       <c r="B1662" t="inlineStr">
         <is>
-          <t>86752 ₽/ед</t>
+          <t>56798 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1663">
       <c r="A1663" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 65 м3/ч 90 м 30 кВт CRS 8-65/7</t>
+          <t>Насос консольный 45 м3/ч 32 м К 45/30</t>
         </is>
       </c>
       <c r="B1663" t="inlineStr">
         <is>
-          <t>87544 ₽/ед</t>
+          <t>86069 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1664">
       <c r="A1664" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 65 м3/ч 90 м 32 кВт noryl ЭЦВ 8-65-90 noryl</t>
+          <t>Насос консольный 45 м3/ч 34 м 1К 80-50-200б</t>
         </is>
       </c>
       <c r="B1664" t="inlineStr">
         <is>
-          <t>89727 ₽/ед</t>
+          <t>76212 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1665">
       <c r="A1665" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 6,5 м3/ч 90 м 3 кВт армлен ЭЦВ 6-6,5-90 армлен</t>
+          <t>Насос консольный 45 м3/ч 45 м 1К 80-50-200а</t>
         </is>
       </c>
       <c r="B1665" t="inlineStr">
         <is>
-          <t>58707 ₽/ед</t>
+          <t>77056 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1666">
       <c r="A1666" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 6,5 м3/ч 95 м 3 кВт армлен ЭЦВ 5-6,5-95 армлен</t>
+          <t>Насос консольный 50 м3/ч 35 м 2К 80-65-160</t>
         </is>
       </c>
       <c r="B1666" t="inlineStr">
         <is>
-          <t>56849 ₽/ед</t>
+          <t>62640 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1667">
       <c r="A1667" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 77 м3/ч 100 м 30 кВт нрк 2ЭЦВ 10-77-100 нрк</t>
+          <t>Насос консольный 50 м3/ч 38 м 1К 80-65-160с</t>
         </is>
       </c>
       <c r="B1667" t="inlineStr">
         <is>
-          <t>89804 ₽/ед</t>
+          <t>79012 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1668">
       <c r="A1668" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 77 м3/ч 100 м 33 кВт нрк ЭЦВ 10-77-100 нрк</t>
+          <t>Насос консольный 50 м3/ч 38 м 2К 80-65-160м</t>
         </is>
       </c>
       <c r="B1668" t="inlineStr">
         <is>
-          <t>90214 ₽/ед</t>
+          <t>60804 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1669">
       <c r="A1669" t="inlineStr">
         <is>
-          <t xml:space="preserve">Насос ЭЦВ 77 м3/ч 130 м 45 кВт нрк 2ЭЦВ 10-77-130 нрк </t>
+          <t>Насос консольный 50 м3/ч 38 м КМ 80-65-160</t>
         </is>
       </c>
       <c r="B1669" t="inlineStr">
         <is>
-          <t>89810 ₽/ед</t>
+          <t>81113 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1670">
       <c r="A1670" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 77 м3/ч 130 м 45 кВт нрк ЭЦВ 10-77-130 нрк</t>
+          <t>Насос консольный 50 м3/ч 38 м КМ 80-65-160-т</t>
         </is>
       </c>
       <c r="B1670" t="inlineStr">
         <is>
-          <t>90323 ₽/ед</t>
+          <t>77445 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1671">
       <c r="A1671" t="inlineStr">
         <is>
-          <t xml:space="preserve">Насос ЭЦВ 77 м3/ч 165 м 55 кВт нрк 2ЭЦВ 10-77-165 нрк </t>
+          <t>Насос консольный 50 м3/ч 50 м 1К 80-50-200</t>
         </is>
       </c>
       <c r="B1671" t="inlineStr">
         <is>
-          <t>89914 ₽/ед</t>
+          <t>78261 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1672">
       <c r="A1672" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 77 м3/ч 165 м 55 кВт нрк ЭЦВ 10-77-165 нрк</t>
+          <t>Насос консольный 50 м3/ч 55 м КМ 80-50-200-5-Е-сталь</t>
         </is>
       </c>
       <c r="B1672" t="inlineStr">
         <is>
-          <t>90394 ₽/ед</t>
+          <t>71632 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1673">
       <c r="A1673" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 77 м3/ч 200 м 65 кВт нрк 2ЭЦВ 10-77-200 нрк</t>
+          <t>Насос консольный 50 м3/ч 57 м К 80-50-200-5-Е-сталь</t>
         </is>
       </c>
       <c r="B1673" t="inlineStr">
         <is>
-          <t>89993 ₽/ед</t>
+          <t>89240 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1674">
       <c r="A1674" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 77 м3/ч 200 м 65 кВт нрк ЭЦВ 10-77-200 нрк</t>
+          <t>Насос консольный 50 м3/ч 57 м К 80-50-200-55-Е-сталь</t>
         </is>
       </c>
       <c r="B1674" t="inlineStr">
         <is>
-          <t>90409 ₽/ед</t>
+          <t>92708 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1675">
       <c r="A1675" t="inlineStr">
         <is>
-          <t xml:space="preserve">Насос ЭЦВ 77 м3/ч 230 м 75 кВт нрк 2ЭЦВ 10-77-230 нрк </t>
+          <t>Насос консольный 50 м3/ч 57,5 м 1К 80-50-200м</t>
         </is>
       </c>
       <c r="B1675" t="inlineStr">
         <is>
-          <t>90020 ₽/ед</t>
+          <t>78350 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1676">
       <c r="A1676" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 77 м3/ч 230 м 75 кВт нрк ЭЦВ 10-77-230 нрк</t>
+          <t>Насос консольный 8 м3/ч 18 м 1К 8/18</t>
         </is>
       </c>
       <c r="B1676" t="inlineStr">
         <is>
-          <t>90457 ₽/ед</t>
+          <t>53138 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1677">
       <c r="A1677" t="inlineStr">
         <is>
-          <t xml:space="preserve">Насос ЭЦВ 77 м3/ч 265 м 90 кВт нрк 2ЭЦВ 10-77-265 нрк </t>
+          <t>Насос консольный 8 м3/ч 18 м К 8/18</t>
         </is>
       </c>
       <c r="B1677" t="inlineStr">
         <is>
-          <t>90066 ₽/ед</t>
+          <t>76345 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1678">
       <c r="A1678" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 77 м3/ч 265 м 90 кВт нрк ЭЦВ 10-77-265 нрк</t>
+          <t>Насос консольный 80 м3/ч 23 м 2К 100-80-160б</t>
         </is>
       </c>
       <c r="B1678" t="inlineStr">
         <is>
-          <t>90485 ₽/ед</t>
+          <t>66634 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1679">
       <c r="A1679" t="inlineStr">
         <is>
-          <t xml:space="preserve">Насос ЭЦВ 77 м3/ч 300 м 90 кВт нрк 2ЭЦВ 10-77-300 нрк </t>
+          <t>Насос консольный 80 м3/ч 60 м 1К 100-65-250б</t>
         </is>
       </c>
       <c r="B1679" t="inlineStr">
         <is>
-          <t>90139 ₽/ед</t>
+          <t>80449 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1680">
       <c r="A1680" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 77 м3/ч 300 м 90 кВт нрк ЭЦВ 10-77-300 нрк</t>
+          <t>Насос консольный 9 м3/ч 15 м 1К 8/18а</t>
         </is>
       </c>
       <c r="B1680" t="inlineStr">
         <is>
-          <t>90498 ₽/ед</t>
+          <t>53901 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1681">
       <c r="A1681" t="inlineStr">
         <is>
-          <t xml:space="preserve">Насос ЭЦВ 77 м3/ч 330 м 110 кВт нрк 2ЭЦВ 10-77-330 нрк </t>
+          <t>Насос консольный 90 м3/ч 29 м 2К 100-80-160а</t>
         </is>
       </c>
       <c r="B1681" t="inlineStr">
         <is>
-          <t>90152 ₽/ед</t>
+          <t>72505 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1682">
       <c r="A1682" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 77 м3/ч 330 м 110 кВт нрк ЭЦВ 10-77-330 нрк</t>
+          <t>Насос консольный 90 м3/ч 40 м 1К 100-65-200б</t>
         </is>
       </c>
       <c r="B1682" t="inlineStr">
         <is>
-          <t>90520 ₽/ед</t>
+          <t>83717 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1683">
       <c r="A1683" t="inlineStr">
         <is>
-          <t xml:space="preserve">Насос ЭЦВ 77 м3/ч 65 м 30 кВт нрк 2ЭЦВ 10-77-65 нрк </t>
+          <t>Насос консольный 90 м3/ч 45 м 1К 100-65-200а</t>
         </is>
       </c>
       <c r="B1683" t="inlineStr">
         <is>
-          <t>90167 ₽/ед</t>
+          <t>87153 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1684">
       <c r="A1684" t="inlineStr">
         <is>
-          <t>Насос ЭЦВ 77 м3/ч 65 м 33 кВт нрк ЭЦВ 10-77-65 нрк</t>
+          <t>Насос консольный 90 м3/ч 67 м 1К 100-65-250а</t>
         </is>
       </c>
       <c r="B1684" t="inlineStr">
         <is>
-          <t>90556 ₽/ед</t>
+          <t>83253 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1685">
       <c r="A1685" t="inlineStr">
         <is>
           <t>Одновинтовой насос 0,1 м3/ч 1,6 кгс/см2 1,1 кВт Н1В 1,6/5К ГОСТ 18863-89</t>
         </is>
       </c>
       <c r="B1685" t="inlineStr">
         <is>
           <t>10584 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1686">
       <c r="A1686" t="inlineStr">
         <is>
           <t>Одновинтовой насос 0,9 м3/ч 4 кгс/см2 0,25 кВт Бурун СХ0,9/4-0,25/8 (А) ГОСТ 18863-89</t>
         </is>
       </c>
       <c r="B1686" t="inlineStr">
         <is>
           <t>10691 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1687">
       <c r="A1687" t="inlineStr">
         <is>
           <t>Одновинтовой насос 0,9 м3/ч 4 кгс/см2 0,25 кВт Бурун СХ0,9/4-ЧМ0,25/8 ГОСТ 18863-89</t>
         </is>
       </c>
       <c r="B1687" t="inlineStr">
         <is>
           <t>10777 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1688">
       <c r="A1688" t="inlineStr">
         <is>
-          <t>Одновинтовой насос 10 м3/ч 5 кгс/см2 5,5 кВт Н1В 12/5К-Рп ГОСТ 18863-89</t>
+          <t>Одновинтовой насос 1,2 м3/ч 4 кгс/см2 0,37 кВт Бурун СХ1,2/4- Ч0,37/6  ГОСТ 18863-89</t>
         </is>
       </c>
       <c r="B1688" t="inlineStr">
         <is>
-          <t>28908 ₽/ед</t>
+          <t>12322 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1689">
       <c r="A1689" t="inlineStr">
         <is>
-          <t>Одновинтовой насос 10 м3/ч 5 кгс/см2 7,5 кВт Н1В 12/10К-Рп ГОСТ 18863-89</t>
+          <t>Одновинтовой насос 1,2 м3/ч 4 кгс/см2 0,37 кВт Бурун СХ1,2/4-М 0,37/6 (А) ГОСТ 18863-89</t>
         </is>
       </c>
       <c r="B1689" t="inlineStr">
         <is>
-          <t>28791 ₽/ед</t>
+          <t>12303 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1690">
       <c r="A1690" t="inlineStr">
         <is>
-          <t>Одновинтовой насос 1,2 м3/ч 4 кгс/см2 0,37 кВт Бурун СХ1,2/4-М 0,37/6 (А) ГОСТ 18863-89</t>
+          <t>Одновинтовой насос 1,8 м3/ч 4 кгс/см2 0,55 кВт Бурун ПФ1,8/4-0,55/4 ГОСТ 18863-89</t>
         </is>
       </c>
       <c r="B1690" t="inlineStr">
         <is>
-          <t>12303 ₽/ед</t>
+          <t>14407 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1691">
       <c r="A1691" t="inlineStr">
         <is>
-          <t>Одновинтовой насос 1,2 м3/ч 4 кгс/см2 0,37 кВт Бурун СХ1,2/4- Ч0,37/6  ГОСТ 18863-89</t>
+          <t>Одновинтовой насос 1,8 м3/ч 4 кгс/см2 0,55 кВт Бурун ПФ1,8/4-М0,55/4 ГОСТ 18863-89</t>
         </is>
       </c>
       <c r="B1691" t="inlineStr">
         <is>
-          <t>12322 ₽/ед</t>
+          <t>14994 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1692">
       <c r="A1692" t="inlineStr">
         <is>
-          <t>Одновинтовой насос 16 м3/ч 10 кгс/см2 11,1 кВт Н1В 20/10 ГОСТ 18863-89</t>
+          <t>Одновинтовой насос 1,8 м3/ч 4 кгс/см2 0,55 кВт Бурун СХ1,8/4-0,55/4 (А) ГОСТ 18863-89</t>
         </is>
       </c>
       <c r="B1692" t="inlineStr">
         <is>
-          <t>32788 ₽/ед</t>
+          <t>17594 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1693">
       <c r="A1693" t="inlineStr">
         <is>
-          <t>Одновинтовой насос 16 м3/ч 10 кгс/см2 11 кВт Н1В 20/10К ГОСТ 18863-89</t>
+          <t>Одновинтовой насос 1,8 м3/ч 4 кгс/см2 0,55 кВт Бурун СХ1,8/4-Ч0,55/4  ГОСТ 18863-89</t>
         </is>
       </c>
       <c r="B1693" t="inlineStr">
         <is>
-          <t>31923 ₽/ед</t>
+          <t>16363 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1694">
       <c r="A1694" t="inlineStr">
         <is>
-          <t>Одновинтовой насос 16 м3/ч 5 кгс/см2 4,1 кВт Н1В 20/5 ГОСТ 18863-89</t>
+          <t>Одновинтовой насос 1,8 м3/ч 4 кгс/см2 0,75 кВт Бурун СХ1,8/4-М 0,75/4 (А) ГОСТ 18863-89</t>
         </is>
       </c>
       <c r="B1694" t="inlineStr">
         <is>
-          <t>33364 ₽/ед</t>
+          <t>17868 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1695">
       <c r="A1695" t="inlineStr">
         <is>
-          <t>Одновинтовой насос 16 м3/ч 5 кгс/см2 4 кВт Н1В 20/5К ГОСТ 18863-89</t>
+          <t>Одновинтовой насос 1,8 м3/ч 4 кгс/см2 0,75 кВт Бурун СХ1,8/4-ЧМ 0,75/4  ГОСТ 18863-89</t>
         </is>
       </c>
       <c r="B1695" t="inlineStr">
         <is>
-          <t>33351 ₽/ед</t>
+          <t>17016 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1696">
       <c r="A1696" t="inlineStr">
         <is>
-          <t>Одновинтовой насос 1,8 м3/ч 4 кгс/см2 0,55 кВт Бурун ПФ1,8/4-0,55/4 ГОСТ 18863-89</t>
+          <t>Одновинтовой насос 10 м3/ч 5 кгс/см2 5,5 кВт Н1В 12/5К-Рп ГОСТ 18863-89</t>
         </is>
       </c>
       <c r="B1696" t="inlineStr">
         <is>
-          <t>14407 ₽/ед</t>
+          <t>28908 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1697">
       <c r="A1697" t="inlineStr">
         <is>
-          <t>Одновинтовой насос 1,8 м3/ч 4 кгс/см2 0,55 кВт Бурун ПФ1,8/4-М0,55/4 ГОСТ 18863-89</t>
+          <t>Одновинтовой насос 10 м3/ч 5 кгс/см2 7,5 кВт Н1В 12/10К-Рп ГОСТ 18863-89</t>
         </is>
       </c>
       <c r="B1697" t="inlineStr">
         <is>
-          <t>14994 ₽/ед</t>
+          <t>28791 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1698">
       <c r="A1698" t="inlineStr">
         <is>
-          <t>Одновинтовой насос 1,8 м3/ч 4 кгс/см2 0,55 кВт Бурун СХ1,8/4-0,55/4 (А) ГОСТ 18863-89</t>
+          <t>Одновинтовой насос 16 м3/ч 10 кгс/см2 11 кВт Н1В 20/10К ГОСТ 18863-89</t>
         </is>
       </c>
       <c r="B1698" t="inlineStr">
         <is>
-          <t>17594 ₽/ед</t>
+          <t>31923 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1699">
       <c r="A1699" t="inlineStr">
         <is>
-          <t>Одновинтовой насос 1,8 м3/ч 4 кгс/см2 0,55 кВт Бурун СХ1,8/4-Ч0,55/4  ГОСТ 18863-89</t>
+          <t>Одновинтовой насос 16 м3/ч 10 кгс/см2 11,1 кВт Н1В 20/10 ГОСТ 18863-89</t>
         </is>
       </c>
       <c r="B1699" t="inlineStr">
         <is>
-          <t>16363 ₽/ед</t>
+          <t>32788 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1700">
       <c r="A1700" t="inlineStr">
         <is>
-          <t>Одновинтовой насос 1,8 м3/ч 4 кгс/см2 0,75 кВт Бурун СХ1,8/4-М 0,75/4 (А) ГОСТ 18863-89</t>
+          <t>Одновинтовой насос 16 м3/ч 5 кгс/см2 4 кВт Н1В 20/5К ГОСТ 18863-89</t>
         </is>
       </c>
       <c r="B1700" t="inlineStr">
         <is>
-          <t>17868 ₽/ед</t>
+          <t>33351 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1701">
       <c r="A1701" t="inlineStr">
         <is>
-          <t>Одновинтовой насос 1,8 м3/ч 4 кгс/см2 0,75 кВт Бурун СХ1,8/4-ЧМ 0,75/4  ГОСТ 18863-89</t>
+          <t>Одновинтовой насос 16 м3/ч 5 кгс/см2 4,1 кВт Н1В 20/5 ГОСТ 18863-89</t>
         </is>
       </c>
       <c r="B1701" t="inlineStr">
         <is>
-          <t>17016 ₽/ед</t>
+          <t>33364 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1702">
       <c r="A1702" t="inlineStr">
         <is>
-          <t>Одновинтовой насос 25 м3/ч 10 кгс/см2 18,5 кВт Н1В 50/10К-Рп ГОСТ 18863-89</t>
+          <t>Одновинтовой насос 2,5 м3/ч 2,5 кгс/см2 0,75 кВт Бурун Н1В2,5/2 ГОСТ 18863-89</t>
         </is>
       </c>
       <c r="B1702" t="inlineStr">
         <is>
-          <t>36282 ₽/ед</t>
+          <t>18644 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1703">
       <c r="A1703" t="inlineStr">
         <is>
-          <t>Одновинтовой насос 2,5 м3/ч 2,5 кгс/см2 0,75 кВт Бурун Н1В2,5/2 ГОСТ 18863-89</t>
+          <t>Одновинтовой насос 25 м3/ч 10 кгс/см2 18,5 кВт Н1В 50/10К-Рп ГОСТ 18863-89</t>
         </is>
       </c>
       <c r="B1703" t="inlineStr">
         <is>
-          <t>18644 ₽/ед</t>
+          <t>36282 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1704">
       <c r="A1704" t="inlineStr">
         <is>
           <t>Одновинтовой насос 25 м3/ч 5 кгс/см2 11 кВт Н1В 50/5К-Рп ГОСТ 18863-89</t>
         </is>
       </c>
       <c r="B1704" t="inlineStr">
         <is>
           <t>37128 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1705">
       <c r="A1705" t="inlineStr">
         <is>
           <t>Одновинтовой насос 3,2 м3/ч 4 кгс/см2 0,75 кВт Бурун СХ3,6/4-0,75/2 (А) ГОСТ 18863-89</t>
         </is>
       </c>
       <c r="B1705" t="inlineStr">
         <is>
           <t>21227 ₽/ед</t>
         </is>
@@ -21057,68 +21057,68 @@
         <is>
           <t>Питательный насос 22,7 м3/ч 160 м ЦВК 6.3/160</t>
         </is>
       </c>
       <c r="B1719" t="inlineStr">
         <is>
           <t>186057 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1720">
       <c r="A1720" t="inlineStr">
         <is>
           <t>Пищевой насос 10 м3/ч 20 м ОНЦ 1-10/20</t>
         </is>
       </c>
       <c r="B1720" t="inlineStr">
         <is>
           <t>69467 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1721">
       <c r="A1721" t="inlineStr">
         <is>
-          <t>Пищевой насос 12,5 м3/ч 20 м ОНЦ 1-12,5/20</t>
+          <t>Пищевой насос 12 м3/ч 10 м ОНЦ 3-12/10</t>
         </is>
       </c>
       <c r="B1721" t="inlineStr">
         <is>
-          <t>79228 ₽/ед</t>
+          <t>77887 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1722">
       <c r="A1722" t="inlineStr">
         <is>
-          <t>Пищевой насос 12 м3/ч 10 м ОНЦ 3-12/10</t>
+          <t>Пищевой насос 12,5 м3/ч 20 м ОНЦ 1-12,5/20</t>
         </is>
       </c>
       <c r="B1722" t="inlineStr">
         <is>
-          <t>77887 ₽/ед</t>
+          <t>79228 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1723">
       <c r="A1723" t="inlineStr">
         <is>
           <t>Пищевой насос 16 м3/ч 16 м ОНЦ 1-16/16</t>
         </is>
       </c>
       <c r="B1723" t="inlineStr">
         <is>
           <t>86330 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1724">
       <c r="A1724" t="inlineStr">
         <is>
           <t>Пищевой насос 6,3 м3/ч 20 м ОНЦ 1-6,3/20</t>
         </is>
       </c>
       <c r="B1724" t="inlineStr">
         <is>
           <t>50257 ₽/ед</t>
         </is>
@@ -21141,92 +21141,92 @@
         <is>
           <t>Плунжерно-диафрагменный насос 22 м 1500 м3/ч ПДН-40-1500-1,1</t>
         </is>
       </c>
       <c r="B1726" t="inlineStr">
         <is>
           <t>66083 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1727">
       <c r="A1727" t="inlineStr">
         <is>
           <t>Плунжерно-диафрагменный насос 27 м 1500 м3/ч ПДН-40-1500-2,5</t>
         </is>
       </c>
       <c r="B1727" t="inlineStr">
         <is>
           <t>71573 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1728">
       <c r="A1728" t="inlineStr">
         <is>
-          <t>Погружной нефтяной насос 100 м3/ч 10 кВт ЭВН 5-100-1000</t>
+          <t>Погружной нефтяной насос 10 м3/ч 12 кВт ВНО 10-1200</t>
         </is>
       </c>
       <c r="B1728" t="inlineStr">
         <is>
-          <t>194502 ₽/ед</t>
+          <t>148033 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1729">
       <c r="A1729" t="inlineStr">
         <is>
-          <t>Погружной нефтяной насос 100 м3/ч 12 кВт ЭВН 5-100-1200</t>
+          <t>Погружной нефтяной насос 10 м3/ч 8 кВт ВНО 10-800</t>
         </is>
       </c>
       <c r="B1729" t="inlineStr">
         <is>
-          <t>193096 ₽/ед</t>
+          <t>149794 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1730">
       <c r="A1730" t="inlineStr">
         <is>
-          <t>Погружной нефтяной насос 10 м3/ч 12 кВт ВНО 10-1200</t>
+          <t>Погружной нефтяной насос 100 м3/ч 10 кВт ЭВН 5-100-1000</t>
         </is>
       </c>
       <c r="B1730" t="inlineStr">
         <is>
-          <t>148033 ₽/ед</t>
+          <t>194502 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1731">
       <c r="A1731" t="inlineStr">
         <is>
-          <t>Погружной нефтяной насос 10 м3/ч 8 кВт ВНО 10-800</t>
+          <t>Погружной нефтяной насос 100 м3/ч 12 кВт ЭВН 5-100-1200</t>
         </is>
       </c>
       <c r="B1731" t="inlineStr">
         <is>
-          <t>149794 ₽/ед</t>
+          <t>193096 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1732">
       <c r="A1732" t="inlineStr">
         <is>
           <t>Погружной нефтяной насос 12 м3/ч 10 кВт 2ЭВН 5-12-1000</t>
         </is>
       </c>
       <c r="B1732" t="inlineStr">
         <is>
           <t>151697 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1733">
       <c r="A1733" t="inlineStr">
         <is>
           <t>Погружной нефтяной насос 12 м3/ч 15 кВт ЭВН 5-12-1500</t>
         </is>
       </c>
       <c r="B1733" t="inlineStr">
         <is>
           <t>155904 ₽/ед</t>
         </is>
@@ -21249,212 +21249,212 @@
         <is>
           <t xml:space="preserve">Погружной нефтяной насос 16 м3/ч 12 кВт ЭВН 5-16-1200 </t>
         </is>
       </c>
       <c r="B1735" t="inlineStr">
         <is>
           <t>157468 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1736">
       <c r="A1736" t="inlineStr">
         <is>
           <t>Погружной нефтяной насос 16 м3/ч 15 кВт ЭВН 5-16-1500</t>
         </is>
       </c>
       <c r="B1736" t="inlineStr">
         <is>
           <t>157370 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1737">
       <c r="A1737" t="inlineStr">
         <is>
-          <t>Погружной нефтяной насос 20 м3/ч 12 кВт ВНО 20-1200</t>
+          <t>Погружной нефтяной насос 2 м3/ч 12 кВт ВНО 2-1200</t>
         </is>
       </c>
       <c r="B1737" t="inlineStr">
         <is>
-          <t>159980 ₽/ед</t>
+          <t>122764 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1738">
       <c r="A1738" t="inlineStr">
         <is>
-          <t>Погружной нефтяной насос 20 м3/ч 12 кВт ЭВНОП 5-20-1200</t>
+          <t>Погружной нефтяной насос 20 м3/ч 12 кВт ВНО 20-1200</t>
         </is>
       </c>
       <c r="B1738" t="inlineStr">
         <is>
-          <t>165127 ₽/ед</t>
+          <t>159980 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1739">
       <c r="A1739" t="inlineStr">
         <is>
-          <t>Погружной нефтяной насос 20 м3/ч 15 кВт ВНОМ 20-1500</t>
+          <t>Погружной нефтяной насос 20 м3/ч 12 кВт ЭВНОП 5-20-1200</t>
         </is>
       </c>
       <c r="B1739" t="inlineStr">
         <is>
-          <t>162780 ₽/ед</t>
+          <t>165127 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1740">
       <c r="A1740" t="inlineStr">
         <is>
-          <t>Погружной нефтяной насос 20 м3/ч 8 кВт ВНО 20-800</t>
+          <t>Погружной нефтяной насос 20 м3/ч 15 кВт ВНОМ 20-1500</t>
         </is>
       </c>
       <c r="B1740" t="inlineStr">
         <is>
-          <t>164132 ₽/ед</t>
+          <t>162780 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1741">
       <c r="A1741" t="inlineStr">
         <is>
-          <t xml:space="preserve">Погружной нефтяной насос 25 м3/ч 10 кВт ЭВН 5-25-1000 </t>
+          <t>Погружной нефтяной насос 20 м3/ч 8 кВт ВНО 20-800</t>
         </is>
       </c>
       <c r="B1741" t="inlineStr">
         <is>
-          <t>171728 ₽/ед</t>
+          <t>164132 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1742">
       <c r="A1742" t="inlineStr">
         <is>
-          <t>Погружной нефтяной насос 25 м3/ч 15 кВт ЭВН 5-25-1500</t>
+          <t xml:space="preserve">Погружной нефтяной насос 25 м3/ч 10 кВт ЭВН 5-25-1000 </t>
         </is>
       </c>
       <c r="B1742" t="inlineStr">
         <is>
-          <t>168334 ₽/ед</t>
+          <t>171728 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1743">
       <c r="A1743" t="inlineStr">
         <is>
-          <t>Погружной нефтяной насос 25 м3/ч 17 кВт ЭВН 5-25-1700</t>
+          <t>Погружной нефтяной насос 25 м3/ч 15 кВт ЭВН 5-25-1500</t>
         </is>
       </c>
       <c r="B1743" t="inlineStr">
         <is>
-          <t>168177 ₽/ед</t>
+          <t>168334 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1744">
       <c r="A1744" t="inlineStr">
         <is>
-          <t>Погружной нефтяной насос 25 м3/ч 8 кВт ВНО 25-800</t>
+          <t>Погружной нефтяной насос 25 м3/ч 17 кВт ЭВН 5-25-1700</t>
         </is>
       </c>
       <c r="B1744" t="inlineStr">
         <is>
-          <t>167301 ₽/ед</t>
+          <t>168177 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1745">
       <c r="A1745" t="inlineStr">
         <is>
-          <t>Погружной нефтяной насос 28 м3/ч 12 кВт ВНО 25-1200</t>
+          <t>Погружной нефтяной насос 25 м3/ч 8 кВт ВНО 25-800</t>
         </is>
       </c>
       <c r="B1745" t="inlineStr">
         <is>
-          <t>174756 ₽/ед</t>
+          <t>167301 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1746">
       <c r="A1746" t="inlineStr">
         <is>
-          <t>Погружной нефтяной насос 2 м3/ч 12 кВт ВНО 2-1200</t>
+          <t>Погружной нефтяной насос 28 м3/ч 12 кВт ВНО 25-1200</t>
         </is>
       </c>
       <c r="B1746" t="inlineStr">
         <is>
-          <t>122764 ₽/ед</t>
+          <t>174756 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1747">
       <c r="A1747" t="inlineStr">
         <is>
-          <t>Погружной нефтяной насос 40 м3/ч 8 кВт ВНО 40-800</t>
+          <t>Погружной нефтяной насос 4 м3/ч 12 кВт ВНО 4-1200</t>
         </is>
       </c>
       <c r="B1747" t="inlineStr">
         <is>
-          <t>175046 ₽/ед</t>
+          <t>139341 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1748">
       <c r="A1748" t="inlineStr">
         <is>
-          <t>Погружной нефтяной насос 47 м3/ч 12 кВт ВНО 40-1200</t>
+          <t>Погружной нефтяной насос 4 м3/ч 8 кВт ВНО 4-800</t>
         </is>
       </c>
       <c r="B1748" t="inlineStr">
         <is>
-          <t>176339 ₽/ед</t>
+          <t>139780 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1749">
       <c r="A1749" t="inlineStr">
         <is>
-          <t>Погружной нефтяной насос 4 м3/ч 12 кВт ВНО 4-1200</t>
+          <t>Погружной нефтяной насос 40 м3/ч 8 кВт ВНО 40-800</t>
         </is>
       </c>
       <c r="B1749" t="inlineStr">
         <is>
-          <t>139341 ₽/ед</t>
+          <t>175046 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1750">
       <c r="A1750" t="inlineStr">
         <is>
-          <t>Погружной нефтяной насос 4 м3/ч 8 кВт ВНО 4-800</t>
+          <t>Погружной нефтяной насос 47 м3/ч 12 кВт ВНО 40-1200</t>
         </is>
       </c>
       <c r="B1750" t="inlineStr">
         <is>
-          <t>139780 ₽/ед</t>
+          <t>176339 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1751">
       <c r="A1751" t="inlineStr">
         <is>
           <t>Погружной нефтяной насос 50 м3/ч 12 кВт 2ЭВН 5-50-1200</t>
         </is>
       </c>
       <c r="B1751" t="inlineStr">
         <is>
           <t>180893 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1752">
       <c r="A1752" t="inlineStr">
         <is>
           <t>Погружной нефтяной насос 50 м3/ч 1360 кВт ЭЦНМ 5-50-1300</t>
         </is>
       </c>
       <c r="B1752" t="inlineStr">
         <is>
           <t>189790 ₽/ед</t>
         </is>
@@ -21549,368 +21549,368 @@
         <is>
           <t>Секционный насос 12,5 м3/ч 60 м 7,5 кВт ЦНСв 12,5-60</t>
         </is>
       </c>
       <c r="B1760" t="inlineStr">
         <is>
           <t>164295 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1761">
       <c r="A1761" t="inlineStr">
         <is>
           <t>Секционный насос 12,5 м3/ч 80 м 11 кВт ЦНСв 12,5-80</t>
         </is>
       </c>
       <c r="B1761" t="inlineStr">
         <is>
           <t>160847 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1762">
       <c r="A1762" t="inlineStr">
         <is>
-          <t>Секционный насос 20 м3/ч 120 м 15 кВт ЦНСв 20-120</t>
+          <t>Секционный насос 2,5 м3/ч 120 м 3 кВт ЦНСп 2,5-120</t>
         </is>
       </c>
       <c r="B1762" t="inlineStr">
         <is>
-          <t>186986 ₽/ед</t>
+          <t>150730 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1763">
       <c r="A1763" t="inlineStr">
         <is>
-          <t>Секционный насос 20 м3/ч 45 м 5,5 кВт ЦНСв 20-45</t>
+          <t>Секционный насос 2,5 м3/ч 160 м 4 кВт ЦНСп 2,5-160</t>
         </is>
       </c>
       <c r="B1763" t="inlineStr">
         <is>
-          <t>191523 ₽/ед</t>
+          <t>127060 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1764">
       <c r="A1764" t="inlineStr">
         <is>
-          <t>Секционный насос 20 м3/ч 70 м 7,5 кВт ЦНСв 20-70</t>
+          <t>Секционный насос 2,5 м3/ч 80 м 2,2 кВт ЦНСп 2,5-80</t>
         </is>
       </c>
       <c r="B1764" t="inlineStr">
         <is>
-          <t>189750 ₽/ед</t>
+          <t>155865 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1765">
       <c r="A1765" t="inlineStr">
         <is>
-          <t>Секционный насос 20 м3/ч 95 м 11 кВт ЦНСв 20-95</t>
+          <t>Секционный насос 20 м3/ч 120 м 15 кВт ЦНСв 20-120</t>
         </is>
       </c>
       <c r="B1765" t="inlineStr">
         <is>
-          <t>188773 ₽/ед</t>
+          <t>186986 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1766">
       <c r="A1766" t="inlineStr">
         <is>
-          <t>Секционный насос 2,5 м3/ч 120 м 3 кВт ЦНСп 2,5-120</t>
+          <t>Секционный насос 20 м3/ч 45 м 5,5 кВт ЦНСв 20-45</t>
         </is>
       </c>
       <c r="B1766" t="inlineStr">
         <is>
-          <t>150730 ₽/ед</t>
+          <t>191523 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1767">
       <c r="A1767" t="inlineStr">
         <is>
-          <t>Секционный насос 2,5 м3/ч 160 м 4 кВт ЦНСп 2,5-160</t>
+          <t>Секционный насос 20 м3/ч 70 м 7,5 кВт ЦНСв 20-70</t>
         </is>
       </c>
       <c r="B1767" t="inlineStr">
         <is>
-          <t>127060 ₽/ед</t>
+          <t>189750 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1768">
       <c r="A1768" t="inlineStr">
         <is>
-          <t>Секционный насос 2,5 м3/ч 80 м 2,2 кВт ЦНСп 2,5-80</t>
+          <t>Секционный насос 20 м3/ч 95 м 11 кВт ЦНСв 20-95</t>
         </is>
       </c>
       <c r="B1768" t="inlineStr">
         <is>
-          <t>155865 ₽/ед</t>
+          <t>188773 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1769">
       <c r="A1769" t="inlineStr">
         <is>
           <t>Трехвинтовой насос 10 м3/ч 6,3 кгс/см2 7,5 кВт А1 3В 16/25Б</t>
         </is>
       </c>
       <c r="B1769" t="inlineStr">
         <is>
           <t>113285 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1770">
       <c r="A1770" t="inlineStr">
         <is>
-          <t>Трехвинтовой насос 11,52 м3/ч 100 кгс/см2 55 кВт А1 3В 8/100Б</t>
+          <t>Трехвинтовой насос 11,5 м3/ч 10 кгс/см2 7,5 кВт А5 3В 8/25Б</t>
         </is>
       </c>
       <c r="B1770" t="inlineStr">
         <is>
-          <t>117653 ₽/ед</t>
+          <t>115494 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1771">
       <c r="A1771" t="inlineStr">
         <is>
-          <t>Трехвинтовой насос 11,52 м3/ч 63 кгс/см2 30 кВт А3 3В 8/63Б</t>
+          <t>Трехвинтовой насос 11,5 м3/ч 25 кгс/см2 15 кВт А5 3В 8/25Б</t>
         </is>
       </c>
       <c r="B1771" t="inlineStr">
         <is>
-          <t>119923 ₽/ед</t>
+          <t>114949 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1772">
       <c r="A1772" t="inlineStr">
         <is>
-          <t>Трехвинтовой насос 11,5 м3/ч 10 кгс/см2 7,5 кВт А5 3В 8/25Б</t>
+          <t>Трехвинтовой насос 11,52 м3/ч 100 кгс/см2 55 кВт А1 3В 8/100Б</t>
         </is>
       </c>
       <c r="B1772" t="inlineStr">
         <is>
-          <t>115494 ₽/ед</t>
+          <t>117653 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1773">
       <c r="A1773" t="inlineStr">
         <is>
-          <t>Трехвинтовой насос 11,5 м3/ч 25 кгс/см2 15 кВт А5 3В 8/25Б</t>
+          <t>Трехвинтовой насос 11,52 м3/ч 63 кгс/см2 30 кВт А3 3В 8/63Б</t>
         </is>
       </c>
       <c r="B1773" t="inlineStr">
         <is>
-          <t>114949 ₽/ед</t>
+          <t>119923 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1774">
       <c r="A1774" t="inlineStr">
         <is>
           <t>Трехвинтовой насос 125 м3/ч 25 кгс/см2 132 кВт А3 3В 320/25Б</t>
         </is>
       </c>
       <c r="B1774" t="inlineStr">
         <is>
           <t>186943 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1775">
       <c r="A1775" t="inlineStr">
         <is>
           <t>Трехвинтовой насос 20 м3/ч 80 кгс/см2 75 кВт А1 3В 16/100</t>
         </is>
       </c>
       <c r="B1775" t="inlineStr">
         <is>
           <t>119994 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1776">
       <c r="A1776" t="inlineStr">
         <is>
-          <t>Трехвинтовой насос 21,6 м3/ч 25 кгс/см2 22 кВт А1 3В 16/25Б</t>
+          <t>Трехвинтовой насос 21 м3/ч 63 кгс/см2 55 кВт А1 3В 16/63Ю</t>
         </is>
       </c>
       <c r="B1776" t="inlineStr">
         <is>
-          <t>127019 ₽/ед</t>
+          <t>121068 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1777">
       <c r="A1777" t="inlineStr">
         <is>
-          <t>Трехвинтовой насос 21,6 м3/ч 6,3 кгс/см2 11 кВт А1 3В 16/25Б</t>
+          <t>Трехвинтовой насос 21,6 м3/ч 25 кгс/см2 22 кВт А1 3В 16/25Б</t>
         </is>
       </c>
       <c r="B1777" t="inlineStr">
         <is>
-          <t>121289 ₽/ед</t>
+          <t>127019 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1778">
       <c r="A1778" t="inlineStr">
         <is>
-          <t>Трехвинтовой насос 21 м3/ч 63 кгс/см2 55 кВт А1 3В 16/63Ю</t>
+          <t>Трехвинтовой насос 21,6 м3/ч 6,3 кгс/см2 11 кВт А1 3В 16/25Б</t>
         </is>
       </c>
       <c r="B1778" t="inlineStr">
         <is>
-          <t>121068 ₽/ед</t>
+          <t>121289 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1779">
       <c r="A1779" t="inlineStr">
         <is>
           <t>Трехвинтовой насос 252 м3/ч 10 кгс/см2 132 кВт А3 3Вх2 320/16Б</t>
         </is>
       </c>
       <c r="B1779" t="inlineStr">
         <is>
           <t>191861 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1780">
       <c r="A1780" t="inlineStr">
         <is>
-          <t>Трехвинтовой насос 324 м3/ч 10 кгс/см2 132 кВт А3 3Вх2 400/16Б</t>
+          <t>Трехвинтовой насос 3 м3/ч 25 кгс/см2 4 кВт А4 3В 1,6/40Б</t>
         </is>
       </c>
       <c r="B1780" t="inlineStr">
         <is>
-          <t>192010 ₽/ед</t>
+          <t>100023 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1781">
       <c r="A1781" t="inlineStr">
         <is>
-          <t xml:space="preserve">Трехвинтовой насос 32,4 м3/ч 25 кгс/см2 45 кВт А2 3В 40/25Б </t>
+          <t>Трехвинтовой насос 3,2 м3/ч 25 кгс/см2 5,5 кВт А1 3В 4/25Б</t>
         </is>
       </c>
       <c r="B1781" t="inlineStr">
         <is>
-          <t>128654 ₽/ед</t>
+          <t>100189 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1782">
       <c r="A1782" t="inlineStr">
         <is>
-          <t>Трехвинтовой насос 3,2 м3/ч 25 кгс/см2 5,5 кВт А1 3В 4/25Б</t>
+          <t>Трехвинтовой насос 3,2 м3/ч 4 кгс/см2 1,5 кВт А1 3В 4/25Б</t>
         </is>
       </c>
       <c r="B1782" t="inlineStr">
         <is>
-          <t>100189 ₽/ед</t>
+          <t>101899 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1783">
       <c r="A1783" t="inlineStr">
         <is>
-          <t>Трехвинтовой насос 3,2 м3/ч 4 кгс/см2 1,5 кВт А1 3В 4/25Б</t>
+          <t xml:space="preserve">Трехвинтовой насос 32,4 м3/ч 25 кгс/см2 45 кВт А2 3В 40/25Б </t>
         </is>
       </c>
       <c r="B1783" t="inlineStr">
         <is>
-          <t>101899 ₽/ед</t>
+          <t>128654 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1784">
       <c r="A1784" t="inlineStr">
         <is>
-          <t xml:space="preserve">Трехвинтовой насос 35 м3/ч 10 кгс/см2 18,5 кВт А2 3В 40/25Б </t>
+          <t>Трехвинтовой насос 324 м3/ч 10 кгс/см2 132 кВт А3 3Вх2 400/16Б</t>
         </is>
       </c>
       <c r="B1784" t="inlineStr">
         <is>
-          <t>138443 ₽/ед</t>
+          <t>192010 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1785">
       <c r="A1785" t="inlineStr">
         <is>
-          <t xml:space="preserve">Трехвинтовой насос 35 м3/ч 10 кгс/см2 18,5 кВт А5 3В 40/25Б </t>
+          <t xml:space="preserve">Трехвинтовой насос 35 м3/ч 10 кгс/см2 18,5 кВт А2 3В 40/25Б </t>
         </is>
       </c>
       <c r="B1785" t="inlineStr">
         <is>
-          <t>128891 ₽/ед</t>
+          <t>138443 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1786">
       <c r="A1786" t="inlineStr">
         <is>
-          <t xml:space="preserve">Трехвинтовой насос 35 м3/ч 6,3 кгс/см2 15 кВт А2 3В 40/25Б </t>
+          <t xml:space="preserve">Трехвинтовой насос 35 м3/ч 10 кгс/см2 18,5 кВт А5 3В 40/25Б </t>
         </is>
       </c>
       <c r="B1786" t="inlineStr">
         <is>
-          <t>141551 ₽/ед</t>
+          <t>128891 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1787">
       <c r="A1787" t="inlineStr">
         <is>
-          <t xml:space="preserve">Трехвинтовой насос 35 м3/ч 6,3 кгс/см2 15 кВт А5 3В 40/25Б </t>
+          <t xml:space="preserve">Трехвинтовой насос 35 м3/ч 6,3 кгс/см2 15 кВт А2 3В 40/25Б </t>
         </is>
       </c>
       <c r="B1787" t="inlineStr">
         <is>
-          <t>136519 ₽/ед</t>
+          <t>141551 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1788">
       <c r="A1788" t="inlineStr">
         <is>
-          <t>Трехвинтовой насос 3 м3/ч 25 кгс/см2 4 кВт А4 3В 1,6/40Б</t>
+          <t xml:space="preserve">Трехвинтовой насос 35 м3/ч 6,3 кгс/см2 15 кВт А5 3В 40/25Б </t>
         </is>
       </c>
       <c r="B1788" t="inlineStr">
         <is>
-          <t>100023 ₽/ед</t>
+          <t>136519 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1789">
       <c r="A1789" t="inlineStr">
         <is>
           <t>Трехвинтовой насос 400 м3/ч 10 кгс/см2 160 кВт А3 3Вх2 500/10Б</t>
         </is>
       </c>
       <c r="B1789" t="inlineStr">
         <is>
           <t>198303 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1790">
       <c r="A1790" t="inlineStr">
         <is>
           <t>Трехвинтовой насос 45 м3/ч 40 кгс/см2 90 кВт А1 3В 63/40-45/40Б</t>
         </is>
       </c>
       <c r="B1790" t="inlineStr">
         <is>
           <t>144873 ₽/ед</t>
         </is>
@@ -22149,212 +22149,212 @@
         <is>
           <t>Фекальный насос 160 м3/ч 80 м ЦМФ 160-80</t>
         </is>
       </c>
       <c r="B1810" t="inlineStr">
         <is>
           <t>37299 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1811">
       <c r="A1811" t="inlineStr">
         <is>
           <t>Фекальный насос 180 м3/ч 27,5 м СМ 150-125-315-4а</t>
         </is>
       </c>
       <c r="B1811" t="inlineStr">
         <is>
           <t>37493 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1812">
       <c r="A1812" t="inlineStr">
         <is>
-          <t>Фекальный насос 200 м3/ч 14 м СМ 200-150-400-6б</t>
+          <t>Фекальный насос 20 м3/ч 7,8 м СМ 80-50-200-4б</t>
         </is>
       </c>
       <c r="B1812" t="inlineStr">
         <is>
-          <t>39541 ₽/ед</t>
+          <t>10456 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1813">
       <c r="A1813" t="inlineStr">
         <is>
-          <t>Фекальный насос 200 м3/ч 32 м СМ 150-125-315-4</t>
+          <t>Фекальный насос 200 м3/ч 14 м СМ 200-150-400-6б</t>
         </is>
       </c>
       <c r="B1813" t="inlineStr">
         <is>
-          <t>42718 ₽/ед</t>
+          <t>39541 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1814">
       <c r="A1814" t="inlineStr">
         <is>
-          <t>Фекальный насос 200 м3/ч 32 м СМС 150-125-315</t>
+          <t>Фекальный насос 200 м3/ч 32 м СМ 150-125-315-4</t>
         </is>
       </c>
       <c r="B1814" t="inlineStr">
         <is>
-          <t>38927 ₽/ед</t>
+          <t>42718 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1815">
       <c r="A1815" t="inlineStr">
         <is>
-          <t>Фекальный насос 20 м3/ч 7,8 м СМ 80-50-200-4б</t>
+          <t>Фекальный насос 200 м3/ч 32 м СМС 150-125-315</t>
         </is>
       </c>
       <c r="B1815" t="inlineStr">
         <is>
-          <t>10456 ₽/ед</t>
+          <t>38927 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1816">
       <c r="A1816" t="inlineStr">
         <is>
-          <t>Фекальный насос 220 м3/ч 17 м СМ 200-150-400-6а</t>
+          <t>Фекальный насос 22 м3/ч 9 м СМ 80-50-200-4а</t>
         </is>
       </c>
       <c r="B1816" t="inlineStr">
         <is>
-          <t>43006 ₽/ед</t>
+          <t>10803 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1817">
       <c r="A1817" t="inlineStr">
         <is>
-          <t>Фекальный насос 22 м3/ч 9 м СМ 80-50-200-4а</t>
+          <t>Фекальный насос 220 м3/ч 17 м СМ 200-150-400-6а</t>
         </is>
       </c>
       <c r="B1817" t="inlineStr">
         <is>
-          <t>10803 ₽/ед</t>
+          <t>43006 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1818">
       <c r="A1818" t="inlineStr">
         <is>
-          <t>Фекальный насос 250 м3/ч 22,5 м СМ 200-150-400-6</t>
+          <t>Фекальный насос 25 м3/ч 12,5 м СМ 80-50-200-4</t>
         </is>
       </c>
       <c r="B1818" t="inlineStr">
         <is>
-          <t>44313 ₽/ед</t>
+          <t>10813 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1819">
       <c r="A1819" t="inlineStr">
         <is>
-          <t>Фекальный насос 25 м3/ч 12,5 м СМ 80-50-200-4</t>
+          <t>Фекальный насос 25 м3/ч 32 м СМ 80-50-200-2б</t>
         </is>
       </c>
       <c r="B1819" t="inlineStr">
         <is>
-          <t>10813 ₽/ед</t>
+          <t>12304 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1820">
       <c r="A1820" t="inlineStr">
         <is>
-          <t>Фекальный насос 25 м3/ч 32 м СМ 80-50-200-2б</t>
+          <t>Фекальный насос 250 м3/ч 22,5 м СМ 200-150-400-6</t>
         </is>
       </c>
       <c r="B1820" t="inlineStr">
         <is>
-          <t>12304 ₽/ед</t>
+          <t>44313 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1821">
       <c r="A1821" t="inlineStr">
         <is>
           <t>Фекальный насос 300 м3/ч 32 м СМ 200-150-400-4б</t>
         </is>
       </c>
       <c r="B1821" t="inlineStr">
         <is>
           <t>48135 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1822">
       <c r="A1822" t="inlineStr">
         <is>
           <t>Фекальный насос 300 м3/ч 40 м СМ 200-150-400-4а</t>
         </is>
       </c>
       <c r="B1822" t="inlineStr">
         <is>
           <t>49313 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1823">
       <c r="A1823" t="inlineStr">
         <is>
-          <t>Фекальный насос 400 м3/ч 50 м СМ 200-150-400-4</t>
+          <t>Фекальный насос 40 м3/ч 14 м СМ 100-65-250-4б</t>
         </is>
       </c>
       <c r="B1823" t="inlineStr">
         <is>
-          <t>49553 ₽/ед</t>
+          <t>14335 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1824">
       <c r="A1824" t="inlineStr">
         <is>
-          <t>Фекальный насос 40 м3/ч 14 м СМ 100-65-250-4б</t>
+          <t>Фекальный насос 40 м3/ч 8 м СМ 100-65-200-4б</t>
         </is>
       </c>
       <c r="B1824" t="inlineStr">
         <is>
-          <t>14335 ₽/ед</t>
+          <t>16540 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1825">
       <c r="A1825" t="inlineStr">
         <is>
-          <t>Фекальный насос 40 м3/ч 8 м СМ 100-65-200-4б</t>
+          <t>Фекальный насос 400 м3/ч 50 м СМ 200-150-400-4</t>
         </is>
       </c>
       <c r="B1825" t="inlineStr">
         <is>
-          <t>16540 ₽/ед</t>
+          <t>49553 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1826">
       <c r="A1826" t="inlineStr">
         <is>
           <t>Фекальный насос 45 м3/ч 16 м СМ 100-65-250-4а</t>
         </is>
       </c>
       <c r="B1826" t="inlineStr">
         <is>
           <t>16849 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1827">
       <c r="A1827" t="inlineStr">
         <is>
           <t>Фекальный насос 45 м3/ч 42 м СМ 80-50-200-2а</t>
         </is>
       </c>
       <c r="B1827" t="inlineStr">
         <is>
           <t>20460 ₽/ед</t>
         </is>
@@ -22521,1124 +22521,1124 @@
         <is>
           <t>Фекальный насос 92 м3/ч 10 м СМ 150-125-315-6б</t>
         </is>
       </c>
       <c r="B1841" t="inlineStr">
         <is>
           <t>30173 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1842">
       <c r="A1842" t="inlineStr">
         <is>
           <t>Шестернный насос 0,25 м3/ч 25 кгс/см2 НМШФ 0.6-25Ю-Т</t>
         </is>
       </c>
       <c r="B1842" t="inlineStr">
         <is>
           <t>50488 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1843">
       <c r="A1843" t="inlineStr">
         <is>
-          <t>Шестернный насос 0,63 м3/ч 25 кгс/см2 НМШФ 0.8-25Ю-Т</t>
+          <t>Шестернный насос 0,6 м3/ч 6 кгс/см2 Ш 3.2-25-1,6/16К</t>
         </is>
       </c>
       <c r="B1843" t="inlineStr">
         <is>
-          <t>50931 ₽/ед</t>
+          <t>50614 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1844">
       <c r="A1844" t="inlineStr">
         <is>
-          <t>Шестернный насос 0,6 м3/ч 6 кгс/см2 Ш 3.2-25-1,6/16К</t>
+          <t>Шестернный насос 0,63 м3/ч 25 кгс/см2 НМШФ 0.8-25Ю-Т</t>
         </is>
       </c>
       <c r="B1844" t="inlineStr">
         <is>
-          <t>50614 ₽/ед</t>
+          <t>50931 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1845">
       <c r="A1845" t="inlineStr">
         <is>
           <t>Шестернный насос 0,8 м3/ч 140 кгс/см2 НШ 10М-3</t>
         </is>
       </c>
       <c r="B1845" t="inlineStr">
         <is>
           <t>51584 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1846">
       <c r="A1846" t="inlineStr">
         <is>
-          <t>Шестернный насос 10 м3/ч 10 кгс/см2 НМШ 12-25Б-Т</t>
+          <t>Шестернный насос 1,6 м3/ч 16 кгс/см2 НМШ 2-40-Т</t>
         </is>
       </c>
       <c r="B1846" t="inlineStr">
         <is>
-          <t>146523 ₽/ед</t>
+          <t>69769 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1847">
       <c r="A1847" t="inlineStr">
         <is>
-          <t>Шестернный насос 10 м3/ч 10 кгс/см2 НМШ 12-25Б-ТВ</t>
+          <t>Шестернный насос 1,6 м3/ч 16 кгс/см2 НМШ 2-40-ТВ</t>
         </is>
       </c>
       <c r="B1847" t="inlineStr">
         <is>
-          <t>146130 ₽/ед</t>
+          <t>70362 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1848">
       <c r="A1848" t="inlineStr">
         <is>
-          <t>Шестернный насос 10 м3/ч 10 кгс/см2 НМШ 12-25Б-ТД</t>
+          <t>Шестернный насос 1,6 м3/ч 16 кгс/см2 НМШ 2-40-ТД</t>
         </is>
       </c>
       <c r="B1848" t="inlineStr">
         <is>
-          <t>143410 ₽/ед</t>
+          <t>67907 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1849">
       <c r="A1849" t="inlineStr">
         <is>
-          <t>Шестернный насос 10 м3/ч 10 кгс/см2 НМШ 12-25Б-ТТ</t>
+          <t>Шестернный насос 1,6 м3/ч 16 кгс/см2 НМШ 2-40-ТТ</t>
         </is>
       </c>
       <c r="B1849" t="inlineStr">
         <is>
-          <t>143345 ₽/ед</t>
+          <t>67627 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1850">
       <c r="A1850" t="inlineStr">
         <is>
-          <t>Шестернный насос 10 м3/ч 10 кгс/см2 НМШ 12-25-Т</t>
+          <t>Шестернный насос 1,6 м3/ч 16 кгс/см2 НМШ 2-40Б-Т</t>
         </is>
       </c>
       <c r="B1850" t="inlineStr">
         <is>
-          <t>148516 ₽/ед</t>
+          <t>67421 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1851">
       <c r="A1851" t="inlineStr">
         <is>
-          <t>Шестернный насос 10 м3/ч 10 кгс/см2 НМШ 12-25-ТВ</t>
+          <t>Шестернный насос 1,6 м3/ч 16 кгс/см2 НМШ 2-40Б-ТВ</t>
         </is>
       </c>
       <c r="B1851" t="inlineStr">
         <is>
-          <t>148032 ₽/ед</t>
+          <t>62555 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1852">
       <c r="A1852" t="inlineStr">
         <is>
-          <t>Шестернный насос 10 м3/ч 10 кгс/см2 НМШ 12-25-ТД</t>
+          <t>Шестернный насос 1,6 м3/ч 16 кгс/см2 НМШ 2-40Б-ТД</t>
         </is>
       </c>
       <c r="B1852" t="inlineStr">
         <is>
-          <t>147884 ₽/ед</t>
+          <t>62310 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1853">
       <c r="A1853" t="inlineStr">
         <is>
-          <t>Шестернный насос 10 м3/ч 10 кгс/см2 НМШ 12-25-ТТ</t>
+          <t>Шестернный насос 1,6 м3/ч 16 кгс/см2 НМШ 2-40Б-ТТ</t>
         </is>
       </c>
       <c r="B1853" t="inlineStr">
         <is>
-          <t>146709 ₽/ед</t>
+          <t>61216 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1854">
       <c r="A1854" t="inlineStr">
         <is>
-          <t>Шестернный насос 14 м3/ч 10 кгс/см2 НМШГ 20-25-Т</t>
+          <t>Шестернный насос 1,6 м3/ч 40 кгс/см2 НМШ 2-40-4-1,6/40-Т</t>
         </is>
       </c>
       <c r="B1854" t="inlineStr">
         <is>
-          <t>155715 ₽/ед</t>
+          <t>60793 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1855">
       <c r="A1855" t="inlineStr">
         <is>
-          <t>Шестернный насос 14 м3/ч 10 кгс/см2 НМШГ 20-25-ТВ</t>
+          <t>Шестернный насос 1,6 м3/ч 40 кгс/см2 НМШ 2-40-4-1,6/40-ТВ</t>
         </is>
       </c>
       <c r="B1855" t="inlineStr">
         <is>
-          <t>155512 ₽/ед</t>
+          <t>60246 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1856">
       <c r="A1856" t="inlineStr">
         <is>
-          <t>Шестернный насос 14 м3/ч 10 кгс/см2 НМШГ 20-25-ТД</t>
+          <t>Шестернный насос 1,6 м3/ч 40 кгс/см2 НМШ 2-40-4-1,6/40-ТД</t>
         </is>
       </c>
       <c r="B1856" t="inlineStr">
         <is>
-          <t>152751 ₽/ед</t>
+          <t>59684 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1857">
       <c r="A1857" t="inlineStr">
         <is>
-          <t>Шестернный насос 14 м3/ч 10 кгс/см2 НМШГ 20-25-ТТ</t>
+          <t>Шестернный насос 1,6 м3/ч 40 кгс/см2 НМШ 2-40-4-1,6/40-ТТ</t>
         </is>
       </c>
       <c r="B1857" t="inlineStr">
         <is>
-          <t>151938 ₽/ед</t>
+          <t>57775 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1858">
       <c r="A1858" t="inlineStr">
         <is>
-          <t>Шестернный насос 1,6 м3/ч 16 кгс/см2 НМШ 2-40Б-Т</t>
+          <t>Шестернный насос 1,6 м3/ч 40 кгс/см2 НМШ 2-40-4-1,6/40Б-Т</t>
         </is>
       </c>
       <c r="B1858" t="inlineStr">
         <is>
-          <t>67421 ₽/ед</t>
+          <t>56932 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1859">
       <c r="A1859" t="inlineStr">
         <is>
-          <t>Шестернный насос 1,6 м3/ч 16 кгс/см2 НМШ 2-40Б-ТВ</t>
+          <t>Шестернный насос 1,6 м3/ч 40 кгс/см2 НМШ 2-40-4-1,6/40Б-ТВ</t>
         </is>
       </c>
       <c r="B1859" t="inlineStr">
         <is>
-          <t>62555 ₽/ед</t>
+          <t>55859 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1860">
       <c r="A1860" t="inlineStr">
         <is>
-          <t>Шестернный насос 1,6 м3/ч 16 кгс/см2 НМШ 2-40Б-ТД</t>
+          <t>Шестернный насос 1,6 м3/ч 40 кгс/см2 НМШ 2-40-4-1,6/40Б-ТД</t>
         </is>
       </c>
       <c r="B1860" t="inlineStr">
         <is>
-          <t>62310 ₽/ед</t>
+          <t>52719 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1861">
       <c r="A1861" t="inlineStr">
         <is>
-          <t>Шестернный насос 1,6 м3/ч 16 кгс/см2 НМШ 2-40Б-ТТ</t>
+          <t>Шестернный насос 1,6 м3/ч 40 кгс/см2 НМШ 2-40-4-1,6/40Б-ТТ</t>
         </is>
       </c>
       <c r="B1861" t="inlineStr">
         <is>
-          <t>61216 ₽/ед</t>
+          <t>54583 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1862">
       <c r="A1862" t="inlineStr">
         <is>
-          <t>Шестернный насос 1,6 м3/ч 16 кгс/см2 НМШ 2-40-Т</t>
+          <t>Шестернный насос 1,6 м3/ч 6 кгс/см2 НМШФ 2-40Б-Т</t>
         </is>
       </c>
       <c r="B1862" t="inlineStr">
         <is>
-          <t>69769 ₽/ед</t>
+          <t>53068 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1863">
       <c r="A1863" t="inlineStr">
         <is>
-          <t>Шестернный насос 1,6 м3/ч 16 кгс/см2 НМШ 2-40-ТВ</t>
+          <t>Шестернный насос 10 м3/ч 10 кгс/см2 НМШ 12-25-Т</t>
         </is>
       </c>
       <c r="B1863" t="inlineStr">
         <is>
-          <t>70362 ₽/ед</t>
+          <t>148516 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1864">
       <c r="A1864" t="inlineStr">
         <is>
-          <t>Шестернный насос 1,6 м3/ч 16 кгс/см2 НМШ 2-40-ТД</t>
+          <t>Шестернный насос 10 м3/ч 10 кгс/см2 НМШ 12-25-ТВ</t>
         </is>
       </c>
       <c r="B1864" t="inlineStr">
         <is>
-          <t>67907 ₽/ед</t>
+          <t>148032 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1865">
       <c r="A1865" t="inlineStr">
         <is>
-          <t>Шестернный насос 1,6 м3/ч 16 кгс/см2 НМШ 2-40-ТТ</t>
+          <t>Шестернный насос 10 м3/ч 10 кгс/см2 НМШ 12-25-ТД</t>
         </is>
       </c>
       <c r="B1865" t="inlineStr">
         <is>
-          <t>67627 ₽/ед</t>
+          <t>147884 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1866">
       <c r="A1866" t="inlineStr">
         <is>
-          <t>Шестернный насос 1,6 м3/ч 40 кгс/см2 НМШ 2-40-4-1,6/40Б-Т</t>
+          <t>Шестернный насос 10 м3/ч 10 кгс/см2 НМШ 12-25-ТТ</t>
         </is>
       </c>
       <c r="B1866" t="inlineStr">
         <is>
-          <t>56932 ₽/ед</t>
+          <t>146709 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1867">
       <c r="A1867" t="inlineStr">
         <is>
-          <t>Шестернный насос 1,6 м3/ч 40 кгс/см2 НМШ 2-40-4-1,6/40Б-ТВ</t>
+          <t>Шестернный насос 10 м3/ч 10 кгс/см2 НМШ 12-25Б-Т</t>
         </is>
       </c>
       <c r="B1867" t="inlineStr">
         <is>
-          <t>55859 ₽/ед</t>
+          <t>146523 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1868">
       <c r="A1868" t="inlineStr">
         <is>
-          <t>Шестернный насос 1,6 м3/ч 40 кгс/см2 НМШ 2-40-4-1,6/40Б-ТД</t>
+          <t>Шестернный насос 10 м3/ч 10 кгс/см2 НМШ 12-25Б-ТВ</t>
         </is>
       </c>
       <c r="B1868" t="inlineStr">
         <is>
-          <t>52719 ₽/ед</t>
+          <t>146130 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1869">
       <c r="A1869" t="inlineStr">
         <is>
-          <t>Шестернный насос 1,6 м3/ч 40 кгс/см2 НМШ 2-40-4-1,6/40Б-ТТ</t>
+          <t>Шестернный насос 10 м3/ч 10 кгс/см2 НМШ 12-25Б-ТД</t>
         </is>
       </c>
       <c r="B1869" t="inlineStr">
         <is>
-          <t>54583 ₽/ед</t>
+          <t>143410 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1870">
       <c r="A1870" t="inlineStr">
         <is>
-          <t>Шестернный насос 1,6 м3/ч 40 кгс/см2 НМШ 2-40-4-1,6/40-Т</t>
+          <t>Шестернный насос 10 м3/ч 10 кгс/см2 НМШ 12-25Б-ТТ</t>
         </is>
       </c>
       <c r="B1870" t="inlineStr">
         <is>
-          <t>60793 ₽/ед</t>
+          <t>143345 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1871">
       <c r="A1871" t="inlineStr">
         <is>
-          <t>Шестернный насос 1,6 м3/ч 40 кгс/см2 НМШ 2-40-4-1,6/40-ТВ</t>
+          <t>Шестернный насос 14 м3/ч 10 кгс/см2 НМШГ 20-25-Т</t>
         </is>
       </c>
       <c r="B1871" t="inlineStr">
         <is>
-          <t>60246 ₽/ед</t>
+          <t>155715 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1872">
       <c r="A1872" t="inlineStr">
         <is>
-          <t>Шестернный насос 1,6 м3/ч 40 кгс/см2 НМШ 2-40-4-1,6/40-ТД</t>
+          <t>Шестернный насос 14 м3/ч 10 кгс/см2 НМШГ 20-25-ТВ</t>
         </is>
       </c>
       <c r="B1872" t="inlineStr">
         <is>
-          <t>59684 ₽/ед</t>
+          <t>155512 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1873">
       <c r="A1873" t="inlineStr">
         <is>
-          <t>Шестернный насос 1,6 м3/ч 40 кгс/см2 НМШ 2-40-4-1,6/40-ТТ</t>
+          <t>Шестернный насос 14 м3/ч 10 кгс/см2 НМШГ 20-25-ТД</t>
         </is>
       </c>
       <c r="B1873" t="inlineStr">
         <is>
-          <t>57775 ₽/ед</t>
+          <t>152751 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1874">
       <c r="A1874" t="inlineStr">
         <is>
-          <t>Шестернный насос 1,6 м3/ч 6 кгс/см2 НМШФ 2-40Б-Т</t>
+          <t>Шестернный насос 14 м3/ч 10 кгс/см2 НМШГ 20-25-ТТ</t>
         </is>
       </c>
       <c r="B1874" t="inlineStr">
         <is>
-          <t>53068 ₽/ед</t>
+          <t>151938 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1875">
       <c r="A1875" t="inlineStr">
         <is>
-          <t>Шестернный насос 18 м3/ч 6 кгс/см2 НМШ 32-10Б-Т</t>
+          <t>Шестернный насос 18 м3/ч 6 кгс/см2 НМШ 32-10-Т</t>
         </is>
       </c>
       <c r="B1875" t="inlineStr">
         <is>
-          <t>157225 ₽/ед</t>
+          <t>159203 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1876">
       <c r="A1876" t="inlineStr">
         <is>
-          <t>Шестернный насос 18 м3/ч 6 кгс/см2 НМШ 32-10Б-ТВ</t>
+          <t>Шестернный насос 18 м3/ч 6 кгс/см2 НМШ 32-10-ТВ</t>
         </is>
       </c>
       <c r="B1876" t="inlineStr">
         <is>
-          <t>156521 ₽/ед</t>
+          <t>159121 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1877">
       <c r="A1877" t="inlineStr">
         <is>
-          <t>Шестернный насос 18 м3/ч 6 кгс/см2 НМШ 32-10Б-ТД</t>
+          <t>Шестернный насос 18 м3/ч 6 кгс/см2 НМШ 32-10-ТД</t>
         </is>
       </c>
       <c r="B1877" t="inlineStr">
         <is>
-          <t>156308 ₽/ед</t>
+          <t>158534 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1878">
       <c r="A1878" t="inlineStr">
         <is>
-          <t>Шестернный насос 18 м3/ч 6 кгс/см2 НМШ 32-10Б-ТТ</t>
+          <t>Шестернный насос 18 м3/ч 6 кгс/см2 НМШ 32-10-ТТ</t>
         </is>
       </c>
       <c r="B1878" t="inlineStr">
         <is>
-          <t>155807 ₽/ед</t>
+          <t>157687 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1879">
       <c r="A1879" t="inlineStr">
         <is>
-          <t>Шестернный насос 18 м3/ч 6 кгс/см2 НМШ 32-10-Т</t>
+          <t>Шестернный насос 18 м3/ч 6 кгс/см2 НМШ 32-10Б-Т</t>
         </is>
       </c>
       <c r="B1879" t="inlineStr">
         <is>
-          <t>159203 ₽/ед</t>
+          <t>157225 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1880">
       <c r="A1880" t="inlineStr">
         <is>
-          <t>Шестернный насос 18 м3/ч 6 кгс/см2 НМШ 32-10-ТВ</t>
+          <t>Шестернный насос 18 м3/ч 6 кгс/см2 НМШ 32-10Б-ТВ</t>
         </is>
       </c>
       <c r="B1880" t="inlineStr">
         <is>
-          <t>159121 ₽/ед</t>
+          <t>156521 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1881">
       <c r="A1881" t="inlineStr">
         <is>
-          <t>Шестернный насос 18 м3/ч 6 кгс/см2 НМШ 32-10-ТД</t>
+          <t>Шестернный насос 18 м3/ч 6 кгс/см2 НМШ 32-10Б-ТД</t>
         </is>
       </c>
       <c r="B1881" t="inlineStr">
         <is>
-          <t>158534 ₽/ед</t>
+          <t>156308 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1882">
       <c r="A1882" t="inlineStr">
         <is>
-          <t>Шестернный насос 18 м3/ч 6 кгс/см2 НМШ 32-10-ТТ</t>
+          <t>Шестернный насос 18 м3/ч 6 кгс/см2 НМШ 32-10Б-ТТ</t>
         </is>
       </c>
       <c r="B1882" t="inlineStr">
         <is>
-          <t>157687 ₽/ед</t>
+          <t>155807 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1883">
       <c r="A1883" t="inlineStr">
         <is>
-          <t>Шестернный насос 19,5 м3/ч 4 кгс/см2 Ш 40-4Б-Т</t>
+          <t>Шестернный насос 19,5 м3/ч 4 кгс/см2 Ш 40-4-Т</t>
         </is>
       </c>
       <c r="B1883" t="inlineStr">
         <is>
-          <t>171322 ₽/ед</t>
+          <t>176015 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1884">
       <c r="A1884" t="inlineStr">
         <is>
-          <t>Шестернный насос 19,5 м3/ч 4 кгс/см2 Ш 40-4Б-ТВ</t>
+          <t>Шестернный насос 19,5 м3/ч 4 кгс/см2 Ш 40-4-ТВ</t>
         </is>
       </c>
       <c r="B1884" t="inlineStr">
         <is>
-          <t>169101 ₽/ед</t>
+          <t>175459 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1885">
       <c r="A1885" t="inlineStr">
         <is>
-          <t>Шестернный насос 19,5 м3/ч 4 кгс/см2 Ш 40-4Б-ТД</t>
+          <t>Шестернный насос 19,5 м3/ч 4 кгс/см2 Ш 40-4-ТД</t>
         </is>
       </c>
       <c r="B1885" t="inlineStr">
         <is>
-          <t>165147 ₽/ед</t>
+          <t>174521 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1886">
       <c r="A1886" t="inlineStr">
         <is>
-          <t>Шестернный насос 19,5 м3/ч 4 кгс/см2 Ш 40-4Б-ТТ</t>
+          <t>Шестернный насос 19,5 м3/ч 4 кгс/см2 Ш 40-4-ТТ</t>
         </is>
       </c>
       <c r="B1886" t="inlineStr">
         <is>
-          <t>160219 ₽/ед</t>
+          <t>173774 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1887">
       <c r="A1887" t="inlineStr">
         <is>
-          <t>Шестернный насос 19,5 м3/ч 4 кгс/см2 Ш 40-4-Т</t>
+          <t>Шестернный насос 19,5 м3/ч 4 кгс/см2 Ш 40-4Б-Т</t>
         </is>
       </c>
       <c r="B1887" t="inlineStr">
         <is>
-          <t>176015 ₽/ед</t>
+          <t>171322 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1888">
       <c r="A1888" t="inlineStr">
         <is>
-          <t>Шестернный насос 19,5 м3/ч 4 кгс/см2 Ш 40-4-ТВ</t>
+          <t>Шестернный насос 19,5 м3/ч 4 кгс/см2 Ш 40-4Б-ТВ</t>
         </is>
       </c>
       <c r="B1888" t="inlineStr">
         <is>
-          <t>175459 ₽/ед</t>
+          <t>169101 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1889">
       <c r="A1889" t="inlineStr">
         <is>
-          <t>Шестернный насос 19,5 м3/ч 4 кгс/см2 Ш 40-4-ТД</t>
+          <t>Шестернный насос 19,5 м3/ч 4 кгс/см2 Ш 40-4Б-ТД</t>
         </is>
       </c>
       <c r="B1889" t="inlineStr">
         <is>
-          <t>174521 ₽/ед</t>
+          <t>165147 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1890">
       <c r="A1890" t="inlineStr">
         <is>
-          <t>Шестернный насос 19,5 м3/ч 4 кгс/см2 Ш 40-4-ТТ</t>
+          <t>Шестернный насос 19,5 м3/ч 4 кгс/см2 Ш 40-4Б-ТТ</t>
         </is>
       </c>
       <c r="B1890" t="inlineStr">
         <is>
-          <t>173774 ₽/ед</t>
+          <t>160219 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1891">
       <c r="A1891" t="inlineStr">
         <is>
           <t>Шестернный насос 2,2 м3/ч 160 кгс/см2 НШ 32М-3</t>
         </is>
       </c>
       <c r="B1891" t="inlineStr">
         <is>
           <t>71341 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1892">
       <c r="A1892" t="inlineStr">
         <is>
-          <t>Шестернный насос 30 м3/ч 6 кгс/см2 Ш 80-2,5-30/6Б-Т</t>
+          <t>Шестернный насос 30 м3/ч 6 кгс/см2 Ш 80-2,5-30/6-Т</t>
         </is>
       </c>
       <c r="B1892" t="inlineStr">
         <is>
-          <t>178030 ₽/ед</t>
+          <t>188091 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1893">
       <c r="A1893" t="inlineStr">
         <is>
-          <t>Шестернный насос 30 м3/ч 6 кгс/см2 Ш 80-2,5-30/6Б-ТВ</t>
+          <t>Шестернный насос 30 м3/ч 6 кгс/см2 Ш 80-2,5-30/6-ТВ</t>
         </is>
       </c>
       <c r="B1893" t="inlineStr">
         <is>
-          <t>177783 ₽/ед</t>
+          <t>186454 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1894">
       <c r="A1894" t="inlineStr">
         <is>
-          <t>Шестернный насос 30 м3/ч 6 кгс/см2 Ш 80-2,5-30/6Б-ТД</t>
+          <t>Шестернный насос 30 м3/ч 6 кгс/см2 Ш 80-2,5-30/6-ТД</t>
         </is>
       </c>
       <c r="B1894" t="inlineStr">
         <is>
-          <t>177509 ₽/ед</t>
+          <t>182772 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1895">
       <c r="A1895" t="inlineStr">
         <is>
-          <t>Шестернный насос 30 м3/ч 6 кгс/см2 Ш 80-2,5-30/6Б-ТТ</t>
+          <t>Шестернный насос 30 м3/ч 6 кгс/см2 Ш 80-2,5-30/6-ТТ</t>
         </is>
       </c>
       <c r="B1895" t="inlineStr">
         <is>
-          <t>176809 ₽/ед</t>
+          <t>180658 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1896">
       <c r="A1896" t="inlineStr">
         <is>
-          <t>Шестернный насос 30 м3/ч 6 кгс/см2 Ш 80-2,5-30/6-Т</t>
+          <t>Шестернный насос 30 м3/ч 6 кгс/см2 Ш 80-2,5-30/6Б-Т</t>
         </is>
       </c>
       <c r="B1896" t="inlineStr">
         <is>
-          <t>188091 ₽/ед</t>
+          <t>178030 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1897">
       <c r="A1897" t="inlineStr">
         <is>
-          <t>Шестернный насос 30 м3/ч 6 кгс/см2 Ш 80-2,5-30/6-ТВ</t>
+          <t>Шестернный насос 30 м3/ч 6 кгс/см2 Ш 80-2,5-30/6Б-ТВ</t>
         </is>
       </c>
       <c r="B1897" t="inlineStr">
         <is>
-          <t>186454 ₽/ед</t>
+          <t>177783 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1898">
       <c r="A1898" t="inlineStr">
         <is>
-          <t>Шестернный насос 30 м3/ч 6 кгс/см2 Ш 80-2,5-30/6-ТД</t>
+          <t>Шестернный насос 30 м3/ч 6 кгс/см2 Ш 80-2,5-30/6Б-ТД</t>
         </is>
       </c>
       <c r="B1898" t="inlineStr">
         <is>
-          <t>182772 ₽/ед</t>
+          <t>177509 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1899">
       <c r="A1899" t="inlineStr">
         <is>
-          <t>Шестернный насос 30 м3/ч 6 кгс/см2 Ш 80-2,5-30/6-ТТ</t>
+          <t>Шестернный насос 30 м3/ч 6 кгс/см2 Ш 80-2,5-30/6Б-ТТ</t>
         </is>
       </c>
       <c r="B1899" t="inlineStr">
         <is>
-          <t>180658 ₽/ед</t>
+          <t>176809 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1900">
       <c r="A1900" t="inlineStr">
         <is>
-          <t>Шестернный насос 37,5 м3/ч 2,5 кгс/см2 Ш 80-2.5Б-Т</t>
+          <t>Шестернный насос 37,5 м3/ч 2,5 кгс/см2 Ш 80-2.5-Т</t>
         </is>
       </c>
       <c r="B1900" t="inlineStr">
         <is>
-          <t>193351 ₽/ед</t>
+          <t>199688 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1901">
       <c r="A1901" t="inlineStr">
         <is>
-          <t>Шестернный насос 37,5 м3/ч 2,5 кгс/см2 Ш 80-2.5Б-ТВ</t>
+          <t>Шестернный насос 37,5 м3/ч 2,5 кгс/см2 Ш 80-2.5-ТВ</t>
         </is>
       </c>
       <c r="B1901" t="inlineStr">
         <is>
-          <t>192026 ₽/ед</t>
+          <t>198248 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1902">
       <c r="A1902" t="inlineStr">
         <is>
-          <t>Шестернный насос 37,5 м3/ч 2,5 кгс/см2 Ш 80-2.5Б-ТД</t>
+          <t>Шестернный насос 37,5 м3/ч 2,5 кгс/см2 Ш 80-2.5-ТД</t>
         </is>
       </c>
       <c r="B1902" t="inlineStr">
         <is>
-          <t>190807 ₽/ед</t>
+          <t>193637 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1903">
       <c r="A1903" t="inlineStr">
         <is>
-          <t>Шестернный насос 37,5 м3/ч 2,5 кгс/см2 Ш 80-2.5Б-ТТ</t>
+          <t>Шестернный насос 37,5 м3/ч 2,5 кгс/см2 Ш 80-2.5-ТТ</t>
         </is>
       </c>
       <c r="B1903" t="inlineStr">
         <is>
-          <t>190505 ₽/ед</t>
+          <t>193611 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1904">
       <c r="A1904" t="inlineStr">
         <is>
-          <t>Шестернный насос 37,5 м3/ч 2,5 кгс/см2 Ш 80-2.5-Т</t>
+          <t>Шестернный насос 37,5 м3/ч 2,5 кгс/см2 Ш 80-2.5Б-Т</t>
         </is>
       </c>
       <c r="B1904" t="inlineStr">
         <is>
-          <t>199688 ₽/ед</t>
+          <t>193351 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1905">
       <c r="A1905" t="inlineStr">
         <is>
-          <t>Шестернный насос 37,5 м3/ч 2,5 кгс/см2 Ш 80-2.5-ТВ</t>
+          <t>Шестернный насос 37,5 м3/ч 2,5 кгс/см2 Ш 80-2.5Б-ТВ</t>
         </is>
       </c>
       <c r="B1905" t="inlineStr">
         <is>
-          <t>198248 ₽/ед</t>
+          <t>192026 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1906">
       <c r="A1906" t="inlineStr">
         <is>
-          <t>Шестернный насос 37,5 м3/ч 2,5 кгс/см2 Ш 80-2.5-ТД</t>
+          <t>Шестернный насос 37,5 м3/ч 2,5 кгс/см2 Ш 80-2.5Б-ТД</t>
         </is>
       </c>
       <c r="B1906" t="inlineStr">
         <is>
-          <t>193637 ₽/ед</t>
+          <t>190807 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1907">
       <c r="A1907" t="inlineStr">
         <is>
-          <t>Шестернный насос 37,5 м3/ч 2,5 кгс/см2 Ш 80-2.5-ТТ</t>
+          <t>Шестернный насос 37,5 м3/ч 2,5 кгс/см2 Ш 80-2.5Б-ТТ</t>
         </is>
       </c>
       <c r="B1907" t="inlineStr">
         <is>
-          <t>193611 ₽/ед</t>
+          <t>190505 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1908">
       <c r="A1908" t="inlineStr">
         <is>
-          <t>Шестернный насос 4 м3/ч 25 кгс/см2 НМШ 5-25Б-Т</t>
+          <t>Шестернный насос 4 м3/ч 25 кгс/см2 НМШ 5-25-Т</t>
         </is>
       </c>
       <c r="B1908" t="inlineStr">
         <is>
-          <t>73568 ₽/ед</t>
+          <t>75770 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1909">
       <c r="A1909" t="inlineStr">
         <is>
-          <t>Шестернный насос 4 м3/ч 25 кгс/см2 НМШ 5-25Б-ТВ</t>
+          <t>Шестернный насос 4 м3/ч 25 кгс/см2 НМШ 5-25-ТВ</t>
         </is>
       </c>
       <c r="B1909" t="inlineStr">
         <is>
-          <t>72982 ₽/ед</t>
+          <t>73704 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1910">
       <c r="A1910" t="inlineStr">
         <is>
-          <t>Шестернный насос 4 м3/ч 25 кгс/см2 НМШ 5-25Б-ТД</t>
+          <t>Шестернный насос 4 м3/ч 25 кгс/см2 НМШ 5-25-ТД</t>
         </is>
       </c>
       <c r="B1910" t="inlineStr">
         <is>
-          <t>72771 ₽/ед</t>
+          <t>73642 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1911">
       <c r="A1911" t="inlineStr">
         <is>
-          <t>Шестернный насос 4 м3/ч 25 кгс/см2 НМШ 5-25Б-ТТ</t>
+          <t>Шестернный насос 4 м3/ч 25 кгс/см2 НМШ 5-25-ТТ</t>
         </is>
       </c>
       <c r="B1911" t="inlineStr">
         <is>
-          <t>72203 ₽/ед</t>
+          <t>74961 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1912">
       <c r="A1912" t="inlineStr">
         <is>
-          <t>Шестернный насос 4 м3/ч 25 кгс/см2 НМШ 5-25-Т</t>
+          <t>Шестернный насос 4 м3/ч 25 кгс/см2 НМШ 5-25Б-Т</t>
         </is>
       </c>
       <c r="B1912" t="inlineStr">
         <is>
-          <t>75770 ₽/ед</t>
+          <t>73568 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1913">
       <c r="A1913" t="inlineStr">
         <is>
-          <t>Шестернный насос 4 м3/ч 25 кгс/см2 НМШ 5-25-ТВ</t>
+          <t>Шестернный насос 4 м3/ч 25 кгс/см2 НМШ 5-25Б-ТВ</t>
         </is>
       </c>
       <c r="B1913" t="inlineStr">
         <is>
-          <t>73704 ₽/ед</t>
+          <t>72982 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1914">
       <c r="A1914" t="inlineStr">
         <is>
-          <t>Шестернный насос 4 м3/ч 25 кгс/см2 НМШ 5-25-ТД</t>
+          <t>Шестернный насос 4 м3/ч 25 кгс/см2 НМШ 5-25Б-ТД</t>
         </is>
       </c>
       <c r="B1914" t="inlineStr">
         <is>
-          <t>73642 ₽/ед</t>
+          <t>72771 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1915">
       <c r="A1915" t="inlineStr">
         <is>
-          <t>Шестернный насос 4 м3/ч 25 кгс/см2 НМШ 5-25-ТТ</t>
+          <t>Шестернный насос 4 м3/ч 25 кгс/см2 НМШ 5-25Б-ТТ</t>
         </is>
       </c>
       <c r="B1915" t="inlineStr">
         <is>
-          <t>74961 ₽/ед</t>
+          <t>72203 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1916">
       <c r="A1916" t="inlineStr">
         <is>
-          <t>Шестернный насос 4 м3/ч 4 кгс/см2 НМШ 5-25Б-Т</t>
+          <t>Шестернный насос 4 м3/ч 4 кгс/см2 НМШ 5-25-Т</t>
         </is>
       </c>
       <c r="B1916" t="inlineStr">
         <is>
-          <t>76906 ₽/ед</t>
+          <t>87534 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1917">
       <c r="A1917" t="inlineStr">
         <is>
-          <t>Шестернный насос 4 м3/ч 4 кгс/см2 НМШ 5-25Б-ТВ</t>
+          <t>Шестернный насос 4 м3/ч 4 кгс/см2 НМШ 5-25-ТВ</t>
         </is>
       </c>
       <c r="B1917" t="inlineStr">
         <is>
-          <t>75879 ₽/ед</t>
+          <t>77836 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1918">
       <c r="A1918" t="inlineStr">
         <is>
-          <t>Шестернный насос 4 м3/ч 4 кгс/см2 НМШ 5-25Б-ТД</t>
+          <t>Шестернный насос 4 м3/ч 4 кгс/см2 НМШ 5-25-ТД</t>
         </is>
       </c>
       <c r="B1918" t="inlineStr">
         <is>
-          <t>74616 ₽/ед</t>
+          <t>77770 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1919">
       <c r="A1919" t="inlineStr">
         <is>
-          <t>Шестернный насос 4 м3/ч 4 кгс/см2 НМШ 5-25Б-ТТ</t>
+          <t>Шестернный насос 4 м3/ч 4 кгс/см2 НМШ 5-25-ТТ</t>
         </is>
       </c>
       <c r="B1919" t="inlineStr">
         <is>
-          <t>74561 ₽/ед</t>
+          <t>77468 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1920">
       <c r="A1920" t="inlineStr">
         <is>
-          <t>Шестернный насос 4 м3/ч 4 кгс/см2 НМШ 5-25-Т</t>
+          <t>Шестернный насос 4 м3/ч 4 кгс/см2 НМШ 5-25Б-Т</t>
         </is>
       </c>
       <c r="B1920" t="inlineStr">
         <is>
-          <t>87534 ₽/ед</t>
+          <t>76906 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1921">
       <c r="A1921" t="inlineStr">
         <is>
-          <t>Шестернный насос 4 м3/ч 4 кгс/см2 НМШ 5-25-ТВ</t>
+          <t>Шестернный насос 4 м3/ч 4 кгс/см2 НМШ 5-25Б-ТВ</t>
         </is>
       </c>
       <c r="B1921" t="inlineStr">
         <is>
-          <t>77836 ₽/ед</t>
+          <t>75879 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1922">
       <c r="A1922" t="inlineStr">
         <is>
-          <t>Шестернный насос 4 м3/ч 4 кгс/см2 НМШ 5-25-ТД</t>
+          <t>Шестернный насос 4 м3/ч 4 кгс/см2 НМШ 5-25Б-ТД</t>
         </is>
       </c>
       <c r="B1922" t="inlineStr">
         <is>
-          <t>77770 ₽/ед</t>
+          <t>74616 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1923">
       <c r="A1923" t="inlineStr">
         <is>
-          <t>Шестернный насос 4 м3/ч 4 кгс/см2 НМШ 5-25-ТТ</t>
+          <t>Шестернный насос 4 м3/ч 4 кгс/см2 НМШ 5-25Б-ТТ</t>
         </is>
       </c>
       <c r="B1923" t="inlineStr">
         <is>
-          <t>77468 ₽/ед</t>
+          <t>74561 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1924">
       <c r="A1924" t="inlineStr">
         <is>
           <t>Шестернный насос 4 м3/ч 4 кгс/см2 НМШФ 5-25Б-Т</t>
         </is>
       </c>
       <c r="B1924" t="inlineStr">
         <is>
           <t>71505 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1925">
       <c r="A1925" t="inlineStr">
         <is>
-          <t>Шестернный насос 6,3 м3/ч 10 кгс/см2 НМШ 8-25Б-Т</t>
+          <t>Шестернный насос 6,3 м3/ч 10 кгс/см2 НМШ 8-25-Т</t>
         </is>
       </c>
       <c r="B1925" t="inlineStr">
         <is>
-          <t>103241 ₽/ед</t>
+          <t>114654 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1926">
       <c r="A1926" t="inlineStr">
         <is>
-          <t>Шестернный насос 6,3 м3/ч 10 кгс/см2 НМШ 8-25Б-ТВ</t>
+          <t>Шестернный насос 6,3 м3/ч 10 кгс/см2 НМШ 8-25-ТВ</t>
         </is>
       </c>
       <c r="B1926" t="inlineStr">
         <is>
-          <t>102929 ₽/ед</t>
+          <t>112616 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1927">
       <c r="A1927" t="inlineStr">
         <is>
-          <t>Шестернный насос 6,3 м3/ч 10 кгс/см2 НМШ 8-25Б-ТД</t>
+          <t>Шестернный насос 6,3 м3/ч 10 кгс/см2 НМШ 8-25-ТД</t>
         </is>
       </c>
       <c r="B1927" t="inlineStr">
         <is>
-          <t>101059 ₽/ед</t>
+          <t>110642 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1928">
       <c r="A1928" t="inlineStr">
         <is>
-          <t>Шестернный насос 6,3 м3/ч 10 кгс/см2 НМШ 8-25Б-ТТ</t>
+          <t>Шестернный насос 6,3 м3/ч 10 кгс/см2 НМШ 8-25-ТТ</t>
         </is>
       </c>
       <c r="B1928" t="inlineStr">
         <is>
-          <t>99950 ₽/ед</t>
+          <t>105236 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1929">
       <c r="A1929" t="inlineStr">
         <is>
-          <t>Шестернный насос 6,3 м3/ч 10 кгс/см2 НМШ 8-25-Т</t>
+          <t>Шестернный насос 6,3 м3/ч 10 кгс/см2 НМШ 8-25Б-Т</t>
         </is>
       </c>
       <c r="B1929" t="inlineStr">
         <is>
-          <t>114654 ₽/ед</t>
+          <t>103241 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1930">
       <c r="A1930" t="inlineStr">
         <is>
-          <t>Шестернный насос 6,3 м3/ч 10 кгс/см2 НМШ 8-25-ТВ</t>
+          <t>Шестернный насос 6,3 м3/ч 10 кгс/см2 НМШ 8-25Б-ТВ</t>
         </is>
       </c>
       <c r="B1930" t="inlineStr">
         <is>
-          <t>112616 ₽/ед</t>
+          <t>102929 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1931">
       <c r="A1931" t="inlineStr">
         <is>
-          <t>Шестернный насос 6,3 м3/ч 10 кгс/см2 НМШ 8-25-ТД</t>
+          <t>Шестернный насос 6,3 м3/ч 10 кгс/см2 НМШ 8-25Б-ТД</t>
         </is>
       </c>
       <c r="B1931" t="inlineStr">
         <is>
-          <t>110642 ₽/ед</t>
+          <t>101059 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1932">
       <c r="A1932" t="inlineStr">
         <is>
-          <t>Шестернный насос 6,3 м3/ч 10 кгс/см2 НМШ 8-25-ТТ</t>
+          <t>Шестернный насос 6,3 м3/ч 10 кгс/см2 НМШ 8-25Б-ТТ</t>
         </is>
       </c>
       <c r="B1932" t="inlineStr">
         <is>
-          <t>105236 ₽/ед</t>
+          <t>99950 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1933">
       <c r="A1933" t="inlineStr">
         <is>
           <t>Шестернный насос 6,3 м3/ч 10 кгс/см2 НМШГ 8-25-Т</t>
         </is>
       </c>
       <c r="B1933" t="inlineStr">
         <is>
           <t>93153 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1934">
       <c r="A1934" t="inlineStr">
         <is>
           <t>Шестернный насос 6,3 м3/ч 10 кгс/см2 НМШГ 8-25-ТВ</t>
         </is>
       </c>
       <c r="B1934" t="inlineStr">
         <is>
           <t>92279 ₽/ед</t>
         </is>
@@ -23649,236 +23649,236 @@
         <is>
           <t>Шестернный насос 6,3 м3/ч 10 кгс/см2 НМШГ 8-25-ТД</t>
         </is>
       </c>
       <c r="B1935" t="inlineStr">
         <is>
           <t>91858 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1936">
       <c r="A1936" t="inlineStr">
         <is>
           <t>Шестернный насос 6,3 м3/ч 10 кгс/см2 НМШГ 8-25-ТТ</t>
         </is>
       </c>
       <c r="B1936" t="inlineStr">
         <is>
           <t>91585 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1937">
       <c r="A1937" t="inlineStr">
         <is>
-          <t>Шестернный насос 6,3 м3/ч 2,5 кгс/см2 НМШ 8-25Б-Т</t>
+          <t>Шестернный насос 6,3 м3/ч 2,5 кгс/см2 НМШ 8-25-Т</t>
         </is>
       </c>
       <c r="B1937" t="inlineStr">
         <is>
-          <t>136966 ₽/ед</t>
+          <t>142875 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1938">
       <c r="A1938" t="inlineStr">
         <is>
-          <t>Шестернный насос 6,3 м3/ч 25 кгс/см2 НМШ 8-25Б-Т</t>
+          <t>Шестернный насос 6,3 м3/ч 2,5 кгс/см2 НМШ 8-25-ТВ</t>
         </is>
       </c>
       <c r="B1938" t="inlineStr">
         <is>
-          <t>96859 ₽/ед</t>
+          <t>89976 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1939">
       <c r="A1939" t="inlineStr">
         <is>
-          <t>Шестернный насос 6,3 м3/ч 2,5 кгс/см2 НМШ 8-25Б-ТВ</t>
+          <t>Шестернный насос 6,3 м3/ч 2,5 кгс/см2 НМШ 8-25-ТД</t>
         </is>
       </c>
       <c r="B1939" t="inlineStr">
         <is>
-          <t>136702 ₽/ед</t>
+          <t>138284 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1940">
       <c r="A1940" t="inlineStr">
         <is>
-          <t>Шестернный насос 6,3 м3/ч 25 кгс/см2 НМШ 8-25Б-ТВ</t>
+          <t>Шестернный насос 6,3 м3/ч 2,5 кгс/см2 НМШ 8-25-ТТ</t>
         </is>
       </c>
       <c r="B1940" t="inlineStr">
         <is>
-          <t>95905 ₽/ед</t>
+          <t>137915 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1941">
       <c r="A1941" t="inlineStr">
         <is>
-          <t>Шестернный насос 6,3 м3/ч 2,5 кгс/см2 НМШ 8-25Б-ТД</t>
+          <t>Шестернный насос 6,3 м3/ч 2,5 кгс/см2 НМШ 8-25Б-Т</t>
         </is>
       </c>
       <c r="B1941" t="inlineStr">
         <is>
-          <t>136204 ₽/ед</t>
+          <t>136966 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1942">
       <c r="A1942" t="inlineStr">
         <is>
-          <t>Шестернный насос 6,3 м3/ч 25 кгс/см2 НМШ 8-25Б-ТД</t>
+          <t>Шестернный насос 6,3 м3/ч 2,5 кгс/см2 НМШ 8-25Б-ТВ</t>
         </is>
       </c>
       <c r="B1942" t="inlineStr">
         <is>
-          <t>94839 ₽/ед</t>
+          <t>136702 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1943">
       <c r="A1943" t="inlineStr">
         <is>
-          <t>Шестернный насос 6,3 м3/ч 2,5 кгс/см2 НМШ 8-25Б-ТТ</t>
+          <t>Шестернный насос 6,3 м3/ч 2,5 кгс/см2 НМШ 8-25Б-ТД</t>
         </is>
       </c>
       <c r="B1943" t="inlineStr">
         <is>
-          <t>136113 ₽/ед</t>
+          <t>136204 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1944">
       <c r="A1944" t="inlineStr">
         <is>
-          <t>Шестернный насос 6,3 м3/ч 25 кгс/см2 НМШ 8-25Б-ТТ</t>
+          <t>Шестернный насос 6,3 м3/ч 2,5 кгс/см2 НМШ 8-25Б-ТТ</t>
         </is>
       </c>
       <c r="B1944" t="inlineStr">
         <is>
-          <t>94227 ₽/ед</t>
+          <t>136113 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1945">
       <c r="A1945" t="inlineStr">
         <is>
-          <t>Шестернный насос 6,3 м3/ч 2,5 кгс/см2 НМШ 8-25-Т</t>
+          <t>Шестернный насос 6,3 м3/ч 25 кгс/см2 НМШ 8-25-Т</t>
         </is>
       </c>
       <c r="B1945" t="inlineStr">
         <is>
-          <t>142875 ₽/ед</t>
+          <t>98595 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1946">
       <c r="A1946" t="inlineStr">
         <is>
-          <t>Шестернный насос 6,3 м3/ч 25 кгс/см2 НМШ 8-25-Т</t>
+          <t>Шестернный насос 6,3 м3/ч 25 кгс/см2 НМШ 8-25-ТВ</t>
         </is>
       </c>
       <c r="B1946" t="inlineStr">
         <is>
-          <t>98595 ₽/ед</t>
+          <t>98232 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1947">
       <c r="A1947" t="inlineStr">
         <is>
-          <t>Шестернный насос 6,3 м3/ч 2,5 кгс/см2 НМШ 8-25-ТВ</t>
+          <t>Шестернный насос 6,3 м3/ч 25 кгс/см2 НМШ 8-25-ТД</t>
         </is>
       </c>
       <c r="B1947" t="inlineStr">
         <is>
-          <t>89976 ₽/ед</t>
+          <t>98173 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1948">
       <c r="A1948" t="inlineStr">
         <is>
-          <t>Шестернный насос 6,3 м3/ч 25 кгс/см2 НМШ 8-25-ТВ</t>
+          <t>Шестернный насос 6,3 м3/ч 25 кгс/см2 НМШ 8-25-ТТ</t>
         </is>
       </c>
       <c r="B1948" t="inlineStr">
         <is>
-          <t>98232 ₽/ед</t>
+          <t>97697 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1949">
       <c r="A1949" t="inlineStr">
         <is>
-          <t>Шестернный насос 6,3 м3/ч 2,5 кгс/см2 НМШ 8-25-ТД</t>
+          <t>Шестернный насос 6,3 м3/ч 25 кгс/см2 НМШ 8-25Б-Т</t>
         </is>
       </c>
       <c r="B1949" t="inlineStr">
         <is>
-          <t>138284 ₽/ед</t>
+          <t>96859 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1950">
       <c r="A1950" t="inlineStr">
         <is>
-          <t>Шестернный насос 6,3 м3/ч 25 кгс/см2 НМШ 8-25-ТД</t>
+          <t>Шестернный насос 6,3 м3/ч 25 кгс/см2 НМШ 8-25Б-ТВ</t>
         </is>
       </c>
       <c r="B1950" t="inlineStr">
         <is>
-          <t>98173 ₽/ед</t>
+          <t>95905 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1951">
       <c r="A1951" t="inlineStr">
         <is>
-          <t>Шестернный насос 6,3 м3/ч 2,5 кгс/см2 НМШ 8-25-ТТ</t>
+          <t>Шестернный насос 6,3 м3/ч 25 кгс/см2 НМШ 8-25Б-ТД</t>
         </is>
       </c>
       <c r="B1951" t="inlineStr">
         <is>
-          <t>137915 ₽/ед</t>
+          <t>94839 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1952">
       <c r="A1952" t="inlineStr">
         <is>
-          <t>Шестернный насос 6,3 м3/ч 25 кгс/см2 НМШ 8-25-ТТ</t>
+          <t>Шестернный насос 6,3 м3/ч 25 кгс/см2 НМШ 8-25Б-ТТ</t>
         </is>
       </c>
       <c r="B1952" t="inlineStr">
         <is>
-          <t>97697 ₽/ед</t>
+          <t>94227 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1953">
       <c r="A1953" t="inlineStr">
         <is>
           <t>Шестернный насос 6,3 м3/ч 4 кгс/см2 НМШФ 8-25Б-Т</t>
         </is>
       </c>
       <c r="B1953" t="inlineStr">
         <is>
           <t>93754 ₽/ед</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>