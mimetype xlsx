--- v0 (2026-05-15)
+++ v1 (2026-07-08)
@@ -621,272 +621,272 @@
         <is>
           <t>Концевой приварыш под фланец Ст3 65x155 мм</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>3253 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Концевой приварыш под фланец Ст3 80x170 мм</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>4425 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>Приварное кольцо 100 мм ст3сп ГОСТ 12822-80</t>
+          <t>Приварное кольцо 10 мм ст3сп ГОСТ 12822-80</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>4859 ₽/шт.</t>
+          <t>4222 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>Приварное кольцо 10 мм ст3сп ГОСТ 12822-80</t>
+          <t>Приварное кольцо 100 мм ст3сп ГОСТ 12822-80</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>4222 ₽/шт.</t>
+          <t>4859 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Приварное кольцо 125 мм ст3сп ГОСТ 12822-80</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>4363 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>Приварное кольцо 150 мм ст3сп ГОСТ 12822-80</t>
+          <t>Приварное кольцо 15 мм ст3сп ГОСТ 12822-80</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>2058 ₽/шт.</t>
+          <t>1988 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>Приварное кольцо 15 мм ст3сп ГОСТ 12822-80</t>
+          <t>Приварное кольцо 150 мм ст3сп ГОСТ 12822-80</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>1988 ₽/шт.</t>
+          <t>2058 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Приварное кольцо 175 мм ст3сп ГОСТ 12822-80</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>4003 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>Приварное кольцо 200 мм ст3сп ГОСТ 12822-80</t>
+          <t>Приварное кольцо 20 мм ст3сп ГОСТ 12822-80</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>4633 ₽/шт.</t>
+          <t>2452 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>Приварное кольцо 20 мм ст3сп ГОСТ 12822-80</t>
+          <t>Приварное кольцо 200 мм ст3сп ГОСТ 12822-80</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>2452 ₽/шт.</t>
+          <t>4633 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Приварное кольцо 225 мм ст3сп ГОСТ 12822-80</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>4295 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>Приварное кольцо 250 мм ст3сп ГОСТ 12822-80</t>
+          <t>Приварное кольцо 25 мм ст3сп ГОСТ 12822-80</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>2940 ₽/шт.</t>
+          <t>3892 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>Приварное кольцо 25 мм ст3сп ГОСТ 12822-80</t>
+          <t>Приварное кольцо 250 мм ст3сп ГОСТ 12822-80</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>3892 ₽/шт.</t>
+          <t>2940 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Приварное кольцо 300 мм ст3сп ГОСТ 12822-80</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>1727 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Приварное кольцо 32 мм ст3сп ГОСТ 12822-80</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>4318 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Приварное кольцо 350 мм ст3сп ГОСТ 12822-80</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>2741 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t>Приварное кольцо 400 мм ст3сп ГОСТ 12822-80</t>
+          <t>Приварное кольцо 40 мм ст3сп ГОСТ 12822-80</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>3232 ₽/шт.</t>
+          <t>4342 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t>Приварное кольцо 40 мм ст3сп ГОСТ 12822-80</t>
+          <t>Приварное кольцо 400 мм ст3сп ГОСТ 12822-80</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>4342 ₽/шт.</t>
+          <t>3232 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Приварное кольцо 450 мм ст3сп ГОСТ 12822-80</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>4357 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t>Приварное кольцо 500 мм ст3сп ГОСТ 12822-80</t>
+          <t>Приварное кольцо 50 мм ст3сп ГОСТ 12822-80</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>1898 ₽/шт.</t>
+          <t>2893 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t>Приварное кольцо 50 мм ст3сп ГОСТ 12822-80</t>
+          <t>Приварное кольцо 500 мм ст3сп ГОСТ 12822-80</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>2893 ₽/шт.</t>
+          <t>1898 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Приварное кольцо 65 мм ст3сп ГОСТ 12822-80</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>3087 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Приварное кольцо 80 мм ст3сп ГОСТ 12822-80</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>2377 ₽/шт.</t>
         </is>