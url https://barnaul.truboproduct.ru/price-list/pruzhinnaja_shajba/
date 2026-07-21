--- v0 (2026-05-18)
+++ v1 (2026-07-21)
@@ -825,1208 +825,1208 @@
         <is>
           <t>Шайба пружинная 18 мм А2 DIN 127</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>25 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Шайба пружинная 18 мм ст70 ГОСТ 6402-70</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>42 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t>Шайба пружинная 20 мм 30Х13 ГОСТ 6402-70</t>
+          <t>Шайба пружинная 2 мм 30Х13 ГОСТ 6402-70</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>42 ₽/шт.</t>
+          <t>32 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t>Шайба пружинная 20 мм 65Г ГОСТ 6402-70</t>
+          <t>Шайба пружинная 2 мм 65Г ГОСТ 6402-70</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>42 ₽/шт.</t>
+          <t>32 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t>Шайба пружинная 20 мм DIN 127</t>
+          <t>Шайба пружинная 2 мм DIN 127</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>25 ₽/шт.</t>
+          <t>20 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
-          <t>Шайба пружинная 20 мм А2 DIN 127</t>
+          <t>Шайба пружинная 2 мм А2 DIN 127</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>25 ₽/шт.</t>
+          <t>20 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
-          <t>Шайба пружинная 20 мм ст70 ГОСТ 6402-70</t>
+          <t>Шайба пружинная 2 мм ст70 ГОСТ 6402-70</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>42 ₽/шт.</t>
+          <t>32 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
-          <t>Шайба пружинная 22 мм 30Х13 ГОСТ 6402-70</t>
+          <t>Шайба пружинная 2,3 мм DIN 127</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>43 ₽/шт.</t>
+          <t>21 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
-          <t>Шайба пружинная 22 мм 65Г ГОСТ 6402-70</t>
+          <t>Шайба пружинная 2,3 мм А2 DIN 127</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>43 ₽/шт.</t>
+          <t>21 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
-          <t>Шайба пружинная 22 мм DIN 127</t>
+          <t>Шайба пружинная 2,5 мм 30Х13 ГОСТ 6402-70</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>26 ₽/шт.</t>
+          <t>33 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
-          <t>Шайба пружинная 22 мм А2 DIN 127</t>
+          <t>Шайба пружинная 2,5 мм 65Г ГОСТ 6402-70</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>26 ₽/шт.</t>
+          <t>33 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
-          <t>Шайба пружинная 22 мм ст70 ГОСТ 6402-70</t>
+          <t>Шайба пружинная 2,5 мм DIN 127</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>43 ₽/шт.</t>
+          <t>21 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
-          <t>Шайба пружинная 2,3 мм DIN 127</t>
+          <t>Шайба пружинная 2,5 мм А2 DIN 127</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>21 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
-          <t>Шайба пружинная 2,3 мм А2 DIN 127</t>
+          <t>Шайба пружинная 2,5 мм ст70 ГОСТ 6402-70</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>21 ₽/шт.</t>
+          <t>33 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
-          <t>Шайба пружинная 24 мм 30Х13 ГОСТ 6402-70</t>
+          <t>Шайба пружинная 2,6 мм DIN 127</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>43 ₽/шт.</t>
+          <t>21 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
-          <t>Шайба пружинная 24 мм 65Г ГОСТ 6402-70</t>
+          <t>Шайба пружинная 2,6 мм А2 DIN 127</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>43 ₽/шт.</t>
+          <t>22 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
-          <t>Шайба пружинная 24 мм DIN 127</t>
+          <t>Шайба пружинная 20 мм 30Х13 ГОСТ 6402-70</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>27 ₽/шт.</t>
+          <t>42 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
-          <t>Шайба пружинная 24 мм А2 DIN 127</t>
+          <t>Шайба пружинная 20 мм 65Г ГОСТ 6402-70</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>27 ₽/шт.</t>
+          <t>42 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
-          <t>Шайба пружинная 24 мм ст70 ГОСТ 6402-70</t>
+          <t>Шайба пружинная 20 мм DIN 127</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>43 ₽/шт.</t>
+          <t>25 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
-          <t>Шайба пружинная 2,5 мм 30Х13 ГОСТ 6402-70</t>
+          <t>Шайба пружинная 20 мм А2 DIN 127</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>33 ₽/шт.</t>
+          <t>25 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
-          <t>Шайба пружинная 2,5 мм 65Г ГОСТ 6402-70</t>
+          <t>Шайба пружинная 20 мм ст70 ГОСТ 6402-70</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>33 ₽/шт.</t>
+          <t>42 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
-          <t>Шайба пружинная 2,5 мм DIN 127</t>
+          <t>Шайба пружинная 22 мм 30Х13 ГОСТ 6402-70</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>21 ₽/шт.</t>
+          <t>43 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
-          <t>Шайба пружинная 2,5 мм А2 DIN 127</t>
+          <t>Шайба пружинная 22 мм 65Г ГОСТ 6402-70</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>21 ₽/шт.</t>
+          <t>43 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
-          <t>Шайба пружинная 2,5 мм ст70 ГОСТ 6402-70</t>
+          <t>Шайба пружинная 22 мм DIN 127</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>33 ₽/шт.</t>
+          <t>26 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
-          <t>Шайба пружинная 2,6 мм DIN 127</t>
+          <t>Шайба пружинная 22 мм А2 DIN 127</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>21 ₽/шт.</t>
+          <t>26 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
-          <t>Шайба пружинная 2,6 мм А2 DIN 127</t>
+          <t>Шайба пружинная 22 мм ст70 ГОСТ 6402-70</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>22 ₽/шт.</t>
+          <t>43 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
-          <t>Шайба пружинная 27 мм 30Х13 ГОСТ 6402-70</t>
+          <t>Шайба пружинная 24 мм 30Х13 ГОСТ 6402-70</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>44 ₽/шт.</t>
+          <t>43 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
-          <t>Шайба пружинная 27 мм 65Г ГОСТ 6402-70</t>
+          <t>Шайба пружинная 24 мм 65Г ГОСТ 6402-70</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>44 ₽/шт.</t>
+          <t>43 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
-          <t>Шайба пружинная 27 мм DIN 127</t>
+          <t>Шайба пружинная 24 мм DIN 127</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>27 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
-          <t>Шайба пружинная 27 мм А2 DIN 127</t>
+          <t>Шайба пружинная 24 мм А2 DIN 127</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
           <t>27 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
-          <t>Шайба пружинная 27 мм ст70 ГОСТ 6402-70</t>
+          <t>Шайба пружинная 24 мм ст70 ГОСТ 6402-70</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>44 ₽/шт.</t>
+          <t>43 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
-          <t>Шайба пружинная 2 мм 30Х13 ГОСТ 6402-70</t>
+          <t>Шайба пружинная 27 мм 30Х13 ГОСТ 6402-70</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>32 ₽/шт.</t>
+          <t>44 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
-          <t>Шайба пружинная 2 мм 65Г ГОСТ 6402-70</t>
+          <t>Шайба пружинная 27 мм 65Г ГОСТ 6402-70</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>32 ₽/шт.</t>
+          <t>44 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
-          <t>Шайба пружинная 2 мм DIN 127</t>
+          <t>Шайба пружинная 27 мм DIN 127</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>20 ₽/шт.</t>
+          <t>27 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
-          <t>Шайба пружинная 2 мм А2 DIN 127</t>
+          <t>Шайба пружинная 27 мм А2 DIN 127</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>20 ₽/шт.</t>
+          <t>27 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
-          <t>Шайба пружинная 2 мм ст70 ГОСТ 6402-70</t>
+          <t>Шайба пружинная 27 мм ст70 ГОСТ 6402-70</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>32 ₽/шт.</t>
+          <t>44 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
-          <t>Шайба пружинная 30 мм 30Х13 ГОСТ 6402-70</t>
+          <t>Шайба пружинная 3 мм 30Х13 ГОСТ 6402-70</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>46 ₽/шт.</t>
+          <t>34 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
-          <t>Шайба пружинная 30 мм 65Г ГОСТ 6402-70</t>
+          <t>Шайба пружинная 3 мм 65Г ГОСТ 6402-70</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>45 ₽/шт.</t>
+          <t>33 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
-          <t>Шайба пружинная 30 мм DIN 127</t>
+          <t>Шайба пружинная 3 мм А2 DIN 127</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>27 ₽/шт.</t>
+          <t>22 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
-          <t>Шайба пружинная 30 мм А2 DIN 127</t>
+          <t>Шайба пружинная 3 мм ст70 ГОСТ 6402-70</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>28 ₽/шт.</t>
+          <t>34 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
-          <t>Шайба пружинная 30 мм ст70 ГОСТ 6402-70</t>
+          <t>Шайба пружинная 3,5 мм 30Х13 ГОСТ 6402-70</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>46 ₽/шт.</t>
+          <t>35 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
-          <t>Шайба пружинная 33 мм 30Х13 ГОСТ 6402-70</t>
+          <t>Шайба пружинная 3,5 мм 65Г ГОСТ 6402-70</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>46 ₽/шт.</t>
+          <t>34 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
-          <t>Шайба пружинная 33 мм 65Г ГОСТ 6402-70</t>
+          <t>Шайба пружинная 3,5 мм DIN 127</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>46 ₽/шт.</t>
+          <t>23 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
-          <t>Шайба пружинная 33 мм DIN 127</t>
+          <t>Шайба пружинная 3,5 мм А2 DIN 127</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>28 ₽/шт.</t>
+          <t>22 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
-          <t>Шайба пружинная 33 мм ст70 ГОСТ 6402-70</t>
+          <t>Шайба пружинная 3,5 мм ст70 ГОСТ 6402-70</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>46 ₽/шт.</t>
+          <t>35 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
-          <t>Шайба пружинная 3,5 мм 30Х13 ГОСТ 6402-70</t>
+          <t>Шайба пружинная 30 мм 30Х13 ГОСТ 6402-70</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>35 ₽/шт.</t>
+          <t>46 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
-          <t>Шайба пружинная 3,5 мм 65Г ГОСТ 6402-70</t>
+          <t>Шайба пружинная 30 мм 65Г ГОСТ 6402-70</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>34 ₽/шт.</t>
+          <t>45 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
-          <t>Шайба пружинная 3,5 мм DIN 127</t>
+          <t>Шайба пружинная 30 мм DIN 127</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>23 ₽/шт.</t>
+          <t>27 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
-          <t>Шайба пружинная 3,5 мм А2 DIN 127</t>
+          <t>Шайба пружинная 30 мм А2 DIN 127</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>22 ₽/шт.</t>
+          <t>28 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
-          <t>Шайба пружинная 3,5 мм ст70 ГОСТ 6402-70</t>
+          <t>Шайба пружинная 30 мм ст70 ГОСТ 6402-70</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>35 ₽/шт.</t>
+          <t>46 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
-          <t>Шайба пружинная 36 мм 30Х13 ГОСТ 6402-70</t>
+          <t>Шайба пружинная 33 мм 30Х13 ГОСТ 6402-70</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>47 ₽/шт.</t>
+          <t>46 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
-          <t>Шайба пружинная 36 мм 65Г ГОСТ 6402-70</t>
+          <t>Шайба пружинная 33 мм 65Г ГОСТ 6402-70</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
           <t>46 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
-          <t>Шайба пружинная 36 мм DIN 127</t>
+          <t>Шайба пружинная 33 мм DIN 127</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
           <t>28 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
-          <t>Шайба пружинная 36 мм А2 DIN 127</t>
+          <t>Шайба пружинная 33 мм ст70 ГОСТ 6402-70</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>28 ₽/шт.</t>
+          <t>46 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
-          <t>Шайба пружинная 36 мм ст70 ГОСТ 6402-70</t>
+          <t>Шайба пружинная 36 мм 30Х13 ГОСТ 6402-70</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>46 ₽/шт.</t>
+          <t>47 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
-          <t>Шайба пружинная 39 мм 30Х13 ГОСТ 6402-70</t>
+          <t>Шайба пружинная 36 мм 65Г ГОСТ 6402-70</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>47 ₽/шт.</t>
+          <t>46 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
-          <t>Шайба пружинная 39 мм 65Г ГОСТ 6402-70</t>
+          <t>Шайба пружинная 36 мм DIN 127</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>47 ₽/шт.</t>
+          <t>28 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
-          <t>Шайба пружинная 39 мм DIN 127</t>
+          <t>Шайба пружинная 36 мм А2 DIN 127</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
           <t>28 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
-          <t>Шайба пружинная 39 мм А2 DIN 127</t>
+          <t>Шайба пружинная 36 мм ст70 ГОСТ 6402-70</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>29 ₽/шт.</t>
+          <t>46 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
-          <t>Шайба пружинная 39 мм ст70 ГОСТ 6402-70</t>
+          <t>Шайба пружинная 39 мм 30Х13 ГОСТ 6402-70</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
           <t>47 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
-          <t>Шайба пружинная 3 мм 30Х13 ГОСТ 6402-70</t>
+          <t>Шайба пружинная 39 мм 65Г ГОСТ 6402-70</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>34 ₽/шт.</t>
+          <t>47 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
-          <t>Шайба пружинная 3 мм 65Г ГОСТ 6402-70</t>
+          <t>Шайба пружинная 39 мм DIN 127</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>33 ₽/шт.</t>
+          <t>28 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
-          <t>Шайба пружинная 3 мм А2 DIN 127</t>
+          <t>Шайба пружинная 39 мм А2 DIN 127</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>22 ₽/шт.</t>
+          <t>29 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
-          <t>Шайба пружинная 3 мм ст70 ГОСТ 6402-70</t>
+          <t>Шайба пружинная 39 мм ст70 ГОСТ 6402-70</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>34 ₽/шт.</t>
+          <t>47 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
-          <t>Шайба пружинная 42 мм 30Х13 ГОСТ 6402-70</t>
+          <t>Шайба пружинная 4 мм 30Х13 ГОСТ 6402-70</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>48 ₽/шт.</t>
+          <t>35 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
-          <t>Шайба пружинная 42 мм 65Г ГОСТ 6402-70</t>
+          <t>Шайба пружинная 4 мм 65Г ГОСТ 6402-70</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>48 ₽/шт.</t>
+          <t>35 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
-          <t>Шайба пружинная 42 мм DIN 127</t>
+          <t>Шайба пружинная 4 мм DIN 127</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>29 ₽/шт.</t>
+          <t>23 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
-          <t>Шайба пружинная 42 мм А2 DIN 127</t>
+          <t>Шайба пружинная 4 мм А2 DIN 127</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>29 ₽/шт.</t>
+          <t>23 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
-          <t>Шайба пружинная 42 мм ст70 ГОСТ 6402-70</t>
+          <t>Шайба пружинная 4 мм ст70 ГОСТ 6402-70</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>48 ₽/шт.</t>
+          <t>35 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
-          <t>Шайба пружинная 45 мм 30Х13 ГОСТ 6402-70</t>
+          <t>Шайба пружинная 42 мм 30Х13 ГОСТ 6402-70</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>49 ₽/шт.</t>
+          <t>48 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
-          <t>Шайба пружинная 45 мм 65Г ГОСТ 6402-70</t>
+          <t>Шайба пружинная 42 мм 65Г ГОСТ 6402-70</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
           <t>48 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
-          <t>Шайба пружинная 45 мм DIN 127</t>
+          <t>Шайба пружинная 42 мм DIN 127</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
           <t>29 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
-          <t>Шайба пружинная 45 мм А2 DIN 127</t>
+          <t>Шайба пружинная 42 мм А2 DIN 127</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
           <t>29 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
-          <t>Шайба пружинная 45 мм ст70 ГОСТ 6402-70</t>
+          <t>Шайба пружинная 42 мм ст70 ГОСТ 6402-70</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>49 ₽/шт.</t>
+          <t>48 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
-          <t>Шайба пружинная 48 мм 30Х13 ГОСТ 6402-70</t>
+          <t>Шайба пружинная 45 мм 30Х13 ГОСТ 6402-70</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>50 ₽/шт.</t>
+          <t>49 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
-          <t>Шайба пружинная 48 мм 65Г ГОСТ 6402-70</t>
+          <t>Шайба пружинная 45 мм 65Г ГОСТ 6402-70</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>50 ₽/шт.</t>
+          <t>48 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
-          <t>Шайба пружинная 48 мм DIN 127</t>
+          <t>Шайба пружинная 45 мм DIN 127</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>30 ₽/шт.</t>
+          <t>29 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
-          <t>Шайба пружинная 48 мм А2 DIN 127</t>
+          <t>Шайба пружинная 45 мм А2 DIN 127</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>30 ₽/шт.</t>
+          <t>29 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
-          <t>Шайба пружинная 48 мм ст70 ГОСТ 6402-70</t>
+          <t>Шайба пружинная 45 мм ст70 ГОСТ 6402-70</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>50 ₽/шт.</t>
+          <t>49 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
-          <t>Шайба пружинная 4 мм 30Х13 ГОСТ 6402-70</t>
+          <t>Шайба пружинная 48 мм 30Х13 ГОСТ 6402-70</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>35 ₽/шт.</t>
+          <t>50 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
-          <t>Шайба пружинная 4 мм 65Г ГОСТ 6402-70</t>
+          <t>Шайба пружинная 48 мм 65Г ГОСТ 6402-70</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>35 ₽/шт.</t>
+          <t>50 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
-          <t>Шайба пружинная 4 мм DIN 127</t>
+          <t>Шайба пружинная 48 мм DIN 127</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>23 ₽/шт.</t>
+          <t>30 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
-          <t>Шайба пружинная 4 мм А2 DIN 127</t>
+          <t>Шайба пружинная 48 мм А2 DIN 127</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>23 ₽/шт.</t>
+          <t>30 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
-          <t>Шайба пружинная 4 мм ст70 ГОСТ 6402-70</t>
+          <t>Шайба пружинная 48 мм ст70 ГОСТ 6402-70</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>35 ₽/шт.</t>
+          <t>50 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
-          <t>Шайба пружинная 52 мм DIN 127</t>
+          <t>Шайба пружинная 5 мм 30Х13 ГОСТ 6402-70</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>30 ₽/шт.</t>
+          <t>36 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
-          <t>Шайба пружинная 52 мм А2 DIN 127</t>
+          <t>Шайба пружинная 5 мм 65Г ГОСТ 6402-70</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>30 ₽/шт.</t>
+          <t>35 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
-          <t>Шайба пружинная 56 мм DIN 127</t>
+          <t>Шайба пружинная 5 мм DIN 127</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>30 ₽/шт.</t>
+          <t>23 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
-          <t>Шайба пружинная 56 мм А2 DIN 127</t>
+          <t>Шайба пружинная 5 мм А2 DIN 127</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>30 ₽/шт.</t>
+          <t>23 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
-          <t>Шайба пружинная 5 мм 30Х13 ГОСТ 6402-70</t>
+          <t>Шайба пружинная 5 мм ст70 ГОСТ 6402-70</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>36 ₽/шт.</t>
+          <t>35 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
-          <t>Шайба пружинная 5 мм 65Г ГОСТ 6402-70</t>
+          <t>Шайба пружинная 52 мм DIN 127</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>35 ₽/шт.</t>
+          <t>30 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
-          <t>Шайба пружинная 5 мм DIN 127</t>
+          <t>Шайба пружинная 52 мм А2 DIN 127</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>23 ₽/шт.</t>
+          <t>30 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
-          <t>Шайба пружинная 5 мм А2 DIN 127</t>
+          <t>Шайба пружинная 56 мм DIN 127</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>23 ₽/шт.</t>
+          <t>30 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
-          <t>Шайба пружинная 5 мм ст70 ГОСТ 6402-70</t>
+          <t>Шайба пружинная 56 мм А2 DIN 127</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>35 ₽/шт.</t>
+          <t>30 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
-          <t>Шайба пружинная 64 мм А2 DIN 127</t>
+          <t>Шайба пружинная 6 мм 30Х13 ГОСТ 6402-70</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>31 ₽/шт.</t>
+          <t>36 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
-          <t>Шайба пружинная 6 мм 30Х13 ГОСТ 6402-70</t>
+          <t>Шайба пружинная 6 мм 65Г ГОСТ 6402-70</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
           <t>36 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
-          <t>Шайба пружинная 6 мм 65Г ГОСТ 6402-70</t>
+          <t>Шайба пружинная 6 мм DIN 127</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t>36 ₽/шт.</t>
+          <t>23 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
-          <t>Шайба пружинная 6 мм DIN 127</t>
+          <t>Шайба пружинная 6 мм А2 DIN 127</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
           <t>23 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
-          <t>Шайба пружинная 6 мм А2 DIN 127</t>
+          <t>Шайба пружинная 6 мм ст70 ГОСТ 6402-70</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>23 ₽/шт.</t>
+          <t>36 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
-          <t>Шайба пружинная 6 мм ст70 ГОСТ 6402-70</t>
+          <t>Шайба пружинная 64 мм А2 DIN 127</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t>36 ₽/шт.</t>
+          <t>31 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
           <t>Шайба пружинная 7 мм 30Х13 ГОСТ 6402-70</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
           <t>37 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
           <t>Шайба пружинная 7 мм 65Г ГОСТ 6402-70</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
           <t>36 ₽/шт.</t>
         </is>
@@ -2049,116 +2049,116 @@
         <is>
           <t>Шайба пружинная 7 мм А2 DIN 127</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
           <t>24 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
           <t>Шайба пружинная 7 мм ст70 ГОСТ 6402-70</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
           <t>36 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
-          <t>Шайба пружинная 80 мм DIN 127</t>
+          <t>Шайба пружинная 8 мм 30Х13 ГОСТ 6402-70</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
-          <t>31 ₽/шт.</t>
+          <t>39 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
-          <t>Шайба пружинная 80 мм А2 DIN 127</t>
+          <t>Шайба пружинная 8 мм 65Г ГОСТ 6402-70</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
-          <t>31 ₽/шт.</t>
+          <t>38 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
-          <t>Шайба пружинная 8 мм 30Х13 ГОСТ 6402-70</t>
+          <t>Шайба пружинная 8 мм DIN 127</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
-          <t>39 ₽/шт.</t>
+          <t>24 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
-          <t>Шайба пружинная 8 мм 65Г ГОСТ 6402-70</t>
+          <t>Шайба пружинная 8 мм ст70 ГОСТ 6402-70</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
           <t>38 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr">
         <is>
-          <t>Шайба пружинная 8 мм DIN 127</t>
+          <t>Шайба пружинная 80 мм DIN 127</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
-          <t>24 ₽/шт.</t>
+          <t>31 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr">
         <is>
-          <t>Шайба пружинная 8 мм ст70 ГОСТ 6402-70</t>
+          <t>Шайба пружинная 80 мм А2 DIN 127</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
-          <t>38 ₽/шт.</t>
+          <t>31 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr">
         <is>
           <t>Шайба пружинная 90 мм DIN 127</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
           <t>31 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="inlineStr">
         <is>
           <t>Шайба пружинная 90 мм А2 DIN 127</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
           <t>32 ₽/шт.</t>
         </is>