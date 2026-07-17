--- v0 (2026-05-17)
+++ v1 (2026-07-17)
@@ -1173,356 +1173,356 @@
         <is>
           <t>Шарнирный подшипник ШСП 55x85x32 SKF ШСП-55 ГОСТ 3635-78</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
           <t>400 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>Шарнирный подшипник ШСП 55x85x32 TIMKEN ШСП-55 ГОСТ 3635-78</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t>398 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
-          <t>Шарнирный радиальный подшипник 10x12x22 FAG GE 12 DO-2RS ГОСТ 831-75</t>
+          <t>Шарнирный радиальный подшипник 10x12x22 FAG GE 12 DO ГОСТ 831-75</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>2067 ₽/ед</t>
+          <t>2099 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
-          <t>Шарнирный радиальный подшипник 10x12x22 FAG GE 12 DO ГОСТ 831-75</t>
+          <t>Шарнирный радиальный подшипник 10x12x22 FAG GE 12 DO-2RS ГОСТ 831-75</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>2099 ₽/ед</t>
+          <t>2067 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>Шарнирный радиальный подшипник 10x12x22 FAG GE 12 UK ГОСТ 831-75</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
           <t>2038 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
-          <t>Шарнирный радиальный подшипник 10x12x22 HRB GE 12 DO-2RS ГОСТ 831-75</t>
+          <t>Шарнирный радиальный подшипник 10x12x22 HRB GE 12 DO ГОСТ 831-75</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>1682 ₽/ед</t>
+          <t>1695 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
-          <t>Шарнирный радиальный подшипник 10x12x22 HRB GE 12 DO ГОСТ 831-75</t>
+          <t>Шарнирный радиальный подшипник 10x12x22 HRB GE 12 DO-2RS ГОСТ 831-75</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>1695 ₽/ед</t>
+          <t>1682 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>Шарнирный радиальный подшипник 10x12x22 HRB GE 12 UK ГОСТ 831-75</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
           <t>1677 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
-          <t>Шарнирный радиальный подшипник 10x12x22 INA GE 12 DO-2RS ГОСТ 831-75</t>
+          <t>Шарнирный радиальный подшипник 10x12x22 INA GE 12 DO ГОСТ 831-75</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>1892 ₽/ед</t>
+          <t>2033 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
-          <t>Шарнирный радиальный подшипник 10x12x22 INA GE 12 DO ГОСТ 831-75</t>
+          <t>Шарнирный радиальный подшипник 10x12x22 INA GE 12 DO-2RS ГОСТ 831-75</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>2033 ₽/ед</t>
+          <t>1892 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>Шарнирный радиальный подшипник 10x12x22 INA GE 12 UK ГОСТ 831-75</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
           <t>1892 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
-          <t>Шарнирный радиальный подшипник 10x12x22 KOYO GE 12 DO-2RS ГОСТ 831-75</t>
+          <t>Шарнирный радиальный подшипник 10x12x22 KOYO GE 12 DO ГОСТ 831-75</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>1764 ₽/ед</t>
+          <t>1772 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
-          <t>Шарнирный радиальный подшипник 10x12x22 KOYO GE 12 DO ГОСТ 831-75</t>
+          <t>Шарнирный радиальный подшипник 10x12x22 KOYO GE 12 DO-2RS ГОСТ 831-75</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>1772 ₽/ед</t>
+          <t>1764 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>Шарнирный радиальный подшипник 10x12x22 KOYO GE 12 UK ГОСТ 831-75</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
           <t>1748 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
-          <t>Шарнирный радиальный подшипник 10x12x22 LYC GE 12 DO-2RS ГОСТ 831-75</t>
+          <t>Шарнирный радиальный подшипник 10x12x22 LYC GE 12 DO ГОСТ 831-75</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>1657 ₽/ед</t>
+          <t>1658 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
-          <t>Шарнирный радиальный подшипник 10x12x22 LYC GE 12 DO ГОСТ 831-75</t>
+          <t>Шарнирный радиальный подшипник 10x12x22 LYC GE 12 DO-2RS ГОСТ 831-75</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>1658 ₽/ед</t>
+          <t>1657 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>Шарнирный радиальный подшипник 10x12x22 LYC GE 12 UK ГОСТ 831-75</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
           <t>1597 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
-          <t>Шарнирный радиальный подшипник 10x12x22 NSK GE 12 DO-2RS ГОСТ 831-75</t>
+          <t>Шарнирный радиальный подшипник 10x12x22 NSK GE 12 DO ГОСТ 831-75</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>1874 ₽/ед</t>
+          <t>1887 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
-          <t>Шарнирный радиальный подшипник 10x12x22 NSK GE 12 DO ГОСТ 831-75</t>
+          <t>Шарнирный радиальный подшипник 10x12x22 NSK GE 12 DO-2RS ГОСТ 831-75</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>1887 ₽/ед</t>
+          <t>1874 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>Шарнирный радиальный подшипник 10x12x22 NSK GE 12 UK ГОСТ 831-75</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
           <t>1844 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
-          <t>Шарнирный радиальный подшипник 10x12x22 NTN GE 12 DO-2RS ГОСТ 831-75</t>
+          <t>Шарнирный радиальный подшипник 10x12x22 NTN GE 12 DO ГОСТ 831-75</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>1722 ₽/ед</t>
+          <t>1736 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
-          <t>Шарнирный радиальный подшипник 10x12x22 NTN GE 12 DO ГОСТ 831-75</t>
+          <t>Шарнирный радиальный подшипник 10x12x22 NTN GE 12 DO-2RS ГОСТ 831-75</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>1736 ₽/ед</t>
+          <t>1722 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>Шарнирный радиальный подшипник 10x12x22 NTN GE 12 UK ГОСТ 831-75</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
           <t>1707 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
-          <t>Шарнирный радиальный подшипник 10x12x22 SKF GE 12 DO-2RS ГОСТ 831-75</t>
+          <t>Шарнирный радиальный подшипник 10x12x22 SKF GE 12 DO ГОСТ 831-75</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>2173 ₽/ед</t>
+          <t>2188 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
-          <t>Шарнирный радиальный подшипник 10x12x22 SKF GE 12 DO ГОСТ 831-75</t>
+          <t>Шарнирный радиальный подшипник 10x12x22 SKF GE 12 DO-2RS ГОСТ 831-75</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>2188 ₽/ед</t>
+          <t>2173 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>Шарнирный радиальный подшипник 10x12x22 SKF GE 12 UK ГОСТ 831-75</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
           <t>2152 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
-          <t>Шарнирный радиальный подшипник 10x12x22 TIMKEN GE 12 DO-2RS ГОСТ 831-75</t>
+          <t>Шарнирный радиальный подшипник 10x12x22 TIMKEN GE 12 DO ГОСТ 831-75</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>2106 ₽/ед</t>
+          <t>2125 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
-          <t>Шарнирный радиальный подшипник 10x12x22 TIMKEN GE 12 DO ГОСТ 831-75</t>
+          <t>Шарнирный радиальный подшипник 10x12x22 TIMKEN GE 12 DO-2RS ГОСТ 831-75</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>2125 ₽/ед</t>
+          <t>2106 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t>Шарнирный радиальный подшипник 10x12x22 TIMKEN GE 12 UK ГОСТ 831-75</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
           <t>2101 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>Шарнирный радиальный подшипник 12x15x26 FAG GE 15 DO ГОСТ 831-75</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
           <t>2426 ₽/ед</t>
         </is>
@@ -2037,356 +2037,356 @@
         <is>
           <t>Шарнирный радиальный подшипник 8x8x16 TIMKEN GE 8 DO ГОСТ 831-75</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
           <t>877 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
           <t>Шарнирный радиальный подшипник 8x8x16 TIMKEN GE 8 UK ГОСТ 831-75</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
           <t>842 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
-          <t>Шарнирный радиальный подшипник 9x10x19 FAG GE 10 DO-2RS ГОСТ 831-75</t>
+          <t>Шарнирный радиальный подшипник 9x10x19 FAG GE 10 DO ГОСТ 831-75</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
-          <t>1406 ₽/ед</t>
+          <t>1435 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
-          <t>Шарнирный радиальный подшипник 9x10x19 FAG GE 10 DO ГОСТ 831-75</t>
+          <t>Шарнирный радиальный подшипник 9x10x19 FAG GE 10 DO-2RS ГОСТ 831-75</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
-          <t>1435 ₽/ед</t>
+          <t>1406 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
           <t>Шарнирный радиальный подшипник 9x10x19 FAG GE 10 UK ГОСТ 831-75</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
           <t>1389 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
-          <t>Шарнирный радиальный подшипник 9x10x19 HRB GE 10 DO-2RS ГОСТ 831-75</t>
+          <t>Шарнирный радиальный подшипник 9x10x19 HRB GE 10 DO ГОСТ 831-75</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
-          <t>1023 ₽/ед</t>
+          <t>1051 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
-          <t>Шарнирный радиальный подшипник 9x10x19 HRB GE 10 DO ГОСТ 831-75</t>
+          <t>Шарнирный радиальный подшипник 9x10x19 HRB GE 10 DO-2RS ГОСТ 831-75</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
-          <t>1051 ₽/ед</t>
+          <t>1023 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr">
         <is>
           <t>Шарнирный радиальный подшипник 9x10x19 HRB GE 10 UK ГОСТ 831-75</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
           <t>1003 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr">
         <is>
-          <t>Шарнирный радиальный подшипник 9x10x19 INA GE 10 DO-2RS ГОСТ 831-75</t>
+          <t>Шарнирный радиальный подшипник 9x10x19 INA GE 10 DO ГОСТ 831-75</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
-          <t>1218 ₽/ед</t>
+          <t>1359 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr">
         <is>
-          <t>Шарнирный радиальный подшипник 9x10x19 INA GE 10 DO ГОСТ 831-75</t>
+          <t>Шарнирный радиальный подшипник 9x10x19 INA GE 10 DO-2RS ГОСТ 831-75</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
-          <t>1359 ₽/ед</t>
+          <t>1218 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="inlineStr">
         <is>
           <t>Шарнирный радиальный подшипник 9x10x19 INA GE 10 UK ГОСТ 831-75</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
           <t>1208 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr">
         <is>
-          <t>Шарнирный радиальный подшипник 9x10x19 KOYO GE 10 DO-2RS ГОСТ 831-75</t>
+          <t>Шарнирный радиальный подшипник 9x10x19 KOYO GE 10 DO ГОСТ 831-75</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
-          <t>1127 ₽/ед</t>
+          <t>1165 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr">
         <is>
-          <t>Шарнирный радиальный подшипник 9x10x19 KOYO GE 10 DO ГОСТ 831-75</t>
+          <t>Шарнирный радиальный подшипник 9x10x19 KOYO GE 10 DO-2RS ГОСТ 831-75</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
-          <t>1165 ₽/ед</t>
+          <t>1127 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr">
         <is>
           <t>Шарнирный радиальный подшипник 9x10x19 KOYO GE 10 UK ГОСТ 831-75</t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
           <t>1112 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr">
         <is>
-          <t>Шарнирный радиальный подшипник 9x10x19 LYC GE 10 DO-2RS ГОСТ 831-75</t>
+          <t>Шарнирный радиальный подшипник 9x10x19 LYC GE 10 DO ГОСТ 831-75</t>
         </is>
       </c>
       <c r="B148" t="inlineStr">
         <is>
-          <t>898 ₽/ед</t>
+          <t>958 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="inlineStr">
         <is>
-          <t>Шарнирный радиальный подшипник 9x10x19 LYC GE 10 DO ГОСТ 831-75</t>
+          <t>Шарнирный радиальный подшипник 9x10x19 LYC GE 10 DO-2RS ГОСТ 831-75</t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
-          <t>958 ₽/ед</t>
+          <t>898 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr">
         <is>
           <t>Шарнирный радиальный подшипник 9x10x19 LYC GE 10 UK ГОСТ 831-75</t>
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
           <t>893 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="inlineStr">
         <is>
-          <t>Шарнирный радиальный подшипник 9x10x19 NSK GE 10 DO-2RS ГОСТ 831-75</t>
+          <t>Шарнирный радиальный подшипник 9x10x19 NSK GE 10 DO ГОСТ 831-75</t>
         </is>
       </c>
       <c r="B151" t="inlineStr">
         <is>
-          <t>1191 ₽/ед</t>
+          <t>1204 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr">
         <is>
-          <t>Шарнирный радиальный подшипник 9x10x19 NSK GE 10 DO ГОСТ 831-75</t>
+          <t>Шарнирный радиальный подшипник 9x10x19 NSK GE 10 DO-2RS ГОСТ 831-75</t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
         <is>
-          <t>1204 ₽/ед</t>
+          <t>1191 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="inlineStr">
         <is>
           <t>Шарнирный радиальный подшипник 9x10x19 NSK GE 10 UK ГОСТ 831-75</t>
         </is>
       </c>
       <c r="B153" t="inlineStr">
         <is>
           <t>1172 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="inlineStr">
         <is>
-          <t>Шарнирный радиальный подшипник 9x10x19 NTN GE 10 DO-2RS ГОСТ 831-75</t>
+          <t>Шарнирный радиальный подшипник 9x10x19 NTN GE 10 DO ГОСТ 831-75</t>
         </is>
       </c>
       <c r="B154" t="inlineStr">
         <is>
-          <t>1073 ₽/ед</t>
+          <t>1089 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr">
         <is>
-          <t>Шарнирный радиальный подшипник 9x10x19 NTN GE 10 DO ГОСТ 831-75</t>
+          <t>Шарнирный радиальный подшипник 9x10x19 NTN GE 10 DO-2RS ГОСТ 831-75</t>
         </is>
       </c>
       <c r="B155" t="inlineStr">
         <is>
-          <t>1089 ₽/ед</t>
+          <t>1073 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="inlineStr">
         <is>
           <t>Шарнирный радиальный подшипник 9x10x19 NTN GE 10 UK ГОСТ 831-75</t>
         </is>
       </c>
       <c r="B156" t="inlineStr">
         <is>
           <t>1064 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="inlineStr">
         <is>
-          <t>Шарнирный радиальный подшипник 9x10x19 SKF GE 10 DO-2RS ГОСТ 831-75</t>
+          <t>Шарнирный радиальный подшипник 9x10x19 SKF GE 10 DO ГОСТ 831-75</t>
         </is>
       </c>
       <c r="B157" t="inlineStr">
         <is>
-          <t>1584 ₽/ед</t>
+          <t>1597 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="inlineStr">
         <is>
-          <t>Шарнирный радиальный подшипник 9x10x19 SKF GE 10 DO ГОСТ 831-75</t>
+          <t>Шарнирный радиальный подшипник 9x10x19 SKF GE 10 DO-2RS ГОСТ 831-75</t>
         </is>
       </c>
       <c r="B158" t="inlineStr">
         <is>
-          <t>1597 ₽/ед</t>
+          <t>1584 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="inlineStr">
         <is>
           <t>Шарнирный радиальный подшипник 9x10x19 SKF GE 10 UK ГОСТ 831-75</t>
         </is>
       </c>
       <c r="B159" t="inlineStr">
         <is>
           <t>1583 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="inlineStr">
         <is>
-          <t>Шарнирный радиальный подшипник 9x10x19 TIMKEN GE 10 DO-2RS ГОСТ 831-75</t>
+          <t>Шарнирный радиальный подшипник 9x10x19 TIMKEN GE 10 DO ГОСТ 831-75</t>
         </is>
       </c>
       <c r="B160" t="inlineStr">
         <is>
-          <t>1468 ₽/ед</t>
+          <t>1495 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="inlineStr">
         <is>
-          <t>Шарнирный радиальный подшипник 9x10x19 TIMKEN GE 10 DO ГОСТ 831-75</t>
+          <t>Шарнирный радиальный подшипник 9x10x19 TIMKEN GE 10 DO-2RS ГОСТ 831-75</t>
         </is>
       </c>
       <c r="B161" t="inlineStr">
         <is>
-          <t>1495 ₽/ед</t>
+          <t>1468 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="inlineStr">
         <is>
           <t>Шарнирный радиальный подшипник 9x10x19 TIMKEN GE 10 UK ГОСТ 831-75</t>
         </is>
       </c>
       <c r="B162" t="inlineStr">
         <is>
           <t>1444 ₽/ед</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>