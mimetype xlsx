--- v0 (2026-05-16)
+++ v1 (2026-07-09)
@@ -525,68 +525,68 @@
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>*Актуальная цена на металлопрокат формируется исходя из объема поставки,
         формы оплаты и удаленности от заказчика места отгрузки.
         Конечную цену вам помогут рассчитать наши специалисты.</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Наименование категории</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Цена</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>Точечный соединительный концентрический переход для трубопроводов АЭС 20х3,5 мм 09Г2С ОСТ 24.125.08-89</t>
+          <t>Точечный соединительный концентрический переход для трубопроводов АЭС 20х3 мм ст20 ОСТ 24.125.08-89</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>139 ₽/шт.</t>
+          <t>121 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>Точечный соединительный концентрический переход для трубопроводов АЭС 20х3 мм ст20 ОСТ 24.125.08-89</t>
+          <t>Точечный соединительный концентрический переход для трубопроводов АЭС 20х3,5 мм 09Г2С ОСТ 24.125.08-89</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>121 ₽/шт.</t>
+          <t>139 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Точечный соединительный концентрический переход для трубопроводов АЭС 20х4 мм 09Г2С ОСТ 24.125.08-89</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>126 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Точечный соединительный концентрический переход для трубопроводов АЭС 20х4 мм ст20 ОСТ 24.125.08-89</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>139 ₽/шт.</t>
         </is>
@@ -621,344 +621,344 @@
         <is>
           <t>Точечный соединительный концентрический переход для трубопроводов АЭС 26,9х4 мм 09Г2С ОСТ 24.125.08-89</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>137 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Точечный соединительный концентрический переход для трубопроводов АЭС 32х2 мм ст20 ОСТ 24.125.08-89</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>118 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>Точечный соединительный концентрический переход для трубопроводов АЭС 32х3,5 мм 09Г2С ОСТ 24.125.08-89</t>
+          <t>Точечный соединительный концентрический переход для трубопроводов АЭС 32х3 мм 09Г2С ОСТ 24.125.08-89</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>110 ₽/шт.</t>
+          <t>143 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>Точечный соединительный концентрический переход для трубопроводов АЭС 32х3,5 мм ст20 ОСТ 24.125.08-89</t>
+          <t>Точечный соединительный концентрический переход для трубопроводов АЭС 32х3 мм ст20 ОСТ 24.125.08-89</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>150 ₽/шт.</t>
+          <t>129 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>Точечный соединительный концентрический переход для трубопроводов АЭС 32х3 мм 09Г2С ОСТ 24.125.08-89</t>
+          <t>Точечный соединительный концентрический переход для трубопроводов АЭС 32х3,5 мм 09Г2С ОСТ 24.125.08-89</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>143 ₽/шт.</t>
+          <t>110 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>Точечный соединительный концентрический переход для трубопроводов АЭС 32х3 мм ст20 ОСТ 24.125.08-89</t>
+          <t>Точечный соединительный концентрический переход для трубопроводов АЭС 32х3,5 мм ст20 ОСТ 24.125.08-89</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>129 ₽/шт.</t>
+          <t>150 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>Точечный соединительный концентрический переход для трубопроводов АЭС 32х4,5 мм 09Г2С ОСТ 24.125.08-89</t>
+          <t>Точечный соединительный концентрический переход для трубопроводов АЭС 32х4 мм  ОСТ 24.125.08-89</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>138 ₽/шт.</t>
+          <t>105 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>Точечный соединительный концентрический переход для трубопроводов АЭС 32х4,5 мм ст20 ОСТ 24.125.08-89</t>
+          <t>Точечный соединительный концентрический переход для трубопроводов АЭС 32х4 мм 09Г2С ОСТ 24.125.08-89</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>124 ₽/шт.</t>
+          <t>104 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>Точечный соединительный концентрический переход для трубопроводов АЭС 32х4 мм 09Г2С ОСТ 24.125.08-89</t>
+          <t>Точечный соединительный концентрический переход для трубопроводов АЭС 32х4 мм ст20 ОСТ 24.125.08-89</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>104 ₽/шт.</t>
+          <t>118 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>Точечный соединительный концентрический переход для трубопроводов АЭС 32х4 мм  ОСТ 24.125.08-89</t>
+          <t>Точечный соединительный концентрический переход для трубопроводов АЭС 32х4,5 мм 09Г2С ОСТ 24.125.08-89</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>105 ₽/шт.</t>
+          <t>138 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>Точечный соединительный концентрический переход для трубопроводов АЭС 32х4 мм ст20 ОСТ 24.125.08-89</t>
+          <t>Точечный соединительный концентрический переход для трубопроводов АЭС 32х4,5 мм ст20 ОСТ 24.125.08-89</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>118 ₽/шт.</t>
+          <t>124 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>Точечный соединительный концентрический переход для трубопроводов АЭС 32х5,5 мм 09Г2С ОСТ 24.125.08-89</t>
+          <t>Точечный соединительный концентрический переход для трубопроводов АЭС 32х5 мм 09Г2С ОСТ 24.125.08-89</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>145 ₽/шт.</t>
+          <t>134 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>Точечный соединительный концентрический переход для трубопроводов АЭС 32х5 мм 09Г2С ОСТ 24.125.08-89</t>
+          <t>Точечный соединительный концентрический переход для трубопроводов АЭС 32х5 мм ст20 ОСТ 24.125.08-89</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>134 ₽/шт.</t>
+          <t>130 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t>Точечный соединительный концентрический переход для трубопроводов АЭС 32х5 мм ст20 ОСТ 24.125.08-89</t>
+          <t>Точечный соединительный концентрический переход для трубопроводов АЭС 32х5,5 мм 09Г2С ОСТ 24.125.08-89</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>130 ₽/шт.</t>
+          <t>145 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Точечный соединительный концентрический переход для трубопроводов АЭС 32х6 мм ст20 ОСТ 24.125.08-89</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>137 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t>Точечный соединительный концентрический переход для трубопроводов АЭС 33,7х4,5 мм 09Г2С ОСТ 24.125.08-89</t>
+          <t>Точечный соединительный концентрический переход для трубопроводов АЭС 33,7х4 мм ст20 ОСТ 24.125.08-89</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>113 ₽/шт.</t>
+          <t>110 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t>Точечный соединительный концентрический переход для трубопроводов АЭС 33,7х4 мм ст20 ОСТ 24.125.08-89</t>
+          <t>Точечный соединительный концентрический переход для трубопроводов АЭС 33,7х4,5 мм 09Г2С ОСТ 24.125.08-89</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>110 ₽/шт.</t>
+          <t>113 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Точечный соединительный концентрический переход для трубопроводов АЭС 42,4х2,6 мм ст20 ОСТ 24.125.08-89</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>138 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t>Точечный соединительный концентрический переход для трубопроводов АЭС 42,4х4,5 мм 09Г2С ОСТ 24.125.08-89</t>
+          <t>Точечный соединительный концентрический переход для трубопроводов АЭС 42,4х4 мм ст20 ОСТ 24.125.08-89</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>110 ₽/шт.</t>
+          <t>105 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t>Точечный соединительный концентрический переход для трубопроводов АЭС 42,4х4 мм ст20 ОСТ 24.125.08-89</t>
+          <t>Точечный соединительный концентрический переход для трубопроводов АЭС 42,4х4,5 мм 09Г2С ОСТ 24.125.08-89</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>105 ₽/шт.</t>
+          <t>110 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Точечный соединительный концентрический переход для трубопроводов АЭС 42,4х5 мм 09Г2С ОСТ 24.125.08-89</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>139 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Точечный соединительный концентрический переход для трубопроводов АЭС 42,4х5 мм ст20 ОСТ 24.125.08-89</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>116 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Точечный соединительный концентрический переход для трубопроводов АЭС 48,3х2,6 мм ст20 ОСТ 24.125.08-89</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>122 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
-          <t>Точечный соединительный концентрический переход для трубопроводов АЭС 48,3х3,5 мм 09Г2С ОСТ 24.125.08-89</t>
+          <t>Точечный соединительный концентрический переход для трубопроводов АЭС 48,3х3 мм 09Г2С ОСТ 24.125.08-89</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>137 ₽/шт.</t>
+          <t>131 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
-          <t>Точечный соединительный концентрический переход для трубопроводов АЭС 48,3х3,6 мм 09Г2С ОСТ 24.125.08-89</t>
+          <t>Точечный соединительный концентрический переход для трубопроводов АЭС 48,3х3,5 мм 09Г2С ОСТ 24.125.08-89</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>131 ₽/шт.</t>
+          <t>137 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
-          <t>Точечный соединительный концентрический переход для трубопроводов АЭС 48,3х3,6 мм ст20 ОСТ 24.125.08-89</t>
+          <t>Точечный соединительный концентрический переход для трубопроводов АЭС 48,3х3,6 мм 09Г2С ОСТ 24.125.08-89</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>143 ₽/шт.</t>
+          <t>131 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
-          <t>Точечный соединительный концентрический переход для трубопроводов АЭС 48,3х3 мм 09Г2С ОСТ 24.125.08-89</t>
+          <t>Точечный соединительный концентрический переход для трубопроводов АЭС 48,3х3,6 мм ст20 ОСТ 24.125.08-89</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>131 ₽/шт.</t>
+          <t>143 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Точечный соединительный концентрический переход для трубопроводов АЭС 48,3х4 мм ст20 ОСТ 24.125.08-89</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>103 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Точечный соединительный концентрический переход для трубопроводов АЭС 48,3х5 мм 09Г2С ОСТ 24.125.08-89</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>150 ₽/шт.</t>
         </is>
@@ -981,188 +981,188 @@
         <is>
           <t>Точечный соединительный концентрический переход для трубопроводов АЭС 48,3х6 мм ст20 ОСТ 24.125.08-89</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>125 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Точечный соединительный концентрический переход для трубопроводов АЭС 60,3х2,9 мм ст20 ОСТ 24.125.08-89</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>101 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
-          <t>Точечный соединительный концентрический переход для трубопроводов АЭС 60,3х3,6 мм ст20 ОСТ 24.125.08-89</t>
+          <t>Точечный соединительный концентрический переход для трубопроводов АЭС 60,3х3 мм ст20 ОСТ 24.125.08-89</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>138 ₽/шт.</t>
+          <t>123 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
-          <t>Точечный соединительный концентрический переход для трубопроводов АЭС 60,3х3 мм ст20 ОСТ 24.125.08-89</t>
+          <t>Точечный соединительный концентрический переход для трубопроводов АЭС 60,3х3,6 мм ст20 ОСТ 24.125.08-89</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>123 ₽/шт.</t>
+          <t>138 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
-          <t>Точечный соединительный концентрический переход для трубопроводов АЭС 60,3х4,5 мм ст20 ОСТ 24.125.08-89</t>
+          <t>Точечный соединительный концентрический переход для трубопроводов АЭС 60,3х4 мм ст20 ОСТ 24.125.08-89</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>138 ₽/шт.</t>
+          <t>132 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
-          <t>Точечный соединительный концентрический переход для трубопроводов АЭС 60,3х4 мм ст20 ОСТ 24.125.08-89</t>
+          <t>Точечный соединительный концентрический переход для трубопроводов АЭС 60,3х4,5 мм ст20 ОСТ 24.125.08-89</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>132 ₽/шт.</t>
+          <t>138 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Точечный соединительный концентрический переход для трубопроводов АЭС 60,3х5,6 мм 09Г2С ОСТ 24.125.08-89</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>130 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Точечный соединительный концентрический переход для трубопроводов АЭС 60,3х5,6 мм ст20 ОСТ 24.125.08-89</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>132 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>Точечный соединительный концентрический переход для трубопроводов АЭС 60,3х6 мм ст20 ОСТ 24.125.08-89</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>110 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
-          <t>Точечный соединительный переход 100 мм  ГОСТ 22826-83</t>
+          <t>Точечный соединительный переход 10 мм  ГОСТ 22826-83</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>376 ₽/шт.</t>
+          <t>377 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
-          <t>Точечный соединительный переход 10 мм  ГОСТ 22826-83</t>
+          <t>Точечный соединительный переход 100 мм  ГОСТ 22826-83</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>377 ₽/шт.</t>
+          <t>376 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Точечный соединительный переход 125 мм  ГОСТ 22826-83</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>381 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
-          <t>Точечный соединительный переход 150 мм  ГОСТ 22826-83</t>
+          <t>Точечный соединительный переход 15 мм  ГОСТ 22826-83</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>353 ₽/шт.</t>
+          <t>387 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
-          <t>Точечный соединительный переход 15 мм  ГОСТ 22826-83</t>
+          <t>Точечный соединительный переход 150 мм  ГОСТ 22826-83</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>387 ₽/шт.</t>
+          <t>353 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Точечный соединительный переход 200 мм  ГОСТ 22826-83</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t>378 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Точечный соединительный переход 25 мм  ГОСТ 22826-83</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>360 ₽/шт.</t>
         </is>
@@ -1209,224 +1209,224 @@
         <is>
           <t>Точечный соединительный переход 65 мм  ГОСТ 22826-83</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
           <t>369 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>Точечный соединительный переход 80 мм  ГОСТ 22826-83</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
           <t>355 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
-          <t>Точечный соединительный тройник 100 мм  ГОСТ 22801-83</t>
+          <t>Точечный соединительный тройник 10 мм  ГОСТ 22801-83</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>336 ₽/шт.</t>
+          <t>331 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
-          <t>Точечный соединительный тройник 100 мм  ГОСТ 22822-83</t>
+          <t>Точечный соединительный тройник 10 мм  ГОСТ 22822-83</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>304 ₽/шт.</t>
+          <t>335 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
-          <t>Точечный соединительный тройник 100 мм  ГОСТ 22824-83</t>
+          <t>Точечный соединительный тройник 10 мм  ГОСТ 22824-83</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>347 ₽/шт.</t>
+          <t>325 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
-          <t>Точечный соединительный тройник 10 мм  ГОСТ 22801-83</t>
+          <t>Точечный соединительный тройник 100 мм  ГОСТ 22801-83</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>331 ₽/шт.</t>
+          <t>336 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
-          <t>Точечный соединительный тройник 10 мм  ГОСТ 22822-83</t>
+          <t>Точечный соединительный тройник 100 мм  ГОСТ 22822-83</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>335 ₽/шт.</t>
+          <t>304 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
-          <t>Точечный соединительный тройник 10 мм  ГОСТ 22824-83</t>
+          <t>Точечный соединительный тройник 100 мм  ГОСТ 22824-83</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>325 ₽/шт.</t>
+          <t>347 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>Точечный соединительный тройник 125 мм  ГОСТ 22801-83</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
           <t>304 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>Точечный соединительный тройник 125 мм  ГОСТ 22822-83</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
           <t>313 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>Точечный соединительный тройник 125 мм  ГОСТ 22824-83</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
           <t>314 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
-          <t>Точечный соединительный тройник 150 мм  ГОСТ 22801-83</t>
+          <t>Точечный соединительный тройник 15 мм  ГОСТ 22801-83</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>325 ₽/шт.</t>
+          <t>310 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
-          <t>Точечный соединительный тройник 150 мм  ГОСТ 22822-83</t>
+          <t>Точечный соединительный тройник 15 мм  ГОСТ 22822-83</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>305 ₽/шт.</t>
+          <t>325 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
-          <t>Точечный соединительный тройник 150 мм  ГОСТ 22824-83</t>
+          <t>Точечный соединительный тройник 15 мм  ГОСТ 22824-83</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>309 ₽/шт.</t>
+          <t>322 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
-          <t>Точечный соединительный тройник 15 мм  ГОСТ 22801-83</t>
+          <t>Точечный соединительный тройник 150 мм  ГОСТ 22801-83</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>310 ₽/шт.</t>
+          <t>325 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
-          <t>Точечный соединительный тройник 15 мм  ГОСТ 22822-83</t>
+          <t>Точечный соединительный тройник 150 мм  ГОСТ 22822-83</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>325 ₽/шт.</t>
+          <t>305 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
-          <t>Точечный соединительный тройник 15 мм  ГОСТ 22824-83</t>
+          <t>Точечный соединительный тройник 150 мм  ГОСТ 22824-83</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>322 ₽/шт.</t>
+          <t>309 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>Точечный соединительный тройник 200 мм  ГОСТ 22801-83</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
           <t>329 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>Точечный соединительный тройник 200 мм  ГОСТ 22822-83</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
           <t>348 ₽/шт.</t>
         </is>
@@ -1569,104 +1569,104 @@
         <is>
           <t>Точечный соединительный тройник 50 мм  ГОСТ 22822-83</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
           <t>338 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
           <t>Точечный соединительный тройник 50 мм  ГОСТ 22824-83</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
           <t>325 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
-          <t>Точечный соединительный тройник 65 мм  ГОСТ 22801-83</t>
+          <t>Точечный соединительный тройник 6 мм  ГОСТ 22801-83</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>302 ₽/шт.</t>
+          <t>309 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
-          <t>Точечный соединительный тройник 65 мм  ГОСТ 22822-83</t>
+          <t>Точечный соединительный тройник 6 мм  ГОСТ 22822-83</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>346 ₽/шт.</t>
+          <t>302 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
-          <t>Точечный соединительный тройник 65 мм  ГОСТ 22824-83</t>
+          <t>Точечный соединительный тройник 65 мм  ГОСТ 22801-83</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>341 ₽/шт.</t>
+          <t>302 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
-          <t>Точечный соединительный тройник 6 мм  ГОСТ 22801-83</t>
+          <t>Точечный соединительный тройник 65 мм  ГОСТ 22822-83</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>309 ₽/шт.</t>
+          <t>346 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
-          <t>Точечный соединительный тройник 6 мм  ГОСТ 22822-83</t>
+          <t>Точечный соединительный тройник 65 мм  ГОСТ 22824-83</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>302 ₽/шт.</t>
+          <t>341 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
           <t>Точечный соединительный тройник 80 мм  ГОСТ 22801-83</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
           <t>324 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
           <t>Точечный соединительный тройник 80 мм  ГОСТ 22822-83</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
           <t>311 ₽/шт.</t>
         </is>